--- v1 (2026-02-25)
+++ v2 (2026-04-17)
@@ -1,138 +1,7559 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="ru" ContentType="application/octet-stream"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01.01.2026</t>
+      <t xml:space="preserve">01.01.0001</t>
     </r>
   </si>
   <si>
-    <t>Витрины Селена Плюс</t>
+    <t xml:space="preserve">Манекены со скидкой </t>
   </si>
   <si>
-    <t>Серия «Селена плюс» является логическим продолжением серии витрин «Селена». Внешние панели подиумов и фризов выполнены из МДФ, оклеенного пленкой ПВХ, и могут быть различных цветов или с текстурой под дерево. Полки витрин регулируются по высоте, в серии «Селена» такая возможность предусмотрена не была. Благодаря возможности использовать произвольное количество полок, выкладка товара стала более удобна и наглядна.</t>
+    <t xml:space="preserve">Манекены со скидкой. Специальные предложения.  </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Светильник LED 1295</t>
-[...15 lines deleted...]
-Для витрин: ВП 003</t>
+      <t xml:space="preserve">Vogue Type 3 \ Манекен женский (с макияжем)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vogue T 3.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 82</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на фото парик Belle 8029 (26TKB88)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2948.00</t>
+      <t xml:space="preserve">17900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vogue Type 17 \ Манекен женский (с макияжем)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vogue T 17.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: на фото в одежде — Gold G010, на фото без одежды — Belle 8029 (26TKB88)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vogue Type 18 \ Манекен женский, лежачий (с макияжем)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vogue T 18.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: на фото в одежде — Belle 1677 (25TKB88), на фото без одежды — Belle YS-9025 (1BT33)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 120</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Gold 03 \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLD.003.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 179</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: фото 1: G014, фото 2: G011</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22950.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Gold 08 \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLD.008.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: G 022</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22950.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Gold 10 \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLD.010.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: G 001</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18810.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.CLS.023.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 186</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 99</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 25036 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">12510.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22950.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22950.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65,3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 137</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 82</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 103,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 99</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">11300.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19710.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19710.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 101</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19710.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">26300.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">26290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">27100.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 93</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 73</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22190.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22190.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22190.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 141,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22190.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">RETRO 03F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.03F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 135</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 42</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">22900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: стул не поставляется в комплекте с манекеном</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 190</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 105</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19709.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 182</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">19709.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15999.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15360.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15360.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 162</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 162</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15360.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 164</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 68</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 166</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 166</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.027.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 160</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6790.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.014.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 160</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6790.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.015.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 177</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14475 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9409.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KID.002.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 11880 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PEP.014.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 110</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 69</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 18600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15799.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PEP.016.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 111</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 18600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">15799.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.014.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6-12 месяцев</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27553 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">13900.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.016.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 82</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.039.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 113</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 51</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.017.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">16290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.017.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.019.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 51</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17290.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.037.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 129</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 70,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31257 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.040.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 122</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 53,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 65,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17709.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.023.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 31</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 36</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17709.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.023.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.041.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 54,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 49</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17709.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.041.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 54,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 49</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18800.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.036.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 7 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 129</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 69</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">18809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.017.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4490.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.018.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4490.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NSSM-TF.002.IS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебряный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.005.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.006.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.006.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.007.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.008.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.008.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.016.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">8809.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.086.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.087.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.074.WGL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.074.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.093.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.093.WGL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.004.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.006.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.003.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.090.WGL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.090.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6909.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.011.SL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебряный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9903 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5942.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.006.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.026.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CHM.002.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PRF.021.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 6248 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4664.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.024.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 42</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 5480 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4109.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.009.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6226.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.018.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6491.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.010.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 8 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6226.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.020.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 10 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6491.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 760</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2625.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 35</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4418 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2209.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, см: 36</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 54</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6309.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, см: 36</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 54</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6309.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">L002 \ Парик Look</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.024.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2856.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">L002 \ Парик Look</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.024.PE</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: пепельный блондин</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2856.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">G002 \ Парик Gold</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.002.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">G003 \ Парик Gold</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.003.PB</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: платинум блонд</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">G007 \ Парик Gold</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.007.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">G008 \ Парик Gold</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.008.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">G010 \ Парик Gold</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PGLD.010.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -197,102 +7618,3372 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group2.ru"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0ce_113f_11e2_99cf_0025902b3cc1_Vogue_T_3_002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c20_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_17_003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c28_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_18_004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c2_3804_11e0_b4b4_003048f27c5f_0007_GLD_003_005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047e_3a63_11e0_83b2_003048f27c5f_GLD_008_006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc86_40a5_11e0_86e2_003048f27c5f_0006_GLD_010_0027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012_238.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c434_c50f_11e1_a8e8_0025902b3cc1_089.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c439_c50f_11e1_a8e8_0025902b3cc1_1110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76af26_5cbd_11e3_baa0_0025902b3cc1_Bingo_Type_34_M11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C757216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5188_4584_11e1_ac6e_003048f27c5f_11AA482A_8B8F_4777_8249_67883481411717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518a_4584_11e1_ac6e_003048f27c5f_1F33AAB7_4010_4C14_9138_3C657E56D50618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518c_4584_11e1_ac6e_003048f27c5f_51B4CB73_7F6F_487F_88C8_E77300405F1619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830582_113b_11e2_99cf_0025902b3cc1_0016_TANGO_06F02G_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcf93_c696_11e1_a8e8_0025902b3cc1_0011_TANGO_10F01G_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c7_c678_11e1_a8e8_0025902b3cc1_0004_TANGO_31M02G_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0b2_113f_11e2_99cf_0025902b3cc1_0000_TANGO_34M01G_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c229_31cf_11e5_a10e_0025902b3cc1_0012_Vita_Type_05F01G_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe826f7_31cf_11e5_a10e_0025902b3cc1_0010_Vita_Type_06F01G_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb08_31ce_11e5_a10e_0025902b3cc1_0003_Vita_Type_09F01M_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18e2b_31d0_11e5_a10e_0025902b3cc1_0000_Vita_Type_11F01G_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe976_c661_11e1_a8e8_0025902b3cc1_DC79F4D2_5912_40EB_BB31_9623248F381028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe97b_c661_11e1_a8e8_0025902b3cc1_9E1D2F45_C321_4C89_BB18_12C1AA25822629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453b8_c678_11e1_a8e8_0025902b3cc1_37F14F61_C92B_4E4B_86AD_DB9E371F81B330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ecfb_6c5d_11e2_8aad_0025902b3cc1_TORS_02731.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658796fa_1b75_11e3_baa0_0025902b3cc1_TORS_03232.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8276_11c9_11e1_9132_003048f27c5f_F3D52091_B312_42A6_9E17_2517CC65F1CC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab827b_11c9_11e1_9132_003048f27c5f_671D91B3_308F_406B_875F_FEB862E2821D34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1bba_11cb_11e1_9132_003048f27c5f_DF36442A_4D8F_43DA_8B5A_43CC4E3DBB9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923725e_12bb_11e6_90be_0025902b3cc0_GREY_12F_03M_l36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210a5_9c94_11e9_80b7_0025902b3cc1_Faces_M_0437.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a0c_9c94_11e9_80b7_0025902b3cc1_Faces_F_0638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91f5_ff99_11e0_833e_003048f27c5f_00439.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF0341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd966_139d_11e2_99cf_0025902b3cc1_52F6AB3D_307E_4CEE_AC31_9BAEB13003CC43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd96b_139d_11e2_99cf_0025902b3cc1_93C6B68C_A4BF_4FC0_91F3_D6C580A6D95744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1159e_d0b8_11e1_906e_0025902b3cc1_788BA4BB_9BDF_42F5_8EE0_CEB757EC9C1345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115a3_d0b8_11e1_906e_0025902b3cc1_30A7909A_0EB5_474D_995A_0A4D0DDA2A7546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b2_d0b8_11e1_906e_0025902b3cc1_33845C59_7D74_49A8_968A_D2D063FDF31A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b7_d0b8_11e1_906e_0025902b3cc1_9BD87789_8051_41F0_851F_2EE3F369547448.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115bc_d0b8_11e1_906e_0025902b3cc1_C6238684_DE75_4659_9996_D4081C068E3D49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca191_1759_11e2_99cf_0025902b3cc1_C07AF192_0A10_4D34_AC72_9792C1F695D850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a22_0e72_11e0_99a4_003048f27c5f_9EBBB6AC_0850_4A93_B3A6_181BCC69E00354.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059227_2fa5_11e1_b40e_003048f27c5f_F69C0E9D_8123_4C2B_96D6_32E1E2E694EE55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059231_2fa5_11e1_b40e_003048f27c5f_82038FA8_0BF2_43F6_9884_C038A3F6471C56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5190_4584_11e1_ac6e_003048f27c5f_441FEAEC_6E5A_48F0_A019_A25D7DE4A3F557.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5194_4584_11e1_ac6e_003048f27c5f_BFD1539B_186D_493D_B6A6_ADBA0F33362558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b41_a510_11e3_baa0_0025902b3cc1_870D09F4_28C2_44F7_9C32_01BE70185BDD59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679d2d_1ce9_11ea_80b7_0025902b3cc1_12360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5196_4584_11e1_ac6e_003048f27c5f_3B9BB348_4E1E_4CE3_825A_FA259F1F039161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f519b_4584_11e1_ac6e_003048f27c5f_C63973A2_A6B7_417A_90B9_40EFDC32F7BF62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22041_a50f_11e3_baa0_0025902b3cc1_422CBCD71F4F63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f44_1ceb_11ea_80b7_0025902b3cc1_FUT_040_WM64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90aba_1cea_11ea_80b7_0025902b3cc1_FUT_023_WM65.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f51a3_4584_11e1_ac6e_003048f27c5f_80498F86_8412_43AE_8319_4143EDF5B95166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2f0c_1ceb_11ea_80b7_0025902b3cc1_FUT_041_WM67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c7a_a510_11e3_baa0_0025902b3cc1_53BA7717_8C02_43E1_B3E2_CFC7863A06F168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631686e_a50e_11e3_baa0_0025902b3cc1_C5599618_5220_401F_99EC_5D952CB8B41369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c452_8d92_11e0_afc8_003048f27c5f_FD6CFCC7_9CD0_4B8D_9642_E35A546D257670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c459_8d92_11e0_afc8_003048f27c5f_908EC888_AA1B_4E75_B389_9686BECD446471.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f8ce_f601_11e3_a2c8_0025902b3cc1_F12356D8_674A_419A_BF96_4EE6FF1AA2F172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567537_2fb4_11e1_b40e_003048f27c5f_F1EF91F4_37A1_4A72_B4AA_CC3497CE792173.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567541_2fb4_11e1_b40e_003048f27c5f_FE329B61_7EF0_48EA_8673_DAC71DC3B62674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567546_2fb4_11e1_b40e_003048f27c5f_A106E248_5F19_413A_8577_75501383ABDC75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717349_2fb7_11e1_b40e_003048f27c5f_CCC918DC_1197_4422_B8CD_5A7B94668F9B76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717353_2fb7_11e1_b40e_003048f27c5f_E196BED0_AEAF_4144_AD5B_54118826112977.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717358_2fb7_11e1_b40e_003048f27c5f_4F6CD3B8_C415_4A05_BAFA_C75108CE86EB78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c17d_6c54_11e2_8aad_0025902b3cc1_1675AC64_3BAA_4A2C_80FE_2E1C516B4D9779.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc057b_d0a0_11e1_906e_0025902b3cc1_6069AAD2_7A05_4E34_AD9A_74BC4A1ADFE180.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0580_d0a0_11e1_906e_0025902b3cc1_7DB32618_42DB_4209_BF62_4CE73839714281.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e247a_2d32_11e1_b40e_003048f27c5f_35E00F08_902D_467A_935E_12D6F2DDB5D782.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2486_2d32_11e1_b40e_003048f27c5f_41B1C73B_CB74_46B9_929A_52C24506956883.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f01c_d0b4_11e1_906e_0025902b3cc1_7D8CBE45_5006_4828_BB3C_E6B79A27460584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f026_d0b4_11e1_906e_0025902b3cc1_BA0626DC_045A_4990_87B3_18767932218985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e60a_3703_11e3_baa0_0025902b3cc1_DC986ACD_76C6_4551_AC80_0472CEF4C88B86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a272_3703_11e3_baa0_0025902b3cc1_0229BB1A_B9F6_45DF_B02A_644CDA2C4FA087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb7c2_3702_11e3_baa0_0025902b3cc1_5B63E19C_779C_4A59_B423_41307326953B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc05a3_d0a0_11e1_906e_0025902b3cc1_9AC2D51B_23FB_460C_895A_FCAB9C9071B489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434effe_d0b4_11e1_906e_0025902b3cc1_3F3FB454_FE04_4772_92E7_0B7816D20EE990.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf828fd_0427_11e0_99a4_003048f27c5f_55DD6C40_3327_490E_AFBF_348CA14F6E2391.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d294fc_081b_11e0_99a4_003048f27c5f_0FC2E811_6524_4055_81BC_F012EAD346DF92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a198_fdef_11df_b16f_003048d0c7fe_2B7289CE_39AA_4F8C_ABFD_2C81C0304E2893.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2bbd_bf0f_11e0_a476_003048f27c5f_chemin294.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed44_0cc5_11e0_99a4_003048f27c5f_DD8EA8C1_079A_496D_BC5E_438CD4BB1C0195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8be5_eb10_11e0_a476_003048f27c5e_552C7DB0_C235_456E_BFA5_A8B36AE3F1F196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc3_2412_11e2_99cf_0025902b3cc1_5DB6844F_8800_43EC_A0BF_1427C389EC5897.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c187_6c54_11e2_8aad_0025902b3cc1_1D6DF182_5125_4A6D_B28E_8283B87F197D98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc8_2412_11e2_99cf_0025902b3cc1_5B1B89A8_909D_4EE3_B950_4A2EC68989EB99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c191_6c54_11e2_8aad_0025902b3cc1_8E08D1F4_D570_4B69_B413_E9270DD2C027100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B0101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF7102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A7105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E2106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC2108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE2109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC89110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA33111.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="NAN" cy="857250"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="781050" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="285750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="285750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="419100" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="600075" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="476250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="400050" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="495300" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="838200" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="80" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="561975" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="676275" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="88" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="89" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="90" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="92" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="93" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="94" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="466725" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="476250" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="99" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="504825" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -559,168 +11250,8024 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z7"/>
+  <dimension ref="A1:Z61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B7" sqref="B7"/>
+      <selection activeCell="D61" sqref="D61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01.01.2026</t>
+            <t xml:space="preserve">01.01.0001</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Светильник LED 1295</t>
-[...15 lines deleted...]
-Для витрин: ВП 003</t>
+            <t xml:space="preserve">Vogue Type 3 \ Манекен женский (с макияжем)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vogue T 3.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на фото парик Belle 8029 (26TKB88)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2948.00</t>
+            <t xml:space="preserve">17900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vogue Type 17 \ Манекен женский (с макияжем)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vogue T 17.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: на фото в одежде — Gold G010, на фото без одежды — Belle 8029 (26TKB88)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vogue Type 18 \ Манекен женский, лежачий (с макияжем)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vogue T 18.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: на фото в одежде — Belle 1677 (25TKB88), на фото без одежды — Belle YS-9025 (1BT33)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23977 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Gold 03 \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLD.003.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 179</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: фото 1: G014, фото 2: G011</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22950.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Gold 08 \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLD.008.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: G 022</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22950.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Gold 10 \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLD.010.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: G 001</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Парик в комплект не входит</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 28750 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18810.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.CLS.023.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 186</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 99</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 25036 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">12510.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22950.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22950.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65,3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 137</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 103,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11300.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="4"/>
+      <c r="B14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19710.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="4"/>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19710.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19710.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">26300.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">26290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">27100.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 93</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 73</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22190.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22190.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22190.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 141,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22190.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">RETRO 03F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.03F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 135</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">22900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="4"/>
+      <c r="B23" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C23" s="4"/>
+      <c r="D23" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="4"/>
+      <c r="B24" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: стул не поставляется в комплекте с манекеном</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 190</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 105</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19709.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="4"/>
+      <c r="B25" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 182</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19709.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C25" s="4"/>
+      <c r="D25" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15999.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="4"/>
+      <c r="B26" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C26" s="4"/>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15360.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="4"/>
+      <c r="B27" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15360.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C27" s="4"/>
+      <c r="D27" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="4"/>
+      <c r="B28" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15360.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C28" s="4"/>
+      <c r="D28" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 164</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="4"/>
+      <c r="B29" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C29" s="4"/>
+      <c r="D29" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="4"/>
+      <c r="B30" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 166</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C30" s="4"/>
+      <c r="D30" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 166</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="4"/>
+      <c r="B31" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C31" s="4"/>
+      <c r="D31" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.027.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6790.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="4"/>
+      <c r="B32" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6790.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C32" s="4"/>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.015.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 177</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14475 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9409.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="4"/>
+      <c r="B33" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KID.002.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 11880 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C33" s="4"/>
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.014.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 18600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15799.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="4"/>
+      <c r="B34" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.016.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 111</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 18600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15799.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C34" s="4"/>
+      <c r="D34" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.014.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6-12 месяцев</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27553 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13900.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="4"/>
+      <c r="B35" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.016.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C35" s="4"/>
+      <c r="D35" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.039.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 113</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">16290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C36" s="4"/>
+      <c r="D36" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="4"/>
+      <c r="B37" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.019.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17290.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C37" s="4"/>
+      <c r="D37" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.037.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 70,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31257 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="4"/>
+      <c r="B38" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.040.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 122</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 53,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 65,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17709.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C38" s="4"/>
+      <c r="D38" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17709.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="4"/>
+      <c r="B39" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C39" s="4"/>
+      <c r="D39" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17709.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="4"/>
+      <c r="B40" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C40" s="4"/>
+      <c r="D40" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.036.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">18809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="4"/>
+      <c r="B41" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.017.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4490.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C41" s="4"/>
+      <c r="D41" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.018.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4490.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="4"/>
+      <c r="B42" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NSSM-TF.002.IS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C42" s="4"/>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.005.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="4"/>
+      <c r="B43" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C43" s="4"/>
+      <c r="D43" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="4"/>
+      <c r="B44" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.007.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C44" s="4"/>
+      <c r="D44" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="4"/>
+      <c r="B45" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.016.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">8809.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="4"/>
+      <c r="B46" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.086.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.087.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="4"/>
+      <c r="B47" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="4"/>
+      <c r="B48" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="4"/>
+      <c r="B49" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.004.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.006.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="4"/>
+      <c r="B50" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.003.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="4"/>
+      <c r="B51" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6909.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C51" s="4"/>
+      <c r="D51" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.011.SL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9903 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5942.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="4"/>
+      <c r="B52" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.006.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C52" s="4"/>
+      <c r="D52" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.026.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6390.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="4"/>
+      <c r="B53" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CHM.002.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4600 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C53" s="4"/>
+      <c r="D53" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRF.021.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 6248 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4664.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="4"/>
+      <c r="B54" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.024.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 5480 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4109.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.009.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6226.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="4"/>
+      <c r="B55" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.018.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6491.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.010.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6226.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="4"/>
+      <c r="B56" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.020.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 10 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6491.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C56" s="4"/>
+      <c r="D56" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2625.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="4"/>
+      <c r="B57" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4418 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2209.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C57" s="4"/>
+      <c r="D57" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6309.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="4"/>
+      <c r="B58" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6309.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C58" s="4"/>
+      <c r="D58" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2856.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="4"/>
+      <c r="B59" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.PE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: пепельный блондин</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2856.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G002 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.002.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="4"/>
+      <c r="B60" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G003 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.003.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C60" s="4"/>
+      <c r="D60" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G007 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.007.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="4"/>
+      <c r="B61" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G008 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.008.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C61" s="4"/>
+      <c r="D61" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G010 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.010.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">