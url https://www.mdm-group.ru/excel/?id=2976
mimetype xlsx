--- v2 (2026-04-17)
+++ v3 (2026-06-28)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01.01.0001</t>
+      <t xml:space="preserve">10.06.2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Манекены со скидкой </t>
   </si>
   <si>
     <t xml:space="preserve">Манекены со скидкой. Специальные предложения.  </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Vogue Type 3 \ Манекен женский (с макияжем)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: Vogue T 3.00</t>
     </r>
@@ -531,2253 +531,2265 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18810.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
-[...3 lines deleted...]
-Артикул: B.CLS.023.00</t>
+      <t xml:space="preserve">Gold 11 \ Манекен женский (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.GLD.011.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 186</t>
-[...11 lines deleted...]
-Бедра, см: 102</t>
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 25036 руб.</t>
+Примечание: Манекен имеет незначительные дефекты: царапина на шее, не хватает ресниц по центру правого глаза. Стул и парик в комплект не входят.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31792 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12510.00</t>
+      <t xml:space="preserve">15890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 91</t>
+      <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.CLS.023.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 186</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 99</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 102</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...11 lines deleted...]
-Старая цена: 27000 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 25036 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22950.00</t>
+      <t xml:space="preserve">12510.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+      <t xml:space="preserve">M-14 \ Манекен мужской (с макияжем) 2 сорт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.MNSP.015.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: бежевый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 184</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...15 lines deleted...]
-Старая цена: 27000 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: имеет потертости на кисти и носу (подробнее на фото)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22835 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22950.00</t>
+      <t xml:space="preserve">11418.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+      <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 91</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подставка: стекло, круг, d-42 см</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 30850 руб.</t>
+В, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19990.00</t>
+      <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 90</t>
+      <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 34441 руб.</t>
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22390.00</t>
+      <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 82</t>
+      <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-А, см: 55</t>
-[...15 lines deleted...]
-Старая цена: 34441 руб.</t>
+Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22390.00</t>
+      <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
-[...3 lines deleted...]
-Артикул: B.SOL.031.BL</t>
+      <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 189</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65,3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: сломана верхняя часть бедра (см. фото)</t>
-[...7 lines deleted...]
-Старая цена: 37091 руб.</t>
+Старая цена: 34441 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11300.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 96,5</t>
+      <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 137</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 82</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
-[...3 lines deleted...]
-Старая цена: 37091 руб.</t>
+А, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: слоновая кость</t>
+      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 189</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 97</t>
-[...7 lines deleted...]
-Бедра, см: 93,5</t>
+Грудь, см: 103,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22390.00</t>
+      <t xml:space="preserve">11300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 90</t>
+      <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 39077 руб.</t>
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19710.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
-[...19 lines deleted...]
-Бедра, см: 90</t>
+      <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 39077 руб.</t>
+Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19710.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.012.WG</t>
+      <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 185</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 102</t>
-[...7 lines deleted...]
-Бедра, см: 101</t>
+Грудь, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 88</t>
+      <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 34839 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26300.00</t>
+      <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TANGO.10F.01.WG</t>
+      <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 101</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 34839 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26290.00</t>
+      <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.31M.02.BG</t>
+      <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 35898 руб.</t>
+Старая цена: 34839 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27100.00</t>
+      <t xml:space="preserve">26300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.34M.01.WG</t>
+      <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 35898 руб.</t>
+Старая цена: 34839 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19900.00</t>
+      <t xml:space="preserve">26290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 86,5</t>
+      <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22190.00</t>
+      <t xml:space="preserve">27100.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: Vita.006.WG</t>
+      <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 183</t>
-[...11 lines deleted...]
-Бедра, см: 86,5</t>
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 93</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 73</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22190.00</t>
+      <t xml:space="preserve">19900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
-[...19 lines deleted...]
-Талия, см: 65</t>
+      <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: Vita.011.WG</t>
+      <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 141,5</t>
-[...3 lines deleted...]
-Грудь, см: 85</t>
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
-Бедра, см: 89,5</t>
+Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 87</t>
+      <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 32640 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22900.00</t>
+      <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RETRO 03F-01M \ Манекен женский</t>
-[...11 lines deleted...]
-Высота, см: 180</t>
+      <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 141,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
-Талия, см: 64</t>
-[...3 lines deleted...]
-Бедра, см: 88</t>
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 32640 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22900.00</t>
+      <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: RETRO.13F.01M.WH</t>
+      <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 135</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 32640 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.027.WH</t>
+      <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 135</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 39600 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 42</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19800.00</t>
+      <t xml:space="preserve">22900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.032.WH</t>
+      <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 84</t>
-[...7 lines deleted...]
-Бедра, см: 87</t>
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 39600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: серый</t>
+      <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 87,5</t>
-[...3 lines deleted...]
-Талия, см: 60,5</t>
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 30850 руб.</t>
+Старая цена: 39600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19990.00</t>
+      <t xml:space="preserve">19800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.002F.GR</t>
+      <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 83,5</t>
-[...7 lines deleted...]
-Бедра, см: 89,5</t>
+Грудь, см: 87,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.005F.GR</t>
+      <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 125</t>
-[...11 lines deleted...]
-Бедра, см: 88</t>
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.012F.GR</t>
+      <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 145</t>
-[...11 lines deleted...]
-Бедра, см: 100</t>
+Высота, см: 125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: стул не поставляется в комплекте с манекеном</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-А, см: 45</t>
-[...7 lines deleted...]
-С, см: 65</t>
+А, см: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 102</t>
+      <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
-[...11 lines deleted...]
-Старая цена: 32857 руб.</t>
+Примечание: стул не поставляется в комплекте с манекеном</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19709.00</t>
+      <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 92</t>
+      <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 190</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 105</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 102</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 32857 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -2786,968 +2798,972 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
-[...15 lines deleted...]
-Старая цена: 29000 руб.</t>
+      <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 182</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15999.00</t>
+      <t xml:space="preserve">19709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
-[...35 lines deleted...]
-Старая цена: 21348 руб.</t>
+      <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">15999.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 79</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15360.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 98</t>
-[...7 lines deleted...]
-Бедра, см: 96</t>
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+      <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 162</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 61</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15360.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
-[...15 lines deleted...]
-Грудь, см: 86,5</t>
+      <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 162</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 61</t>
     </r>
     <r>
       <t xml:space="preserve">
-Бедра, см: 87</t>
+Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.099.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 172</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 164</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.102.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 109</t>
-[...11 lines deleted...]
-Бедра, см: 94</t>
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.103.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 166</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 94</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 68</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.104.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 166</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 89</t>
-[...3 lines deleted...]
-Талия, см: 61</t>
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.106.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 109</t>
-[...7 lines deleted...]
-Талия, см: 65</t>
+Высота, см: 166</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
-[...27 lines deleted...]
-Материал: пластик</t>
+      <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10446 руб.</t>
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6790.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.014.00</t>
+      <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.027.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
@@ -3768,2268 +3784,2364 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.015.00</t>
+      <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.014.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 177</t>
-[...11 lines deleted...]
-Бедра, см: 95</t>
+Высота, см: 160</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14475 руб.</t>
+Старая цена: 10446 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9409.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
-[...31 lines deleted...]
-Материал: стеклопластик</t>
+      <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.015.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 177</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 11880 руб.</t>
+Старая цена: 14475 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9499.00</t>
+      <t xml:space="preserve">9409.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
-[...27 lines deleted...]
-Бедра, см: 69</t>
+      <t xml:space="preserve">Young 04 \ Манекен детский 6 лет (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.YNG.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 127</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 59</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 68</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: Y 004</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 18600 руб.</t>
+Примечание: Трещина на голове (на фото). Парик в комплект не входит, крепление в икру.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15799.00</t>
+      <t xml:space="preserve">12300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
-[...27 lines deleted...]
-Бедра, см: 63</t>
+      <t xml:space="preserve">Young 05 \ Манекен детский 6 лет (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.YNG.005.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 68</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: Y 005</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 18600 руб.</t>
+Примечание: Царапина между ног (на фото), Стул не поставляется в комплекте с манекеном, парик в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15799.00</t>
+      <t xml:space="preserve">12300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
-[...15 lines deleted...]
-Высота, см: 72</t>
+      <t xml:space="preserve">Young 07 \ Манекен детский 8 лет (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.YNG.007.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 8 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 141</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Парик: Y 007</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 27553 руб.</t>
+Примечание: Царапины на теле и над бровью (на фото). Парик в комплект не входит, крепление в икру.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13900.00</t>
+      <t xml:space="preserve">7390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
-[...31 lines deleted...]
-Производитель: Вьетнам</t>
+      <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KID.002.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...3 lines deleted...]
-Старая цена: 31527 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 11880 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17290.00</t>
+      <t xml:space="preserve">9499.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
-[...3 lines deleted...]
-Артикул: FUT.039.WG</t>
+      <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PEP.014.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 3 года</t>
-[...15 lines deleted...]
-Бедра, см: 51</t>
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 110</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 69</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Крепление в икру</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+Старая цена: 18600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17290.00</t>
+      <t xml:space="preserve">15799.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+      <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PEP.016.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Возраст: 4 года</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 108</t>
-[...11 lines deleted...]
-Бедра, см: 67</t>
+Высота, см: 111</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 21600 руб.</t>
+Старая цена: 18600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16290.00</t>
+      <t xml:space="preserve">15799.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
-[...3 lines deleted...]
-Артикул: FUT.017.WG</t>
+      <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.014.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 67</t>
+Возраст: 6-12 месяцев</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 31527 руб.</t>
+Старая цена: 27553 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17290.00</t>
+      <t xml:space="preserve">13900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
-[...3 lines deleted...]
-Артикул: FUT.019.WG</t>
+      <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.016.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 61</t>
+Возраст: 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 82</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 52</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Крепление в икру</t>
-    </r>
-[...2 lines deleted...]
-Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">17290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.037.WG</t>
+      <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.039.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 70,5</t>
+Возраст: 3 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 113</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 47</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 51</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 31257 руб.</t>
+Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18800.00</t>
+      <t xml:space="preserve">17290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.040.WM</t>
+      <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.017.WM</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 65,5</t>
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Крепление в икру</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 22109 руб.</t>
+Старая цена: 21600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17709.00</t>
+      <t xml:space="preserve">16290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
-[...27 lines deleted...]
-Бедра, см: 66</t>
+      <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.017.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...19 lines deleted...]
-Старая цена: 22109 руб.</t>
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17709.00</t>
+      <t xml:space="preserve">17290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.023.WG</t>
+      <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.019.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 66</t>
+Возраст: 4 года</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 108</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 51</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Крепление в икру</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18809.00</t>
+      <t xml:space="preserve">17290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+      <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.037.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Возраст: 6 лет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 63</t>
+Высота, см: 129</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 58</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 70,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...7 lines deleted...]
-Старая цена: 22109 руб.</t>
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31257 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17709.00</t>
+      <t xml:space="preserve">18800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.040.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Возраст: 6 лет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 63</t>
+Высота, см: 122</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 53,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 65,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
-[...3 lines deleted...]
-Старая цена: 31527 руб.</t>
+Старая цена: 22109 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18800.00</t>
+      <t xml:space="preserve">17709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
-[...27 lines deleted...]
-Бедра, см: 69</t>
+      <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.023.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+А, см: 31</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 36</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18809.00</t>
+      <t xml:space="preserve">17709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
-[...27 lines deleted...]
-Старая цена: 7540 руб.</t>
+      <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.023.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 57</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4490.00</t>
+      <t xml:space="preserve">18809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
-[...27 lines deleted...]
-Старая цена: 7540 руб.</t>
+      <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.041.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 54,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 49</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4490.00</t>
+      <t xml:space="preserve">17709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+      <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.041.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 6 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 54,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 49</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 63</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер: 44</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4909.00</t>
+      <t xml:space="preserve">18800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+      <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.036.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Возраст: 7 лет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 129</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 69</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14600 руб.</t>
+Старая цена: 31527 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8809.00</t>
+      <t xml:space="preserve">18809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
-[...23 lines deleted...]
-Старая цена: 14600 руб.</t>
+      <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.017.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8809.00</t>
+      <t xml:space="preserve">4490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
-[...23 lines deleted...]
-Старая цена: 14600 руб.</t>
+      <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.018.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8809.00</t>
+      <t xml:space="preserve">4490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NSSM-TF.002.IS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебряный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14600 руб.</t>
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8809.00</t>
+      <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.005.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.006.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.006.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+      <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.007.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4909.00</t>
+      <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: телесный</t>
+      <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.008.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4909.00</t>
+      <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.008.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4909.00</t>
+      <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.016.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4909.00</t>
+      <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+      <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.086.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.087.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.004.WH</t>
+      <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.074.WGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -6038,652 +6150,941 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+      <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.074.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.093.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.090.WGL</t>
+      <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.093.WGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер: 44</t>
+Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10629 руб.</t>
+Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6909.00</t>
+      <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+      <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.004.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10629 руб.</t>
+Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6909.00</t>
+      <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+      <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.006.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 96</t>
-[...23 lines deleted...]
-Старая цена: 9903 руб.</t>
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5942.00</t>
+      <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+      <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.003.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 96</t>
-[...23 lines deleted...]
-Старая цена: 10590 руб.</t>
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6390.00</t>
+      <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
-[...39 lines deleted...]
-Старая цена: 10590 руб.</t>
+      <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.090.WGL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6390.00</t>
+      <t xml:space="preserve">6909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
-[...23 lines deleted...]
-Старая цена: 4600 руб.</t>
+      <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.090.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2990.00</t>
+      <t xml:space="preserve">6909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+      <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.011.SL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебряный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 6248 руб.</t>
+Старая цена: 9903 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4664.00</t>
+      <t xml:space="preserve">5942.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.006.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ENR.026.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6390.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CHM.002.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 4600 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PRF.021.BR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: коричневый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 6248 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4664.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.024.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 42</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 5480 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4109.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">MT-A \ Торс мужской Nova Plastic (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.NPL.025.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: С одной левой рукой, правой руки в комплекте нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 6877 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1000.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TORS.009.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -7618,51 +8019,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0ce_113f_11e2_99cf_0025902b3cc1_Vogue_T_3_002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c20_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_17_003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c28_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_18_004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c2_3804_11e0_b4b4_003048f27c5f_0007_GLD_003_005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047e_3a63_11e0_83b2_003048f27c5f_GLD_008_006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc86_40a5_11e0_86e2_003048f27c5f_0006_GLD_010_0027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012_238.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c434_c50f_11e1_a8e8_0025902b3cc1_089.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c439_c50f_11e1_a8e8_0025902b3cc1_1110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76af26_5cbd_11e3_baa0_0025902b3cc1_Bingo_Type_34_M11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C757216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5188_4584_11e1_ac6e_003048f27c5f_11AA482A_8B8F_4777_8249_67883481411717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518a_4584_11e1_ac6e_003048f27c5f_1F33AAB7_4010_4C14_9138_3C657E56D50618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518c_4584_11e1_ac6e_003048f27c5f_51B4CB73_7F6F_487F_88C8_E77300405F1619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830582_113b_11e2_99cf_0025902b3cc1_0016_TANGO_06F02G_b20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcf93_c696_11e1_a8e8_0025902b3cc1_0011_TANGO_10F01G_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c7_c678_11e1_a8e8_0025902b3cc1_0004_TANGO_31M02G_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0b2_113f_11e2_99cf_0025902b3cc1_0000_TANGO_34M01G_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c229_31cf_11e5_a10e_0025902b3cc1_0012_Vita_Type_05F01G_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe826f7_31cf_11e5_a10e_0025902b3cc1_0010_Vita_Type_06F01G_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb08_31ce_11e5_a10e_0025902b3cc1_0003_Vita_Type_09F01M_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18e2b_31d0_11e5_a10e_0025902b3cc1_0000_Vita_Type_11F01G_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe976_c661_11e1_a8e8_0025902b3cc1_DC79F4D2_5912_40EB_BB31_9623248F381028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe97b_c661_11e1_a8e8_0025902b3cc1_9E1D2F45_C321_4C89_BB18_12C1AA25822629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453b8_c678_11e1_a8e8_0025902b3cc1_37F14F61_C92B_4E4B_86AD_DB9E371F81B330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ecfb_6c5d_11e2_8aad_0025902b3cc1_TORS_02731.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658796fa_1b75_11e3_baa0_0025902b3cc1_TORS_03232.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8276_11c9_11e1_9132_003048f27c5f_F3D52091_B312_42A6_9E17_2517CC65F1CC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab827b_11c9_11e1_9132_003048f27c5f_671D91B3_308F_406B_875F_FEB862E2821D34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1bba_11cb_11e1_9132_003048f27c5f_DF36442A_4D8F_43DA_8B5A_43CC4E3DBB9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923725e_12bb_11e6_90be_0025902b3cc0_GREY_12F_03M_l36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210a5_9c94_11e9_80b7_0025902b3cc1_Faces_M_0437.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a0c_9c94_11e9_80b7_0025902b3cc1_Faces_F_0638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91f5_ff99_11e0_833e_003048f27c5f_00439.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF0341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd966_139d_11e2_99cf_0025902b3cc1_52F6AB3D_307E_4CEE_AC31_9BAEB13003CC43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd96b_139d_11e2_99cf_0025902b3cc1_93C6B68C_A4BF_4FC0_91F3_D6C580A6D95744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1159e_d0b8_11e1_906e_0025902b3cc1_788BA4BB_9BDF_42F5_8EE0_CEB757EC9C1345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115a3_d0b8_11e1_906e_0025902b3cc1_30A7909A_0EB5_474D_995A_0A4D0DDA2A7546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b2_d0b8_11e1_906e_0025902b3cc1_33845C59_7D74_49A8_968A_D2D063FDF31A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b7_d0b8_11e1_906e_0025902b3cc1_9BD87789_8051_41F0_851F_2EE3F369547448.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115bc_d0b8_11e1_906e_0025902b3cc1_C6238684_DE75_4659_9996_D4081C068E3D49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca191_1759_11e2_99cf_0025902b3cc1_C07AF192_0A10_4D34_AC72_9792C1F695D850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a22_0e72_11e0_99a4_003048f27c5f_9EBBB6AC_0850_4A93_B3A6_181BCC69E00354.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059227_2fa5_11e1_b40e_003048f27c5f_F69C0E9D_8123_4C2B_96D6_32E1E2E694EE55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059231_2fa5_11e1_b40e_003048f27c5f_82038FA8_0BF2_43F6_9884_C038A3F6471C56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5190_4584_11e1_ac6e_003048f27c5f_441FEAEC_6E5A_48F0_A019_A25D7DE4A3F557.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5194_4584_11e1_ac6e_003048f27c5f_BFD1539B_186D_493D_B6A6_ADBA0F33362558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b41_a510_11e3_baa0_0025902b3cc1_870D09F4_28C2_44F7_9C32_01BE70185BDD59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679d2d_1ce9_11ea_80b7_0025902b3cc1_12360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5196_4584_11e1_ac6e_003048f27c5f_3B9BB348_4E1E_4CE3_825A_FA259F1F039161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f519b_4584_11e1_ac6e_003048f27c5f_C63973A2_A6B7_417A_90B9_40EFDC32F7BF62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22041_a50f_11e3_baa0_0025902b3cc1_422CBCD71F4F63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f44_1ceb_11ea_80b7_0025902b3cc1_FUT_040_WM64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90aba_1cea_11ea_80b7_0025902b3cc1_FUT_023_WM65.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f51a3_4584_11e1_ac6e_003048f27c5f_80498F86_8412_43AE_8319_4143EDF5B95166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2f0c_1ceb_11ea_80b7_0025902b3cc1_FUT_041_WM67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c7a_a510_11e3_baa0_0025902b3cc1_53BA7717_8C02_43E1_B3E2_CFC7863A06F168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631686e_a50e_11e3_baa0_0025902b3cc1_C5599618_5220_401F_99EC_5D952CB8B41369.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c452_8d92_11e0_afc8_003048f27c5f_FD6CFCC7_9CD0_4B8D_9642_E35A546D257670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c459_8d92_11e0_afc8_003048f27c5f_908EC888_AA1B_4E75_B389_9686BECD446471.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f8ce_f601_11e3_a2c8_0025902b3cc1_F12356D8_674A_419A_BF96_4EE6FF1AA2F172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567537_2fb4_11e1_b40e_003048f27c5f_F1EF91F4_37A1_4A72_B4AA_CC3497CE792173.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567541_2fb4_11e1_b40e_003048f27c5f_FE329B61_7EF0_48EA_8673_DAC71DC3B62674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567546_2fb4_11e1_b40e_003048f27c5f_A106E248_5F19_413A_8577_75501383ABDC75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717349_2fb7_11e1_b40e_003048f27c5f_CCC918DC_1197_4422_B8CD_5A7B94668F9B76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717353_2fb7_11e1_b40e_003048f27c5f_E196BED0_AEAF_4144_AD5B_54118826112977.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717358_2fb7_11e1_b40e_003048f27c5f_4F6CD3B8_C415_4A05_BAFA_C75108CE86EB78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c17d_6c54_11e2_8aad_0025902b3cc1_1675AC64_3BAA_4A2C_80FE_2E1C516B4D9779.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc057b_d0a0_11e1_906e_0025902b3cc1_6069AAD2_7A05_4E34_AD9A_74BC4A1ADFE180.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0580_d0a0_11e1_906e_0025902b3cc1_7DB32618_42DB_4209_BF62_4CE73839714281.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e247a_2d32_11e1_b40e_003048f27c5f_35E00F08_902D_467A_935E_12D6F2DDB5D782.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2486_2d32_11e1_b40e_003048f27c5f_41B1C73B_CB74_46B9_929A_52C24506956883.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f01c_d0b4_11e1_906e_0025902b3cc1_7D8CBE45_5006_4828_BB3C_E6B79A27460584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f026_d0b4_11e1_906e_0025902b3cc1_BA0626DC_045A_4990_87B3_18767932218985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e60a_3703_11e3_baa0_0025902b3cc1_DC986ACD_76C6_4551_AC80_0472CEF4C88B86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a272_3703_11e3_baa0_0025902b3cc1_0229BB1A_B9F6_45DF_B02A_644CDA2C4FA087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb7c2_3702_11e3_baa0_0025902b3cc1_5B63E19C_779C_4A59_B423_41307326953B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc05a3_d0a0_11e1_906e_0025902b3cc1_9AC2D51B_23FB_460C_895A_FCAB9C9071B489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434effe_d0b4_11e1_906e_0025902b3cc1_3F3FB454_FE04_4772_92E7_0B7816D20EE990.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf828fd_0427_11e0_99a4_003048f27c5f_55DD6C40_3327_490E_AFBF_348CA14F6E2391.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d294fc_081b_11e0_99a4_003048f27c5f_0FC2E811_6524_4055_81BC_F012EAD346DF92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a198_fdef_11df_b16f_003048d0c7fe_2B7289CE_39AA_4F8C_ABFD_2C81C0304E2893.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2bbd_bf0f_11e0_a476_003048f27c5f_chemin294.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed44_0cc5_11e0_99a4_003048f27c5f_DD8EA8C1_079A_496D_BC5E_438CD4BB1C0195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8be5_eb10_11e0_a476_003048f27c5e_552C7DB0_C235_456E_BFA5_A8B36AE3F1F196.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc3_2412_11e2_99cf_0025902b3cc1_5DB6844F_8800_43EC_A0BF_1427C389EC5897.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c187_6c54_11e2_8aad_0025902b3cc1_1D6DF182_5125_4A6D_B28E_8283B87F197D98.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc8_2412_11e2_99cf_0025902b3cc1_5B1B89A8_909D_4EE3_B950_4A2EC68989EB99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c191_6c54_11e2_8aad_0025902b3cc1_8E08D1F4_D570_4B69_B413_E9270DD2C027100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B0101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF7102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A7105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E2106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC2108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE2109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC89110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA33111.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0ce_113f_11e2_99cf_0025902b3cc1_Vogue_T_3_002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c20_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_17_003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c28_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_18_004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c2_3804_11e0_b4b4_003048f27c5f_0007_GLD_003_005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047e_3a63_11e0_83b2_003048f27c5f_GLD_008_006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc86_40a5_11e0_86e2_003048f27c5f_0006_GLD_010_0027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171960fd_01d0_11e9_8add_0025902b3cc1_0007_GLD_011_008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437bc94_ff99_11e0_833e_003048f27c5f_0012_239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b42e_b06e_11ee_a821_0050569cf81d_B_MNSP_015_BG_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c434_c50f_11e1_a8e8_0025902b3cc1_0811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c439_c50f_11e1_a8e8_0025902b3cc1_1112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76af26_5cbd_11e3_baa0_0025902b3cc1_Bingo_Type_34_M13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C757218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5188_4584_11e1_ac6e_003048f27c5f_11AA482A_8B8F_4777_8249_67883481411719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518a_4584_11e1_ac6e_003048f27c5f_1F33AAB7_4010_4C14_9138_3C657E56D50620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518c_4584_11e1_ac6e_003048f27c5f_51B4CB73_7F6F_487F_88C8_E77300405F1621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830582_113b_11e2_99cf_0025902b3cc1_0016_TANGO_06F02G_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcf93_c696_11e1_a8e8_0025902b3cc1_0011_TANGO_10F01G_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c7_c678_11e1_a8e8_0025902b3cc1_0004_TANGO_31M02G_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0b2_113f_11e2_99cf_0025902b3cc1_0000_TANGO_34M01G_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c229_31cf_11e5_a10e_0025902b3cc1_0012_Vita_Type_05F01G_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe826f7_31cf_11e5_a10e_0025902b3cc1_0010_Vita_Type_06F01G_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb08_31ce_11e5_a10e_0025902b3cc1_0003_Vita_Type_09F01M_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18e2b_31d0_11e5_a10e_0025902b3cc1_0000_Vita_Type_11F01G_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe976_c661_11e1_a8e8_0025902b3cc1_DC79F4D2_5912_40EB_BB31_9623248F381030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453b8_c678_11e1_a8e8_0025902b3cc1_37F14F61_C92B_4E4B_86AD_DB9E371F81B331.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ecfb_6c5d_11e2_8aad_0025902b3cc1_TORS_02732.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658796fa_1b75_11e3_baa0_0025902b3cc1_TORS_03233.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8276_11c9_11e1_9132_003048f27c5f_F3D52091_B312_42A6_9E17_2517CC65F1CC34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab827b_11c9_11e1_9132_003048f27c5f_671D91B3_308F_406B_875F_FEB862E2821D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1bba_11cb_11e1_9132_003048f27c5f_DF36442A_4D8F_43DA_8B5A_43CC4E3DBB9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923725e_12bb_11e6_90be_0025902b3cc0_GREY_12F_03M_l37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210a5_9c94_11e9_80b7_0025902b3cc1_Faces_M_0438.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a0c_9c94_11e9_80b7_0025902b3cc1_Faces_F_0639.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91f5_ff99_11e0_833e_003048f27c5f_00440.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF0342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd966_139d_11e2_99cf_0025902b3cc1_52F6AB3D_307E_4CEE_AC31_9BAEB13003CC44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd96b_139d_11e2_99cf_0025902b3cc1_93C6B68C_A4BF_4FC0_91F3_D6C580A6D95745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1159e_d0b8_11e1_906e_0025902b3cc1_788BA4BB_9BDF_42F5_8EE0_CEB757EC9C1346.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115a3_d0b8_11e1_906e_0025902b3cc1_30A7909A_0EB5_474D_995A_0A4D0DDA2A7547.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b2_d0b8_11e1_906e_0025902b3cc1_33845C59_7D74_49A8_968A_D2D063FDF31A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b7_d0b8_11e1_906e_0025902b3cc1_9BD87789_8051_41F0_851F_2EE3F369547449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115bc_d0b8_11e1_906e_0025902b3cc1_C6238684_DE75_4659_9996_D4081C068E3D50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca191_1759_11e2_99cf_0025902b3cc1_C07AF192_0A10_4D34_AC72_9792C1F695D851.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE552.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda820df_81e0_11e4_a300_0025902b3cc1_B_YNG_004_00_155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ef08_81e0_11e4_a300_0025902b3cc1_B_YNG_005_00_156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d815_6136_11e1_9332_0025902b3cc1_5CE93F42_7161_4509_AFAB_23ED148272BE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a22_0e72_11e0_99a4_003048f27c5f_9EBBB6AC_0850_4A93_B3A6_181BCC69E00358.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059227_2fa5_11e1_b40e_003048f27c5f_F69C0E9D_8123_4C2B_96D6_32E1E2E694EE59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059231_2fa5_11e1_b40e_003048f27c5f_82038FA8_0BF2_43F6_9884_C038A3F6471C60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5190_4584_11e1_ac6e_003048f27c5f_441FEAEC_6E5A_48F0_A019_A25D7DE4A3F561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5194_4584_11e1_ac6e_003048f27c5f_BFD1539B_186D_493D_B6A6_ADBA0F33362562.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b41_a510_11e3_baa0_0025902b3cc1_870D09F4_28C2_44F7_9C32_01BE70185BDD63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679d2d_1ce9_11ea_80b7_0025902b3cc1_12364.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5196_4584_11e1_ac6e_003048f27c5f_3B9BB348_4E1E_4CE3_825A_FA259F1F039165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f519b_4584_11e1_ac6e_003048f27c5f_C63973A2_A6B7_417A_90B9_40EFDC32F7BF66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22041_a50f_11e3_baa0_0025902b3cc1_422CBCD71F4F67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f44_1ceb_11ea_80b7_0025902b3cc1_FUT_040_WM68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90aba_1cea_11ea_80b7_0025902b3cc1_FUT_023_WM69.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f51a3_4584_11e1_ac6e_003048f27c5f_80498F86_8412_43AE_8319_4143EDF5B95170.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2f0c_1ceb_11ea_80b7_0025902b3cc1_FUT_041_WM71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c7a_a510_11e3_baa0_0025902b3cc1_53BA7717_8C02_43E1_B3E2_CFC7863A06F172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631686e_a50e_11e3_baa0_0025902b3cc1_C5599618_5220_401F_99EC_5D952CB8B41373.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c452_8d92_11e0_afc8_003048f27c5f_FD6CFCC7_9CD0_4B8D_9642_E35A546D257674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c459_8d92_11e0_afc8_003048f27c5f_908EC888_AA1B_4E75_B389_9686BECD446475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f8ce_f601_11e3_a2c8_0025902b3cc1_F12356D8_674A_419A_BF96_4EE6FF1AA2F176.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567537_2fb4_11e1_b40e_003048f27c5f_F1EF91F4_37A1_4A72_B4AA_CC3497CE792177.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567541_2fb4_11e1_b40e_003048f27c5f_FE329B61_7EF0_48EA_8673_DAC71DC3B62678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567546_2fb4_11e1_b40e_003048f27c5f_A106E248_5F19_413A_8577_75501383ABDC79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717349_2fb7_11e1_b40e_003048f27c5f_CCC918DC_1197_4422_B8CD_5A7B94668F9B80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717353_2fb7_11e1_b40e_003048f27c5f_E196BED0_AEAF_4144_AD5B_54118826112981.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717358_2fb7_11e1_b40e_003048f27c5f_4F6CD3B8_C415_4A05_BAFA_C75108CE86EB82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c17d_6c54_11e2_8aad_0025902b3cc1_1675AC64_3BAA_4A2C_80FE_2E1C516B4D9783.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc057b_d0a0_11e1_906e_0025902b3cc1_6069AAD2_7A05_4E34_AD9A_74BC4A1ADFE184.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0580_d0a0_11e1_906e_0025902b3cc1_7DB32618_42DB_4209_BF62_4CE73839714285.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e247a_2d32_11e1_b40e_003048f27c5f_35E00F08_902D_467A_935E_12D6F2DDB5D786.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2486_2d32_11e1_b40e_003048f27c5f_41B1C73B_CB74_46B9_929A_52C24506956887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f01c_d0b4_11e1_906e_0025902b3cc1_7D8CBE45_5006_4828_BB3C_E6B79A27460588.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f026_d0b4_11e1_906e_0025902b3cc1_BA0626DC_045A_4990_87B3_18767932218989.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e60a_3703_11e3_baa0_0025902b3cc1_DC986ACD_76C6_4551_AC80_0472CEF4C88B90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a272_3703_11e3_baa0_0025902b3cc1_0229BB1A_B9F6_45DF_B02A_644CDA2C4FA091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb7c2_3702_11e3_baa0_0025902b3cc1_5B63E19C_779C_4A59_B423_41307326953B92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc05a3_d0a0_11e1_906e_0025902b3cc1_9AC2D51B_23FB_460C_895A_FCAB9C9071B493.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434effe_d0b4_11e1_906e_0025902b3cc1_3F3FB454_FE04_4772_92E7_0B7816D20EE994.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf828fd_0427_11e0_99a4_003048f27c5f_55DD6C40_3327_490E_AFBF_348CA14F6E2395.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d294fc_081b_11e0_99a4_003048f27c5f_0FC2E811_6524_4055_81BC_F012EAD346DF96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a198_fdef_11df_b16f_003048d0c7fe_2B7289CE_39AA_4F8C_ABFD_2C81C0304E2897.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2bbd_bf0f_11e0_a476_003048f27c5f_chemin298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed44_0cc5_11e0_99a4_003048f27c5f_DD8EA8C1_079A_496D_BC5E_438CD4BB1C0199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8be5_eb10_11e0_a476_003048f27c5e_552C7DB0_C235_456E_BFA5_A8B36AE3F1F1100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7e16_465f_11e1_ac6e_003048f27c5f_B_NPL_025_WH_2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc3_2412_11e2_99cf_0025902b3cc1_5DB6844F_8800_43EC_A0BF_1427C389EC58102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c187_6c54_11e2_8aad_0025902b3cc1_1D6DF182_5125_4A6D_B28E_8283B87F197D103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc8_2412_11e2_99cf_0025902b3cc1_5B1B89A8_909D_4EE3_B950_4A2EC68989EB104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c191_6c54_11e2_8aad_0025902b3cc1_8E08D1F4_D570_4B69_B413_E9270DD2C027105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B0106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF7107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A7110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E2111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC2113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE2114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC89115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA33116.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7900,291 +8301,291 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="781050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:ext cx="781050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="228600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="390525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="285750" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -8200,81 +8601,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="285750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,141 +8841,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="285750" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="314325" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8590,141 +8991,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:ext cx="314325" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="419100" cy="952500"/>
+    <xdr:ext cx="228600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="419100" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -8800,2190 +9201,2340 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="600075" cy="952500"/>
+    <xdr:ext cx="266700" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="600075" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="304800" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="266700" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="781050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:ext cx="857250" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="476250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="400050" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="304800" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="857250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="361950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="400050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="295275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="69" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="495300" cy="952500"/>
+    <xdr:ext cx="361950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="495300" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="952500"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="590550" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="561975" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:ext cx="838200" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="590550" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="952500"/>
+    <xdr:ext cx="561975" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:ext cx="590550" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="676275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:ext cx="733425" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="733425" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="466725" cy="952500"/>
+    <xdr:ext cx="390525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="952500"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="466725" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="476250" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="102" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:ext cx="504825" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="115" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="116" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11250,93 +11801,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z61"/>
+  <dimension ref="A1:Z64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D61" sqref="D61"/>
+      <selection activeCell="B64" sqref="B64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01.01.0001</t>
+            <t xml:space="preserve">10.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -11834,1437 +12385,1453 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18810.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
-[...3 lines deleted...]
-Артикул: B.CLS.023.00</t>
+            <t xml:space="preserve">Gold 11 \ Манекен женский (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.GLD.011.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 186</t>
-[...11 lines deleted...]
-Бедра, см: 102</t>
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 25036 руб.</t>
+Примечание: Манекен имеет незначительные дефекты: царапина на шее, не хватает ресниц по центру правого глаза. Стул и парик в комплект не входят.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31792 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12510.00</t>
+            <t xml:space="preserve">15890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 91</t>
+            <t xml:space="preserve">MG-75 \ Манекен мужской (с макияжем, париком) 2 сорт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.CLS.023.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 186</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 99</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...11 lines deleted...]
-Старая цена: 27000 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: скол на правой руке, на ногах, трещина на голове под париком (акт 23-71АКТ); парик, крепления в комплекте</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 25036 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22950.00</t>
+            <t xml:space="preserve">12510.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+            <t xml:space="preserve">M-14 \ Манекен мужской (с макияжем) 2 сорт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.MNSP.015.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: бежевый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 184</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...15 lines deleted...]
-Старая цена: 27000 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: имеет потертости на кисти и носу (подробнее на фото)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22835 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22950.00</t>
+            <t xml:space="preserve">11418.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+            <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 91</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подставка: стекло, круг, d-42 см</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 30850 руб.</t>
+В, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19990.00</t>
+            <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 90</t>
+            <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 34441 руб.</t>
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22390.00</t>
+            <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 82</t>
+            <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-А, см: 55</t>
-[...15 lines deleted...]
-Старая цена: 34441 руб.</t>
+Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22390.00</t>
+            <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
-[...3 lines deleted...]
-Артикул: B.SOL.031.BL</t>
+            <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 189</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65,3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: сломана верхняя часть бедра (см. фото)</t>
-[...7 lines deleted...]
-Старая цена: 37091 руб.</t>
+Старая цена: 34441 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11300.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 96,5</t>
+            <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 137</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 82</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
-[...3 lines deleted...]
-Старая цена: 37091 руб.</t>
+А, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34441 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: слоновая кость</t>
+            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 189</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 97</t>
-[...7 lines deleted...]
-Бедра, см: 93,5</t>
+Грудь, см: 103,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22390.00</t>
+            <t xml:space="preserve">11300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 90</t>
+            <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 39077 руб.</t>
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19710.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
-[...19 lines deleted...]
-Бедра, см: 90</t>
+            <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 39077 руб.</t>
+Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19710.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.012.WG</t>
+            <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 185</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 102</t>
-[...7 lines deleted...]
-Бедра, см: 101</t>
+Грудь, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 88</t>
+            <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 34839 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26300.00</t>
+            <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TANGO.10F.01.WG</t>
+            <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 101</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 34839 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26290.00</t>
+            <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.31M.02.BG</t>
+            <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 35898 руб.</t>
+Старая цена: 34839 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27100.00</t>
+            <t xml:space="preserve">26300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.34M.01.WG</t>
+            <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 35898 руб.</t>
+Старая цена: 34839 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19900.00</t>
+            <t xml:space="preserve">26290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 86,5</t>
+            <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22190.00</t>
+            <t xml:space="preserve">27100.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: Vita.006.WG</t>
+            <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 183</t>
-[...11 lines deleted...]
-Бедра, см: 86,5</t>
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 93</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 73</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 35898 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22190.00</t>
+            <t xml:space="preserve">19900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
-[...19 lines deleted...]
-Талия, см: 65</t>
+            <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -13272,935 +13839,931 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: Vita.011.WG</t>
+            <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 141,5</t>
-[...3 lines deleted...]
-Грудь, см: 85</t>
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 89,5</t>
+Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 87</t>
+            <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 32640 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22900.00</t>
+            <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RETRO 03F-01M \ Манекен женский</t>
-[...11 lines deleted...]
-Высота, см: 180</t>
+            <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 141,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
-Талия, см: 64</t>
-[...3 lines deleted...]
-Бедра, см: 88</t>
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 32640 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22900.00</t>
+            <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: RETRO.13F.01M.WH</t>
+            <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 135</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 32640 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.027.WH</t>
+            <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 135</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 39600 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19800.00</t>
+            <t xml:space="preserve">22900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.032.WH</t>
+            <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 84</t>
-[...7 lines deleted...]
-Бедра, см: 87</t>
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 39600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: серый</t>
+            <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 87,5</t>
-[...3 lines deleted...]
-Талия, см: 60,5</t>
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 30850 руб.</t>
+Старая цена: 39600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19990.00</t>
+            <t xml:space="preserve">19800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.002F.GR</t>
+            <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 83,5</t>
-[...7 lines deleted...]
-Бедра, см: 89,5</t>
+Грудь, см: 87,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.005F.GR</t>
+            <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 125</t>
-[...11 lines deleted...]
-Бедра, см: 88</t>
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.012F.GR</t>
+            <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 145</t>
-[...11 lines deleted...]
-Бедра, см: 100</t>
+Высота, см: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: стул не поставляется в комплекте с манекеном</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-А, см: 45</t>
-[...7 lines deleted...]
-С, см: 65</t>
+А, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 102</t>
+            <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
-[...11 lines deleted...]
-Старая цена: 32857 руб.</t>
+Примечание: стул не поставляется в комплекте с манекеном</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19709.00</t>
+            <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 92</t>
+            <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 190</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 105</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 32857 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -14212,805 +14775,809 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
-[...15 lines deleted...]
-Старая цена: 29000 руб.</t>
+            <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 182</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15999.00</t>
+            <t xml:space="preserve">19709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
-[...35 lines deleted...]
-Старая цена: 21348 руб.</t>
+            <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">15999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 79</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15360.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 98</t>
-[...7 lines deleted...]
-Бедра, см: 96</t>
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+            <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 162</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 61</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15360.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
-[...15 lines deleted...]
-Грудь, см: 86,5</t>
+            <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 61</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 87</t>
+Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.099.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 172</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 164</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.102.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 109</t>
-[...11 lines deleted...]
-Бедра, см: 94</t>
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.103.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 166</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 94</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.104.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 166</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 89</t>
-[...3 lines deleted...]
-Талия, см: 61</t>
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -15020,213 +15587,213 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.106.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 109</t>
-[...7 lines deleted...]
-Талия, см: 65</t>
+Высота, см: 166</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
-[...27 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10446 руб.</t>
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6790.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.014.00</t>
+            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.027.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -15250,2343 +15817,2439 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.015.00</t>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 177</t>
-[...11 lines deleted...]
-Бедра, см: 95</t>
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14475 руб.</t>
+Старая цена: 10446 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9409.00</t>
+            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
-[...31 lines deleted...]
-Материал: стеклопластик</t>
+            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.015.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 177</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 11880 руб.</t>
+Старая цена: 14475 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9499.00</t>
+            <t xml:space="preserve">9409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
-[...27 lines deleted...]
-Бедра, см: 69</t>
+            <t xml:space="preserve">Young 04 \ Манекен детский 6 лет (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.YNG.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 127</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 59</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: Y 004</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 18600 руб.</t>
+Примечание: Трещина на голове (на фото). Парик в комплект не входит, крепление в икру.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15799.00</t>
+            <t xml:space="preserve">12300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
-[...27 lines deleted...]
-Бедра, см: 63</t>
+            <t xml:space="preserve">Young 05 \ Манекен детский 6 лет (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.YNG.005.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: Y 005</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 18600 руб.</t>
+Примечание: Царапина между ног (на фото), Стул не поставляется в комплекте с манекеном, парик в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15799.00</t>
+            <t xml:space="preserve">12300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
-[...15 lines deleted...]
-Высота, см: 72</t>
+            <t xml:space="preserve">Young 07 \ Манекен детский 8 лет (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.YNG.007.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 141</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: Y 007</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 27553 руб.</t>
+Примечание: Царапины на теле и над бровью (на фото). Парик в комплект не входит, крепление в икру.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13900.00</t>
+            <t xml:space="preserve">7390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
-[...31 lines deleted...]
-Производитель: Вьетнам</t>
+            <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KID.002.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...3 lines deleted...]
-Старая цена: 31527 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 11880 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">9499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
-[...3 lines deleted...]
-Артикул: FUT.039.WG</t>
+            <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.014.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 3 года</t>
-[...15 lines deleted...]
-Бедра, см: 51</t>
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+Старая цена: 18600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">15799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+            <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.016.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 4 года</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 108</t>
-[...11 lines deleted...]
-Бедра, см: 67</t>
+Высота, см: 111</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 21600 руб.</t>
+Старая цена: 18600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16290.00</t>
+            <t xml:space="preserve">15799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
-[...3 lines deleted...]
-Артикул: FUT.017.WG</t>
+            <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.014.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 67</t>
+Возраст: 6-12 месяцев</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 31527 руб.</t>
+Старая цена: 27553 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">13900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
-[...3 lines deleted...]
-Артикул: FUT.019.WG</t>
+            <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.016.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 61</t>
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
-          </r>
-[...2 lines deleted...]
-Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.037.WG</t>
+            <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.039.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 70,5</t>
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 113</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 31257 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18800.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.040.WM</t>
+            <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WM</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 65,5</t>
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 22109 руб.</t>
+Старая цена: 21600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17709.00</t>
+            <t xml:space="preserve">16290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
-[...27 lines deleted...]
-Бедра, см: 66</t>
+            <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...19 lines deleted...]
-Старая цена: 22109 руб.</t>
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17709.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.023.WG</t>
+            <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.019.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...15 lines deleted...]
-Бедра, см: 66</t>
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18809.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+            <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.037.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 63</t>
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 70,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...7 lines deleted...]
-Старая цена: 22109 руб.</t>
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31257 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17709.00</t>
+            <t xml:space="preserve">18800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.040.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 63</t>
+Высота, см: 122</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 53,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 65,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
-[...3 lines deleted...]
-Старая цена: 31527 руб.</t>
+Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18800.00</t>
+            <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
-[...27 lines deleted...]
-Бедра, см: 69</t>
+            <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+А, см: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18809.00</t>
+            <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
-[...27 lines deleted...]
-Старая цена: 7540 руб.</t>
+            <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4490.00</t>
+            <t xml:space="preserve">18809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
-[...27 lines deleted...]
-Старая цена: 7540 руб.</t>
+            <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4490.00</t>
+            <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+            <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 44</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">18800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.036.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14600 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">18809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
-[...23 lines deleted...]
-Старая цена: 14600 руб.</t>
+            <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.017.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">4490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
-[...23 lines deleted...]
-Старая цена: 14600 руб.</t>
+            <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.018.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">4490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NSSM-TF.002.IS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14600 руб.</t>
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.005.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.007.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: телесный</t>
+            <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.016.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.086.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.087.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -17596,55 +18259,55 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.004.WH</t>
+            <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.WGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -17656,59 +18319,59 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -17718,59 +18381,59 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -17778,1449 +18441,1759 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.090.WGL</t>
+            <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 44</t>
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10629 руб.</t>
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6909.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.004.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10629 руб.</t>
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6909.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+            <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.006.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 96</t>
-[...23 lines deleted...]
-Старая цена: 9903 руб.</t>
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5942.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+            <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.003.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 96</t>
-[...23 lines deleted...]
-Старая цена: 10590 руб.</t>
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6390.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
-[...39 lines deleted...]
-Старая цена: 10590 руб.</t>
+            <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6390.00</t>
+            <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
-[...23 lines deleted...]
-Старая цена: 4600 руб.</t>
+            <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2990.00</t>
+            <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+            <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.011.SL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 6248 руб.</t>
+Старая цена: 9903 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4664.00</t>
+            <t xml:space="preserve">5942.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
-[...11 lines deleted...]
-Размер: 42</t>
+            <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.006.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 5480 руб.</t>
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4109.00</t>
+            <t xml:space="preserve">6390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
-[...23 lines deleted...]
-Старая цена: 12452 руб.</t>
+            <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.026.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6226.00</t>
+            <t xml:space="preserve">6390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: TORS.018.WH</t>
+            <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CHM.002.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...11 lines deleted...]
-Старая цена: 12982 руб.</t>
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6491.00</t>
+            <t xml:space="preserve">2990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
-[...23 lines deleted...]
-Старая цена: 12452 руб.</t>
+            <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRF.021.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 6248 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6226.00</t>
+            <t xml:space="preserve">4664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
-[...23 lines deleted...]
-Старая цена: 12982 руб.</t>
+            <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.024.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 5480 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6491.00</t>
+            <t xml:space="preserve">4109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">MT-A \ Торс мужской Nova Plastic (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.NPL.025.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3500 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: С одной левой рукой, правой руки в комплекте нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 6877 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2625.00</t>
+            <t xml:space="preserve">1000.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
-[...3 lines deleted...]
-Артикул: RVL.083.WH</t>
+            <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.009.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 35</t>
-[...3 lines deleted...]
-Обхват, см: 52</t>
+Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 4418 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2209.00</t>
+            <t xml:space="preserve">6226.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
-[...19 lines deleted...]
-Обхват, см: 54</t>
+            <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.018.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 10509 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">6491.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
-[...19 lines deleted...]
-Обхват, см: 54</t>
+            <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.010.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 8 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 10509 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">6226.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L002 \ Парик Look</t>
-[...11 lines deleted...]
-Старая цена: 3808 руб.</t>
+            <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.020.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 10 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2856.00</t>
+            <t xml:space="preserve">6491.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="4"/>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L002 \ Парик Look</t>
-[...11 lines deleted...]
-Старая цена: 3808 руб.</t>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2856.00</t>
+            <t xml:space="preserve">2625.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G002 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4418 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">2209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="4"/>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G003 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G007 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="4"/>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G008 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">2856.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.PE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: пепельный блондин</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2856.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="4"/>
+      <c r="B62" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G002 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.002.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C62" s="4"/>
+      <c r="D62" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G003 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.003.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="4"/>
+      <c r="B63" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G007 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.007.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C63" s="4"/>
+      <c r="D63" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">G008 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.008.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="4"/>
+      <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G010 \ Парик Gold</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PGLD.010.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>