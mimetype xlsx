--- v3 (2026-06-28)
+++ v4 (2026-08-12)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="117">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.06.2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Манекены со скидкой </t>
   </si>
   <si>
     <t xml:space="preserve">Манекены со скидкой. Специальные предложения.  </t>
@@ -685,1288 +685,1284 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12510.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M-14 \ Манекен мужской (с макияжем) 2 сорт</t>
-[...23 lines deleted...]
-Бедра, см: 92</t>
+      <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 91</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 22835 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11418.00</t>
+      <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: Pose 08.WH</t>
+      <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 91</t>
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-В, см: 76</t>
-[...3 lines deleted...]
-С, см: 86</t>
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+      <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-В, см: 85</t>
-[...11 lines deleted...]
-Старая цена: 27000 руб.</t>
+Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22950.00</t>
+      <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+      <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65,3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подставка: стекло, круг, d-42 см</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 30850 руб.</t>
+Старая цена: 34441 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19990.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: SOL.003.BL</t>
+      <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 183</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 137</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 82</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34441 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: SOL.005.BL</t>
+      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 137</t>
-[...11 lines deleted...]
-Бедра, см: 82</t>
+Высота, см: 189</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 103,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-А, см: 55</t>
-[...15 lines deleted...]
-Старая цена: 34441 руб.</t>
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22390.00</t>
+      <t xml:space="preserve">11300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 189</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 103,5</t>
-[...7 lines deleted...]
-Бедра, см: 99</t>
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 76</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: сломана верхняя часть бедра (см. фото)</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11300.00</t>
+      <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: SOL.037.SK</t>
+      <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: слоновая кость</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 189</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 100</t>
-[...7 lines deleted...]
-Бедра, см: 96,5</t>
+Грудь, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
-    </r>
-[...2 lines deleted...]
-Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22390.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
-[...11 lines deleted...]
-Высота, см: 189</t>
+      <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 78</t>
     </r>
     <r>
       <t xml:space="preserve">
-Бедра, см: 93,5</t>
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 37091 руб.</t>
+Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22390.00</t>
+      <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.010.WG</t>
+      <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 185</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 97</t>
-[...3 lines deleted...]
-Талия, см: 78</t>
+Грудь, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.011.WG</t>
+      <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 185</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 92</t>
-[...3 lines deleted...]
-Бедра, см: 90</t>
+Грудь, см: 102</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 81</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 101</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 101</t>
+      <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 39077 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19710.00</t>
+      <t xml:space="preserve">26300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 84</t>
     </r>
     <r>
       <t xml:space="preserve">
-Талия, см: 63</t>
-[...3 lines deleted...]
-Бедра, см: 88</t>
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34839 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26300.00</t>
+      <t xml:space="preserve">26290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 87</t>
+      <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 74</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 34839 руб.</t>
+Старая цена: 35898 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26290.00</t>
+      <t xml:space="preserve">27100.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 185</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 94</t>
-[...7 lines deleted...]
-Бедра, см: 93</t>
+Грудь, см: 93</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 73</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 35898 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">27100.00</t>
+      <t xml:space="preserve">19900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.34M.01.WG</t>
+      <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,7</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 35898 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19900.00</t>
+      <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: Vita.005.WG</t>
+      <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 183</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 83,7</t>
-[...3 lines deleted...]
-Талия, см: 64,5</t>
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
-[...11 lines deleted...]
-Высота, см: 183</t>
+      <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 183,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
     </r>
@@ -1979,817 +1975,821 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
-[...15 lines deleted...]
-Грудь, см: 83,5</t>
+      <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 141,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
-Бедра, см: 86,5</t>
+Бедра, см: 89,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 89,5</t>
+      <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...19 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22190.00</t>
+      <t xml:space="preserve">22900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: RETRO.01F.01M.WH</t>
+      <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 135</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 93</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 42</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 32640 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: RETRO.13F.01M.WH</t>
+      <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 135</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...19 lines deleted...]
-Старая цена: 32640 руб.</t>
+Старая цена: 39600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">22900.00</t>
+      <t xml:space="preserve">19800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.027.WH</t>
+      <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 85</t>
-[...7 lines deleted...]
-Бедра, см: 90</t>
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 39600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 84</t>
-[...3 lines deleted...]
-Талия, см: 65</t>
+Грудь, см: 87,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 60,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 39600 руб.</t>
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19800.00</t>
+      <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.001F.GR</t>
+      <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 87,5</t>
-[...7 lines deleted...]
-Бедра, см: 87</t>
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.002F.GR</t>
+      <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 89,5</t>
+Высота, см: 125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 72</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 88</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 48</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.005F.GR</t>
+      <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 125</t>
-[...11 lines deleted...]
-Бедра, см: 88</t>
+Высота, см: 145</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: стул не поставляется в комплекте с манекеном</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-А, см: 48</t>
-[...11 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+      <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 190</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 105</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 102</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: стул не поставляется в комплекте с манекеном</t>
-[...19 lines deleted...]
-Старая цена: 30850 руб.</t>
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19990.00</t>
+      <t xml:space="preserve">19709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 102</t>
+      <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 182</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 32857 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -2798,972 +2798,968 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19709.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
-[...39 lines deleted...]
-Старая цена: 32857 руб.</t>
+      <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: слоновая кость</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Вьетнам</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19709.00</t>
+      <t xml:space="preserve">15999.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
-[...15 lines deleted...]
-Старая цена: 29000 руб.</t>
+      <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 97</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15999.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 79</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+      <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 100</t>
-[...7 lines deleted...]
-Бедра, см: 97</t>
+Грудь, см: 98</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 77</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
-[...23 lines deleted...]
-Бедра, см: 96</t>
+      <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 162</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15360.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 162</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 61</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 89</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
-[...15 lines deleted...]
-Грудь, см: 87</t>
+      <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 164</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 86,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 61</t>
     </r>
     <r>
       <t xml:space="preserve">
-Бедра, см: 89</t>
+Бедра, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15360.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.098.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 164</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 81,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.099.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 172</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 94</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 68</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.102.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 109</t>
-[...11 lines deleted...]
-Бедра, см: 94</t>
+Высота, см: 166</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.103.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 166</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 85</t>
-[...3 lines deleted...]
-Талия, см: 64</t>
+Грудь, см: 89</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 61</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 92</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.104.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 166</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 109</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 91</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+А, см: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+В, см: 55</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+С, см: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
-[...23 lines deleted...]
-Материал: стеклопластик</t>
+      <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.027.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 160</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 83</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-А, см: 45</t>
-[...15 lines deleted...]
-Старая цена: 21348 руб.</t>
+Старая цена: 10446 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13800.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.027.00</t>
+      <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.014.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
@@ -3784,326 +3780,164 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.014.00</t>
+      <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.015.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 160</t>
-[...11 lines deleted...]
-Бедра, см: 86</t>
+Высота, см: 177</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 94</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 95</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10446 руб.</t>
+Старая цена: 14475 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6790.00</t>
+      <t xml:space="preserve">9409.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.015.00</t>
+      <t xml:space="preserve">Young 04 \ Манекен детский 6 лет (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.YNG.004.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 177</t>
-[...67 lines deleted...]
-      <t xml:space="preserve">
 Возраст: 6 лет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 127</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 64</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 59</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 68</t>
     </r>
     <r>
       <t xml:space="preserve">
 Парик: Y 004</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Трещина на голове (на фото). Парик в комплект не входит, крепление в икру.</t>
-    </r>
-[...91 lines deleted...]
-С, см: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 24639 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">12300.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -8019,51 +7853,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0ce_113f_11e2_99cf_0025902b3cc1_Vogue_T_3_002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c20_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_17_003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c28_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_18_004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c2_3804_11e0_b4b4_003048f27c5f_0007_GLD_003_005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047e_3a63_11e0_83b2_003048f27c5f_GLD_008_006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc86_40a5_11e0_86e2_003048f27c5f_0006_GLD_010_0027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171960fd_01d0_11e9_8add_0025902b3cc1_0007_GLD_011_008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437bc94_ff99_11e0_833e_003048f27c5f_0012_239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298b42e_b06e_11ee_a821_0050569cf81d_B_MNSP_015_BG_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c434_c50f_11e1_a8e8_0025902b3cc1_0811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c439_c50f_11e1_a8e8_0025902b3cc1_1112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76af26_5cbd_11e3_baa0_0025902b3cc1_Bingo_Type_34_M13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C757218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5188_4584_11e1_ac6e_003048f27c5f_11AA482A_8B8F_4777_8249_67883481411719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518a_4584_11e1_ac6e_003048f27c5f_1F33AAB7_4010_4C14_9138_3C657E56D50620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518c_4584_11e1_ac6e_003048f27c5f_51B4CB73_7F6F_487F_88C8_E77300405F1621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830582_113b_11e2_99cf_0025902b3cc1_0016_TANGO_06F02G_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcf93_c696_11e1_a8e8_0025902b3cc1_0011_TANGO_10F01G_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c7_c678_11e1_a8e8_0025902b3cc1_0004_TANGO_31M02G_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0b2_113f_11e2_99cf_0025902b3cc1_0000_TANGO_34M01G_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c229_31cf_11e5_a10e_0025902b3cc1_0012_Vita_Type_05F01G_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe826f7_31cf_11e5_a10e_0025902b3cc1_0010_Vita_Type_06F01G_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb08_31ce_11e5_a10e_0025902b3cc1_0003_Vita_Type_09F01M_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18e2b_31d0_11e5_a10e_0025902b3cc1_0000_Vita_Type_11F01G_b29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe976_c661_11e1_a8e8_0025902b3cc1_DC79F4D2_5912_40EB_BB31_9623248F381030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453b8_c678_11e1_a8e8_0025902b3cc1_37F14F61_C92B_4E4B_86AD_DB9E371F81B331.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ecfb_6c5d_11e2_8aad_0025902b3cc1_TORS_02732.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658796fa_1b75_11e3_baa0_0025902b3cc1_TORS_03233.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8276_11c9_11e1_9132_003048f27c5f_F3D52091_B312_42A6_9E17_2517CC65F1CC34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab827b_11c9_11e1_9132_003048f27c5f_671D91B3_308F_406B_875F_FEB862E2821D35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1bba_11cb_11e1_9132_003048f27c5f_DF36442A_4D8F_43DA_8B5A_43CC4E3DBB9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923725e_12bb_11e6_90be_0025902b3cc0_GREY_12F_03M_l37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210a5_9c94_11e9_80b7_0025902b3cc1_Faces_M_0438.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a0c_9c94_11e9_80b7_0025902b3cc1_Faces_F_0639.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91f5_ff99_11e0_833e_003048f27c5f_00440.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF0342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd966_139d_11e2_99cf_0025902b3cc1_52F6AB3D_307E_4CEE_AC31_9BAEB13003CC44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd96b_139d_11e2_99cf_0025902b3cc1_93C6B68C_A4BF_4FC0_91F3_D6C580A6D95745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1159e_d0b8_11e1_906e_0025902b3cc1_788BA4BB_9BDF_42F5_8EE0_CEB757EC9C1346.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115a3_d0b8_11e1_906e_0025902b3cc1_30A7909A_0EB5_474D_995A_0A4D0DDA2A7547.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b2_d0b8_11e1_906e_0025902b3cc1_33845C59_7D74_49A8_968A_D2D063FDF31A48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b7_d0b8_11e1_906e_0025902b3cc1_9BD87789_8051_41F0_851F_2EE3F369547449.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115bc_d0b8_11e1_906e_0025902b3cc1_C6238684_DE75_4659_9996_D4081C068E3D50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca191_1759_11e2_99cf_0025902b3cc1_C07AF192_0A10_4D34_AC72_9792C1F695D851.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE552.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda820df_81e0_11e4_a300_0025902b3cc1_B_YNG_004_00_155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692ef08_81e0_11e4_a300_0025902b3cc1_B_YNG_005_00_156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d815_6136_11e1_9332_0025902b3cc1_5CE93F42_7161_4509_AFAB_23ED148272BE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a22_0e72_11e0_99a4_003048f27c5f_9EBBB6AC_0850_4A93_B3A6_181BCC69E00358.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059227_2fa5_11e1_b40e_003048f27c5f_F69C0E9D_8123_4C2B_96D6_32E1E2E694EE59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059231_2fa5_11e1_b40e_003048f27c5f_82038FA8_0BF2_43F6_9884_C038A3F6471C60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5190_4584_11e1_ac6e_003048f27c5f_441FEAEC_6E5A_48F0_A019_A25D7DE4A3F561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5194_4584_11e1_ac6e_003048f27c5f_BFD1539B_186D_493D_B6A6_ADBA0F33362562.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b41_a510_11e3_baa0_0025902b3cc1_870D09F4_28C2_44F7_9C32_01BE70185BDD63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679d2d_1ce9_11ea_80b7_0025902b3cc1_12364.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5196_4584_11e1_ac6e_003048f27c5f_3B9BB348_4E1E_4CE3_825A_FA259F1F039165.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f519b_4584_11e1_ac6e_003048f27c5f_C63973A2_A6B7_417A_90B9_40EFDC32F7BF66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22041_a50f_11e3_baa0_0025902b3cc1_422CBCD71F4F67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f44_1ceb_11ea_80b7_0025902b3cc1_FUT_040_WM68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90aba_1cea_11ea_80b7_0025902b3cc1_FUT_023_WM69.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f51a3_4584_11e1_ac6e_003048f27c5f_80498F86_8412_43AE_8319_4143EDF5B95170.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2f0c_1ceb_11ea_80b7_0025902b3cc1_FUT_041_WM71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c7a_a510_11e3_baa0_0025902b3cc1_53BA7717_8C02_43E1_B3E2_CFC7863A06F172.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631686e_a50e_11e3_baa0_0025902b3cc1_C5599618_5220_401F_99EC_5D952CB8B41373.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c452_8d92_11e0_afc8_003048f27c5f_FD6CFCC7_9CD0_4B8D_9642_E35A546D257674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c459_8d92_11e0_afc8_003048f27c5f_908EC888_AA1B_4E75_B389_9686BECD446475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f8ce_f601_11e3_a2c8_0025902b3cc1_F12356D8_674A_419A_BF96_4EE6FF1AA2F176.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567537_2fb4_11e1_b40e_003048f27c5f_F1EF91F4_37A1_4A72_B4AA_CC3497CE792177.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567541_2fb4_11e1_b40e_003048f27c5f_FE329B61_7EF0_48EA_8673_DAC71DC3B62678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567546_2fb4_11e1_b40e_003048f27c5f_A106E248_5F19_413A_8577_75501383ABDC79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717349_2fb7_11e1_b40e_003048f27c5f_CCC918DC_1197_4422_B8CD_5A7B94668F9B80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717353_2fb7_11e1_b40e_003048f27c5f_E196BED0_AEAF_4144_AD5B_54118826112981.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717358_2fb7_11e1_b40e_003048f27c5f_4F6CD3B8_C415_4A05_BAFA_C75108CE86EB82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c17d_6c54_11e2_8aad_0025902b3cc1_1675AC64_3BAA_4A2C_80FE_2E1C516B4D9783.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc057b_d0a0_11e1_906e_0025902b3cc1_6069AAD2_7A05_4E34_AD9A_74BC4A1ADFE184.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0580_d0a0_11e1_906e_0025902b3cc1_7DB32618_42DB_4209_BF62_4CE73839714285.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e247a_2d32_11e1_b40e_003048f27c5f_35E00F08_902D_467A_935E_12D6F2DDB5D786.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2486_2d32_11e1_b40e_003048f27c5f_41B1C73B_CB74_46B9_929A_52C24506956887.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f01c_d0b4_11e1_906e_0025902b3cc1_7D8CBE45_5006_4828_BB3C_E6B79A27460588.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f026_d0b4_11e1_906e_0025902b3cc1_BA0626DC_045A_4990_87B3_18767932218989.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e60a_3703_11e3_baa0_0025902b3cc1_DC986ACD_76C6_4551_AC80_0472CEF4C88B90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a272_3703_11e3_baa0_0025902b3cc1_0229BB1A_B9F6_45DF_B02A_644CDA2C4FA091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb7c2_3702_11e3_baa0_0025902b3cc1_5B63E19C_779C_4A59_B423_41307326953B92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc05a3_d0a0_11e1_906e_0025902b3cc1_9AC2D51B_23FB_460C_895A_FCAB9C9071B493.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434effe_d0b4_11e1_906e_0025902b3cc1_3F3FB454_FE04_4772_92E7_0B7816D20EE994.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf828fd_0427_11e0_99a4_003048f27c5f_55DD6C40_3327_490E_AFBF_348CA14F6E2395.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d294fc_081b_11e0_99a4_003048f27c5f_0FC2E811_6524_4055_81BC_F012EAD346DF96.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a198_fdef_11df_b16f_003048d0c7fe_2B7289CE_39AA_4F8C_ABFD_2C81C0304E2897.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2bbd_bf0f_11e0_a476_003048f27c5f_chemin298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed44_0cc5_11e0_99a4_003048f27c5f_DD8EA8C1_079A_496D_BC5E_438CD4BB1C0199.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8be5_eb10_11e0_a476_003048f27c5e_552C7DB0_C235_456E_BFA5_A8B36AE3F1F1100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7e16_465f_11e1_ac6e_003048f27c5f_B_NPL_025_WH_2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc3_2412_11e2_99cf_0025902b3cc1_5DB6844F_8800_43EC_A0BF_1427C389EC58102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c187_6c54_11e2_8aad_0025902b3cc1_1D6DF182_5125_4A6D_B28E_8283B87F197D103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc8_2412_11e2_99cf_0025902b3cc1_5B1B89A8_909D_4EE3_B950_4A2EC68989EB104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c191_6c54_11e2_8aad_0025902b3cc1_8E08D1F4_D570_4B69_B413_E9270DD2C027105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B0106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF7107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A7110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E2111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC2113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE2114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC89115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA33116.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0ce_113f_11e2_99cf_0025902b3cc1_Vogue_T_3_002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c20_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_17_003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c998c28_c4e6_11e1_a8e8_0025902b3cc1_Vogue_T_18_004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c2_3804_11e0_b4b4_003048f27c5f_0007_GLD_003_005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047e_3a63_11e0_83b2_003048f27c5f_GLD_008_006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc86_40a5_11e0_86e2_003048f27c5f_0006_GLD_010_0027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171960fd_01d0_11e9_8add_0025902b3cc1_0007_GLD_011_008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437bc94_ff99_11e0_833e_003048f27c5f_0012_239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c434_c50f_11e1_a8e8_0025902b3cc1_0810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80c439_c50f_11e1_a8e8_0025902b3cc1_1111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76af26_5cbd_11e3_baa0_0025902b3cc1_Bingo_Type_34_M12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893d71b_2b33_11e3_baa0_0025902b3cc1_C3836C5A_7F94_4747_B3B3_864303586AAE13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8676_2b33_11e3_baa0_0025902b3cc1_0F866F19_5B0F_445D_AAFE_77D3FA7E671F14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5330_47d2_11e4_9ca4_0025902b3cc1_SOLO-TYPE-31M_06M15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a0f2_a511_11e3_baa0_0025902b3cc1_8FCA5ECC_394E_412F_8DB1_0B76A87C1B9F16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71194e75_08fa_11e4_9ca4_0025902b3cc1_2364AE26_D442_48E4_B246_40018A8C757217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5188_4584_11e1_ac6e_003048f27c5f_11AA482A_8B8F_4777_8249_67883481411718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518a_4584_11e1_ac6e_003048f27c5f_1F33AAB7_4010_4C14_9138_3C657E56D50619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f518c_4584_11e1_ac6e_003048f27c5f_51B4CB73_7F6F_487F_88C8_E77300405F1620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830582_113b_11e2_99cf_0025902b3cc1_0016_TANGO_06F02G_b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcf93_c696_11e1_a8e8_0025902b3cc1_0011_TANGO_10F01G_b22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453c7_c678_11e1_a8e8_0025902b3cc1_0004_TANGO_31M02G_b23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5f0b2_113f_11e2_99cf_0025902b3cc1_0000_TANGO_34M01G_b24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c229_31cf_11e5_a10e_0025902b3cc1_0012_Vita_Type_05F01G_b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe826f7_31cf_11e5_a10e_0025902b3cc1_0010_Vita_Type_06F01G_b26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fb08_31ce_11e5_a10e_0025902b3cc1_0003_Vita_Type_09F01M_b27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda18e2b_31d0_11e5_a10e_0025902b3cc1_0000_Vita_Type_11F01G_b28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe976_c661_11e1_a8e8_0025902b3cc1_DC79F4D2_5912_40EB_BB31_9623248F381029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be453b8_c678_11e1_a8e8_0025902b3cc1_37F14F61_C92B_4E4B_86AD_DB9E371F81B330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07ecfb_6c5d_11e2_8aad_0025902b3cc1_TORS_02731.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658796fa_1b75_11e3_baa0_0025902b3cc1_TORS_03232.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab8276_11c9_11e1_9132_003048f27c5f_F3D52091_B312_42A6_9E17_2517CC65F1CC33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab827b_11c9_11e1_9132_003048f27c5f_671D91B3_308F_406B_875F_FEB862E2821D34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e1bba_11cb_11e1_9132_003048f27c5f_DF36442A_4D8F_43DA_8B5A_43CC4E3DBB9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923725e_12bb_11e6_90be_0025902b3cc0_GREY_12F_03M_l36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a210a5_9c94_11e9_80b7_0025902b3cc1_Faces_M_0437.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e01a0c_9c94_11e9_80b7_0025902b3cc1_Faces_F_0638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d91f5_ff99_11e0_833e_003048f27c5f_00439.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF0341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd966_139d_11e2_99cf_0025902b3cc1_52F6AB3D_307E_4CEE_AC31_9BAEB13003CC43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd96b_139d_11e2_99cf_0025902b3cc1_93C6B68C_A4BF_4FC0_91F3_D6C580A6D95744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1159e_d0b8_11e1_906e_0025902b3cc1_788BA4BB_9BDF_42F5_8EE0_CEB757EC9C1345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115a3_d0b8_11e1_906e_0025902b3cc1_30A7909A_0EB5_474D_995A_0A4D0DDA2A7546.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b2_d0b8_11e1_906e_0025902b3cc1_33845C59_7D74_49A8_968A_D2D063FDF31A47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115b7_d0b8_11e1_906e_0025902b3cc1_9BD87789_8051_41F0_851F_2EE3F369547448.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a115bc_d0b8_11e1_906e_0025902b3cc1_C6238684_DE75_4659_9996_D4081C068E3D49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cca191_1759_11e2_99cf_0025902b3cc1_C07AF192_0A10_4D34_AC72_9792C1F695D850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e760_917b_11e0_afc8_003048f27c5f_75E9F2E3_8185_4F89_A282_0F43113CEEBD53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda820df_81e0_11e4_a300_0025902b3cc1_B_YNG_004_00_154.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d815_6136_11e1_9332_0025902b3cc1_5CE93F42_7161_4509_AFAB_23ED148272BE55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a11a22_0e72_11e0_99a4_003048f27c5f_9EBBB6AC_0850_4A93_B3A6_181BCC69E00356.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059227_2fa5_11e1_b40e_003048f27c5f_F69C0E9D_8123_4C2B_96D6_32E1E2E694EE57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6059231_2fa5_11e1_b40e_003048f27c5f_82038FA8_0BF2_43F6_9884_C038A3F6471C58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5190_4584_11e1_ac6e_003048f27c5f_441FEAEC_6E5A_48F0_A019_A25D7DE4A3F559.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5194_4584_11e1_ac6e_003048f27c5f_BFD1539B_186D_493D_B6A6_ADBA0F33362560.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5b41_a510_11e3_baa0_0025902b3cc1_870D09F4_28C2_44F7_9C32_01BE70185BDD61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e679d2d_1ce9_11ea_80b7_0025902b3cc1_12362.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f5196_4584_11e1_ac6e_003048f27c5f_3B9BB348_4E1E_4CE3_825A_FA259F1F039163.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f519b_4584_11e1_ac6e_003048f27c5f_C63973A2_A6B7_417A_90B9_40EFDC32F7BF64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd22041_a50f_11e3_baa0_0025902b3cc1_422CBCD71F4F65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83350f44_1ceb_11ea_80b7_0025902b3cc1_FUT_040_WM66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90aba_1cea_11ea_80b7_0025902b3cc1_FUT_023_WM67.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f51a3_4584_11e1_ac6e_003048f27c5f_80498F86_8412_43AE_8319_4143EDF5B95168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae2f0c_1ceb_11ea_80b7_0025902b3cc1_FUT_041_WM69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4779c7a_a510_11e3_baa0_0025902b3cc1_53BA7717_8C02_43E1_B3E2_CFC7863A06F170.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631686e_a50e_11e3_baa0_0025902b3cc1_C5599618_5220_401F_99EC_5D952CB8B41371.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c452_8d92_11e0_afc8_003048f27c5f_FD6CFCC7_9CD0_4B8D_9642_E35A546D257672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c459_8d92_11e0_afc8_003048f27c5f_908EC888_AA1B_4E75_B389_9686BECD446473.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f8ce_f601_11e3_a2c8_0025902b3cc1_F12356D8_674A_419A_BF96_4EE6FF1AA2F174.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567537_2fb4_11e1_b40e_003048f27c5f_F1EF91F4_37A1_4A72_B4AA_CC3497CE792175.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567541_2fb4_11e1_b40e_003048f27c5f_FE329B61_7EF0_48EA_8673_DAC71DC3B62676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42567546_2fb4_11e1_b40e_003048f27c5f_A106E248_5F19_413A_8577_75501383ABDC77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717349_2fb7_11e1_b40e_003048f27c5f_CCC918DC_1197_4422_B8CD_5A7B94668F9B78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717353_2fb7_11e1_b40e_003048f27c5f_E196BED0_AEAF_4144_AD5B_54118826112979.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c717358_2fb7_11e1_b40e_003048f27c5f_4F6CD3B8_C415_4A05_BAFA_C75108CE86EB80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c17d_6c54_11e2_8aad_0025902b3cc1_1675AC64_3BAA_4A2C_80FE_2E1C516B4D9781.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc057b_d0a0_11e1_906e_0025902b3cc1_6069AAD2_7A05_4E34_AD9A_74BC4A1ADFE182.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc0580_d0a0_11e1_906e_0025902b3cc1_7DB32618_42DB_4209_BF62_4CE73839714283.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e247a_2d32_11e1_b40e_003048f27c5f_35E00F08_902D_467A_935E_12D6F2DDB5D784.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2486_2d32_11e1_b40e_003048f27c5f_41B1C73B_CB74_46B9_929A_52C24506956885.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f01c_d0b4_11e1_906e_0025902b3cc1_7D8CBE45_5006_4828_BB3C_E6B79A27460586.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f026_d0b4_11e1_906e_0025902b3cc1_BA0626DC_045A_4990_87B3_18767932218987.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e60a_3703_11e3_baa0_0025902b3cc1_DC986ACD_76C6_4551_AC80_0472CEF4C88B88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6a272_3703_11e3_baa0_0025902b3cc1_0229BB1A_B9F6_45DF_B02A_644CDA2C4FA089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cb7c2_3702_11e3_baa0_0025902b3cc1_5B63E19C_779C_4A59_B423_41307326953B90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc05a3_d0a0_11e1_906e_0025902b3cc1_9AC2D51B_23FB_460C_895A_FCAB9C9071B491.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434effe_d0b4_11e1_906e_0025902b3cc1_3F3FB454_FE04_4772_92E7_0B7816D20EE992.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf828fd_0427_11e0_99a4_003048f27c5f_55DD6C40_3327_490E_AFBF_348CA14F6E2393.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d294fc_081b_11e0_99a4_003048f27c5f_0FC2E811_6524_4055_81BC_F012EAD346DF94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a198_fdef_11df_b16f_003048d0c7fe_2B7289CE_39AA_4F8C_ABFD_2C81C0304E2895.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c2bbd_bf0f_11e0_a476_003048f27c5f_chemin296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed44_0cc5_11e0_99a4_003048f27c5f_DD8EA8C1_079A_496D_BC5E_438CD4BB1C0197.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8be5_eb10_11e0_a476_003048f27c5e_552C7DB0_C235_456E_BFA5_A8B36AE3F1F198.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7e16_465f_11e1_ac6e_003048f27c5f_B_NPL_025_WH_299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc3_2412_11e2_99cf_0025902b3cc1_5DB6844F_8800_43EC_A0BF_1427C389EC58100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c187_6c54_11e2_8aad_0025902b3cc1_1D6DF182_5125_4A6D_B28E_8283B87F197D101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec72cc8_2412_11e2_99cf_0025902b3cc1_5B1B89A8_909D_4EE3_B950_4A2EC68989EB102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c191_6c54_11e2_8aad_0025902b3cc1_8E08D1F4_D570_4B69_B413_E9270DD2C027103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B0104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF7105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A7108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E2109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC2111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE2112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC89113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA33114.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8301,51 +8135,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -8361,201 +8195,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="781050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="952500"/>
+    <xdr:ext cx="228600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:ext cx="390525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8571,111 +8405,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="285750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="285750" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8871,111 +8705,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="314325" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8991,141 +8825,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="314325" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="314325" cy="952500"/>
+    <xdr:ext cx="228600" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="228600" cy="952500"/>
+    <xdr:ext cx="419100" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="419100" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -9201,531 +9035,531 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="266700" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="600075" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="600075" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="304800" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="266700" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="266700" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="323850" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="323850" cy="952500"/>
+    <xdr:ext cx="781050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="781050" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="914400"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -9741,351 +9575,351 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="304800" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="857250" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="304800" cy="952500"/>
+    <xdr:ext cx="361950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="476250"/>
+    <xdr:ext cx="400050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="62" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="400050" cy="952500"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="63" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="295275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="68" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -10131,441 +9965,441 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="361950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="361950" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="73" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="495300" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="75" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="495300" cy="952500"/>
+    <xdr:ext cx="523875" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="77" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="590550" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="78" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="523875" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="79" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="80" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="838200" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="82" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="838200" cy="952500"/>
+    <xdr:ext cx="590550" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="561975" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -10581,501 +10415,501 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="561975" cy="952500"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="590550" cy="952500"/>
+    <xdr:ext cx="638175" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="87" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="676275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="88" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="638175" cy="952500"/>
+    <xdr:ext cx="733425" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="89" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="676275" cy="952500"/>
+    <xdr:ext cx="733425" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="91" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="733425" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="390525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="93" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="390525" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="95" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="96" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="466725" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="97" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="476250" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="98" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="466725" cy="952500"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="99" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="476250" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="100" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="381000" cy="952500"/>
+    <xdr:ext cx="581025" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="101" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11091,291 +10925,291 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="581025" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="103" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="104" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="105" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="106" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="504825" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="107" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="108" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="666750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="666750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -11431,110 +11265,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11801,54 +11575,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z64"/>
+  <dimension ref="A1:Z63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B64" sqref="B64"/>
+      <selection activeCell="B63" sqref="B63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -12547,783 +12321,775 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12510.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M-14 \ Манекен мужской (с макияжем) 2 сорт</t>
-[...23 lines deleted...]
-Бедра, см: 92</t>
+            <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 08.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 91</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...7 lines deleted...]
-Старая цена: 22835 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11418.00</t>
+            <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LU-08F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: Pose 08.WH</t>
+            <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Pose 11.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 86</t>
-[...11 lines deleted...]
-Бедра, см: 91</t>
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-В, см: 76</t>
-[...3 lines deleted...]
-С, см: 86</t>
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">LU-11F-01M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+            <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: BNG.035.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Подставка: стекло, круг, d-42 см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-В, см: 85</t>
-[...11 lines deleted...]
-Старая цена: 27000 руб.</t>
+Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22950.00</t>
+            <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Bingo Type 34M-03M \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 89</t>
+            <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.003.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65,3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подставка: стекло, круг, d-42 см</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 30850 руб.</t>
+Старая цена: 34441 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19990.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 03F-06M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: SOL.003.BL</t>
+            <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.005.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 183</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 137</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 82</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34441 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 05F-06M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: SOL.005.BL</t>
+            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.SOL.031.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 137</t>
-[...11 lines deleted...]
-Бедра, см: 82</t>
+Высота, см: 189</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 103,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-А, см: 55</t>
-[...15 lines deleted...]
-Старая цена: 34441 руб.</t>
+Примечание: сломана верхняя часть бедра (см. фото)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22390.00</t>
+            <t xml:space="preserve">11300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 31M-06M \ Манекен мужской (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.037.SK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 189</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 103,5</t>
-[...7 lines deleted...]
-Бедра, см: 99</t>
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 76</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: сломана верхняя часть бедра (см. фото)</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11300.00</t>
+            <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 34M-07M \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: SOL.037.SK</t>
+            <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SOL.011.SK</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: слоновая кость</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 189</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 100</t>
-[...7 lines deleted...]
-Бедра, см: 96,5</t>
+Грудь, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
-          </r>
-[...2 lines deleted...]
-Примечание: Данная модель манекена имеет отличия в разных партиях. В настоящее время модель как на фото, со скульптурной головой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 37091 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Solo Type 36M-07M \ Манекен мужской</t>
-[...11 lines deleted...]
-Высота, см: 189</t>
+            <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.010.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 78</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 93,5</t>
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 37091 руб.</t>
+Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22390.00</t>
+            <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-32M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.010.WG</t>
+            <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.011.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 185</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 97</t>
-[...3 lines deleted...]
-Талия, см: 78</t>
+Грудь, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -13333,505 +13099,509 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-33M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: FUT.011.WG</t>
+            <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.012.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 185</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 92</t>
-[...3 lines deleted...]
-Бедра, см: 90</t>
+Грудь, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 81</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 101</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 39077 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FR-34M-01G \ Манекен мужской</t>
-[...23 lines deleted...]
-Бедра, см: 101</t>
+            <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.06F.02.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 39077 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34839 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19710.00</t>
+            <t xml:space="preserve">26300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 06F-02G \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.10F.01.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 84</t>
           </r>
           <r>
             <t xml:space="preserve">
-Талия, см: 63</t>
-[...3 lines deleted...]
-Бедра, см: 88</t>
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34839 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26300.00</t>
+            <t xml:space="preserve">26290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 10F-01G \ Манекен женский</t>
-[...23 lines deleted...]
-Бедра, см: 87</t>
+            <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.31M.02.BG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 34839 руб.</t>
+Старая цена: 35898 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26290.00</t>
+            <t xml:space="preserve">27100.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 31M-02G \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TANGO.34M.01.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 185</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 94</t>
-[...7 lines deleted...]
-Бедра, см: 93</t>
+Грудь, см: 93</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 73</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 35898 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27100.00</t>
+            <t xml:space="preserve">19900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TANGO 34M-01G \ Манекен мужской</t>
-[...3 lines deleted...]
-Артикул: TANGO.34M.01.WG</t>
+            <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.005.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,7</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 35898 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19900.00</t>
+            <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 05F-01G \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: Vita.005.WG</t>
+            <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.006.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 183</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 83,7</t>
-[...3 lines deleted...]
-Талия, см: 64,5</t>
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -13839,63 +13609,63 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 06F-01G \ Манекен женский</t>
-[...11 lines deleted...]
-Высота, см: 183</t>
+            <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.009.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 183,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
           </r>
@@ -13913,857 +13683,861 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 09F-01M \ Манекен женский</t>
-[...15 lines deleted...]
-Грудь, см: 83,5</t>
+            <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: Vita.011.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 141,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 86,5</t>
+Бедра, см: 89,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 34171 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Vita Type 11F-01G \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 89,5</t>
+            <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...19 lines deleted...]
-Старая цена: 34171 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32640 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22190.00</t>
+            <t xml:space="preserve">22900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RETRO 01F-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: RETRO.01F.01M.WH</t>
+            <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RETRO.13F.01M.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 135</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 93</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 42</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 32640 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RETRO 13F-01M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: RETRO.13F.01M.WH</t>
+            <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.027.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 135</t>
-[...11 lines deleted...]
-Бедра, см: 93</t>
+Высота, см: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...19 lines deleted...]
-Старая цена: 32640 руб.</t>
+Старая цена: 39600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">22900.00</t>
+            <t xml:space="preserve">19800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS CA 04-01M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: TORS.027.WH</t>
+            <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.032.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 85</t>
-[...7 lines deleted...]
-Бедра, см: 90</t>
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 39600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS CA 07-01M \ Манекен женский</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.001F.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 84</t>
-[...3 lines deleted...]
-Талия, см: 65</t>
+Грудь, см: 87,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 39600 руб.</t>
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19800.00</t>
+            <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 01F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.001F.GR</t>
+            <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.002F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 87,5</t>
-[...7 lines deleted...]
-Бедра, см: 87</t>
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 02F-03M \ Манекен женский</t>
-[...3 lines deleted...]
-Артикул: GREY.002F.GR</t>
+            <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.005F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 180</t>
-[...11 lines deleted...]
-Бедра, см: 89,5</t>
+Высота, см: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 88</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 05F-03M \ Манекен женский, сидячий</t>
-[...3 lines deleted...]
-Артикул: GREY.005F.GR</t>
+            <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GREY.012F.GR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 125</t>
-[...11 lines deleted...]
-Бедра, см: 88</t>
+Высота, см: 145</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: стул не поставляется в комплекте с манекеном</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-А, см: 48</t>
-[...11 lines deleted...]
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 30850 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GREY 12F-03M \ Манекен женский, сидячий</t>
-[...23 lines deleted...]
-Бедра, см: 100</t>
+            <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.004.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 190</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 105</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: стул не поставляется в комплекте с манекеном</t>
-[...19 lines deleted...]
-Старая цена: 30850 руб.</t>
+Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром/белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 32857 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19990.00</t>
+            <t xml:space="preserve">19709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Faces M-04 \ Манекен мужской (со съемным лицом)</t>
-[...19 lines deleted...]
-Бедра, см: 102</t>
+            <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FCS.006.CHWH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 182</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подставка (входит в стоимость): квадратная, металлическая 40*40 см. Крепление: в икру и в стопу.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 32857 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -14775,809 +14549,805 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Faces F-06 \ Манекен женский (со съемным лицом)</t>
-[...39 lines deleted...]
-Старая цена: 32857 руб.</t>
+            <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TMC.004.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: слоновая кость</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 29000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19709.00</t>
+            <t xml:space="preserve">15999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Top Model Cut 200-00 / \ Манекен мужской безголовый</t>
-[...15 lines deleted...]
-Старая цена: 29000 руб.</t>
+            <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15999.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 02-01M \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 79</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.096.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 100</t>
-[...7 lines deleted...]
-Бедра, см: 97</t>
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
-[...23 lines deleted...]
-Бедра, см: 96</t>
+            <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15360.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 30-01M \ Манекен женский скульптурный (без головы)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.097.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 162</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 61</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 89</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 21348 руб.</t>
+Старая цена: 23646 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 30-01G \ Манекен женский (без головы)</t>
-[...15 lines deleted...]
-Грудь, см: 87</t>
+            <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.098.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 164</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 86,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 61</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 89</t>
+Бедра, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 23646 руб.</t>
+Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15360.00</t>
+            <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 31-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.098.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.099.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 164</t>
-[...11 lines deleted...]
-Бедра, см: 87</t>
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 81,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 32-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.099.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.102.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 172</t>
-[...11 lines deleted...]
-Бедра, см: 90</t>
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 94</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 33-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.102.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.103.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 109</t>
-[...11 lines deleted...]
-Бедра, см: 94</t>
+Высота, см: 166</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...14 lines deleted...]
-Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 34-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.103.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.104.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 166</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 85</t>
-[...3 lines deleted...]
-Талия, см: 64</t>
+Грудь, см: 89</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 61</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 92</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -15587,213 +15357,213 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 35-01M \ Манекен женский (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.104.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.106.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 166</t>
-[...11 lines deleted...]
-Бедра, см: 92</t>
+Высота, см: 109</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 91</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 21348 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 39-01M \ Манекен женский (без головы)</t>
-[...23 lines deleted...]
-Материал: стеклопластик</t>
+            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.027.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-А, см: 45</t>
-[...15 lines deleted...]
-Старая цена: 21348 руб.</t>
+Старая цена: 10446 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13800.00</t>
+            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.027.00</t>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -15817,1951 +15587,1903 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.014.00</t>
+            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.015.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 160</t>
-[...11 lines deleted...]
-Бедра, см: 86</t>
+Высота, см: 177</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 94</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10446 руб.</t>
+Старая цена: 14475 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6790.00</t>
+            <t xml:space="preserve">9409.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HLM-1 \ Манекен мужской, без головы</t>
-[...3 lines deleted...]
-Артикул: NPL.015.00</t>
+            <t xml:space="preserve">Young 04 \ Манекен детский 6 лет (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.YNG.004.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 177</t>
-[...23 lines deleted...]
-Старая цена: 14475 руб.</t>
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 127</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 59</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: Y 004</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Трещина на голове (на фото). Парик в комплект не входит, крепление в икру.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 24639 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9409.00</t>
+            <t xml:space="preserve">12300.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Young 04 \ Манекен детский 6 лет (2 сорт)</t>
-[...3 lines deleted...]
-Артикул: B.YNG.004.00</t>
+            <t xml:space="preserve">Young 07 \ Манекен детский 8 лет (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.YNG.007.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
-[...19 lines deleted...]
-Парик: Y 004</t>
+Возраст: 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 141</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 72</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 74</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Парик: Y 007</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Трещина на голове (на фото). Парик в комплект не входит, крепление в икру.</t>
+Примечание: Царапины на теле и над бровью (на фото). Парик в комплект не входит, крепление в икру.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 24639 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12300.00</t>
+            <t xml:space="preserve">7390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Young 05 \ Манекен детский 6 лет (2 сорт)</t>
-[...31 lines deleted...]
-Парик: Y 005</t>
+            <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KID.002.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...19 lines deleted...]
-Старая цена: 24639 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 11880 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12300.00</t>
+            <t xml:space="preserve">9499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Young 07 \ Манекен детский 8 лет (2 сорт)</t>
-[...31 lines deleted...]
-Парик: Y 007</t>
+            <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.014.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Царапины на теле и над бровью (на фото). Парик в комплект не входит, крепление в икру.</t>
-[...3 lines deleted...]
-Старая цена: 24639 руб.</t>
+Старая цена: 18600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7390.00</t>
+            <t xml:space="preserve">15799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kids 02 \ Mанекен детский (девочка)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PEP.016.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 4 года</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 96</t>
-[...3 lines deleted...]
-Грудь, см: 61</t>
+Высота, см: 111</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 58</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 52</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 66</t>
+Бедра, см: 63</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Старая цена: 11880 руб.</t>
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 18600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9499.00</t>
+            <t xml:space="preserve">15799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Peppy Abstract 01-01G \ Манекен детский 4 года</t>
-[...3 lines deleted...]
-Артикул: PEP.014.WG</t>
+            <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.014.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 69</t>
+Возраст: 6-12 месяцев</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 72</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 18600 руб.</t>
+Старая цена: 27553 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15799.00</t>
+            <t xml:space="preserve">13900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Peppy Abstract 03-01G \ Манекен детский 4 года</t>
-[...3 lines deleted...]
-Артикул: PEP.016.WG</t>
+            <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.016.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 4 года</t>
-[...15 lines deleted...]
-Бедра, см: 63</t>
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 82</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 52</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 18600 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15799.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-01C-01G \ Манекен детский (6-12 месяцев)</t>
-[...3 lines deleted...]
-Артикул: FUT.014.WG</t>
+            <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.039.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6-12 месяцев</t>
-[...3 lines deleted...]
-Высота, см: 72</t>
+Возраст: 3 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 113</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 51</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 27553 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13900.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-03C-01G \ Манекен детский, 3 года</t>
-[...27 lines deleted...]
-Бедра, см: 52</t>
+            <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+Старая цена: 21600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">16290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-19C-01G \ Манекен детский, 3 года</t>
-[...3 lines deleted...]
-Артикул: FUT.039.WG</t>
+            <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.017.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 3 года</t>
-[...15 lines deleted...]
-Бедра, см: 51</t>
+Возраст: 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 108</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 58</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
-          </r>
-[...2 lines deleted...]
-Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-04C-01M \ Манекен детский, 4 года</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+            <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.019.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 4 года</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 108</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 62</t>
-[...7 lines deleted...]
-Бедра, см: 67</t>
+Грудь, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 21600 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16290.00</t>
+            <t xml:space="preserve">17290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-04C-01G \ Манекен детский, 4 года</t>
-[...3 lines deleted...]
-Артикул: FUT.017.WG</t>
+            <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.037.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 4 года</t>
-[...7 lines deleted...]
-Грудь, см: 62</t>
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 67</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 58</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 67</t>
+Бедра, см: 70,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+Старая цена: 31257 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">18800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-06C-01G \ Манекен детский, 4 года</t>
-[...27 lines deleted...]
-Бедра, см: 61</t>
+            <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.040.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 122</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 61</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 53,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 65,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Крепление в икру</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 31527 руб.</t>
+Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17290.00</t>
+            <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-17C-01G \ Манекен детский, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WM</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 129</t>
-[...11 lines deleted...]
-Бедра, см: 70,5</t>
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...7 lines deleted...]
-Старая цена: 31257 руб.</t>
+А, см: 31</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18800.00</t>
+            <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-20C-01M \ Манекен детский, 6 лет</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+            <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.023.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 122</t>
-[...11 lines deleted...]
-Бедра, см: 65,5</t>
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 57</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крепление в икру</t>
-[...7 lines deleted...]
-Старая цена: 22109 руб.</t>
+Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17709.00</t>
+            <t xml:space="preserve">18809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-10C-01M\ Манекен детский, сидячий, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.023.WM</t>
+            <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WM</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 87</t>
-[...11 lines deleted...]
-Бедра, см: 66</t>
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
-          </r>
-[...10 lines deleted...]
-С, см: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 22109 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">17709.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-10C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...3 lines deleted...]
-Артикул: FUT.023.WG</t>
+            <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.041.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Возраст: 6 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 87</t>
-[...11 lines deleted...]
-Бедра, см: 66</t>
+Высота, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 54,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 49</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: стеклопластик</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18809.00</t>
+            <t xml:space="preserve">18800.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-21C-01M \ Манекен детский, сидячий, 6 лет</t>
-[...27 lines deleted...]
-Бедра, см: 63</t>
+            <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FUT.036.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 7 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 129</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 65</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 55</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Крепление в икру</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Подставка: на фото куб Rotart M RO C444 IN  (не поставляется в комплекте с манекеном)</t>
-[...3 lines deleted...]
-Старая цена: 22109 руб.</t>
+Старая цена: 31527 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17709.00</t>
+            <t xml:space="preserve">18809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-21C-01G \ Манекен детский, сидячий, 6 лет</t>
-[...43 lines deleted...]
-Старая цена: 31527 руб.</t>
+            <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.017.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18800.00</t>
+            <t xml:space="preserve">4490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FRJ-16C-01G \ Манекен детский, 7 лет</t>
-[...43 lines deleted...]
-Старая цена: 31527 руб.</t>
+            <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.018.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ возможны цвета: молочный, черный, красный, оранжевый, желтый, бежевый, зеленый, синий, фуксия, серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 7540 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18809.00</t>
+            <t xml:space="preserve">4490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO ANDRE \  Манекен детский</t>
-[...27 lines deleted...]
-Старая цена: 7540 руб.</t>
+            <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NSSM-TF.002.IS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4490.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO MATILDE \ Манекен детский</t>
-[...3 lines deleted...]
-Артикул: MRO.018.WH</t>
+            <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.005.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 100</t>
-[...15 lines deleted...]
-Старая цена: 7540 руб.</t>
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4490.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+            <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 44</t>
-[...3 lines deleted...]
-Старая цена: 9800 руб.</t>
+Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-01M \  Торс женский, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.006.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -17771,181 +17493,181 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-01G \  Торс женский, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.007.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 03-02G \ Торс женский, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.WG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.008.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -17953,59 +17675,59 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.016.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18015,241 +17737,241 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.086.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 14600 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.087.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 14600 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8809.00</t>
+            <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-06-04M \ Торс женский BASIC, укороченный</t>
-[...11 lines deleted...]
-Размер: 44</t>
+            <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: телесный</t>
+            <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.074.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18259,59 +17981,59 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-01G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18319,59 +18041,59 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: черный глянец</t>
+            <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.093.WGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18381,59 +18103,59 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-13-01M \ Торс мужской BASIC, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.004.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18441,55 +18163,55 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-13-01G \ Торс мужской BASIC, укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.093.WGL</t>
+            <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.006.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -18503,59 +18225,59 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.003.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -18563,1413 +18285,1413 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-16-01G \ Торс мужской Basic, укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.006.WH</t>
+            <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.WGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 48</t>
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 9800 руб.</t>
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">С-16-02G \ Торс мужской Basic, укороченный</t>
-[...3 lines deleted...]
-Артикул: CLS.003.BL</t>
+            <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.090.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 48</t>
+Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 9800 руб.</t>
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4909.00</t>
+            <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
-[...23 lines deleted...]
-Старая цена: 10629 руб.</t>
+            <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.011.SL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 9903 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6909.00</t>
+            <t xml:space="preserve">5942.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
-[...23 lines deleted...]
-Старая цена: 10629 руб.</t>
+            <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.006.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10590 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6909.00</t>
+            <t xml:space="preserve">6390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9470 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: серебряный</t>
+            <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ENR.026.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-коричневый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 77</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 9903 руб.</t>
+Старая цена: 10590 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5942.00</t>
+            <t xml:space="preserve">6390.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9475 \ Манекен мужской</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+            <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CHM.002.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 96</t>
-[...14 lines deleted...]
-            <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10590 руб.</t>
+Старая цена: 4600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6390.00</t>
+            <t xml:space="preserve">2990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C54" s="4"/>
       <c r="D54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BU 9471 \ Манекен мужской</t>
-[...27 lines deleted...]
-Бедра, см: 97</t>
+            <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRF.021.BR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: коричневый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10590 руб.</t>
+Старая цена: 6248 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6390.00</t>
+            <t xml:space="preserve">4664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="4"/>
       <c r="B55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
-[...11 lines deleted...]
-Размер: 48</t>
+            <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.024.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 42</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Старая цена: 4600 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 5480 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2990.00</t>
+            <t xml:space="preserve">4109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C55" s="4"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Performance 21 \ Манекен женский (беременный)</t>
-[...7 lines deleted...]
-Цвет: коричневый</t>
+            <t xml:space="preserve">MT-A \ Торс мужской Nova Plastic (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.NPL.025.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Старая цена: 6248 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: С одной левой рукой, правой руки в комплекте нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 6877 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4664.00</t>
+            <t xml:space="preserve">1000.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="4"/>
       <c r="B56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FT-1 \ Торс женский Nova Plastic</t>
-[...23 lines deleted...]
-Старая цена: 5480 руб.</t>
+            <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.009.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12452 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4109.00</t>
+            <t xml:space="preserve">6226.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C56" s="4"/>
       <c r="D56" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MT-A \ Торс мужской Nova Plastic (2 сорт)</t>
-[...3 lines deleted...]
-Артикул: B.NPL.025.WH</t>
+            <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.018.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: 48</t>
-[...15 lines deleted...]
-Старая цена: 6877 руб.</t>
+Возраст: 6 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Вьетнам</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 12982 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1000.00</t>
+            <t xml:space="preserve">6491.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="4"/>
       <c r="B57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 02-01M \ Торс детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: TORS.009.WH</t>
+            <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.010.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
+Возраст: 8 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 12452 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6226.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C57" s="4"/>
       <c r="D57" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 06-01M \ Торс детский, 6 лет</t>
-[...3 lines deleted...]
-Артикул: TORS.018.WH</t>
+            <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TORS.020.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 6 лет</t>
+Возраст: 10 лет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 12982 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6491.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 03-01M \ Торс детский, 8 лет</t>
-[...23 lines deleted...]
-Старая цена: 12452 руб.</t>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6226.00</t>
+            <t xml:space="preserve">2625.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C58" s="4"/>
       <c r="D58" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">STILE KID 08-01M \ Торс детский, 10 лет</t>
-[...3 lines deleted...]
-Артикул: TORS.020.WH</t>
+            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Возраст: 10 лет</t>
+Высота, см: 35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Вьетнам</t>
-[...3 lines deleted...]
-Старая цена: 12982 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 4418 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6491.00</t>
+            <t xml:space="preserve">2209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="4"/>
       <c r="B59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...23 lines deleted...]
-Старая цена: 3500 руб.</t>
+            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2625.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C59" s="4"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
-[...15 lines deleted...]
-Обхват, см: 52</t>
+            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4418 руб.</t>
+Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2209.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="4"/>
       <c r="B60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
-[...31 lines deleted...]
-Старая цена: 10509 руб.</t>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">2856.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C60" s="4"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
-[...31 lines deleted...]
-Старая цена: 10509 руб.</t>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.PE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: пепельный блондин</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">2856.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="4"/>
       <c r="B61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L002 \ Парик Look</t>
-[...11 lines deleted...]
-Старая цена: 3808 руб.</t>
+            <t xml:space="preserve">G002 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.002.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2856.00</t>
+            <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C61" s="4"/>
       <c r="D61" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L002 \ Парик Look</t>
-[...11 lines deleted...]
-Старая цена: 3808 руб.</t>
+            <t xml:space="preserve">G003 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.003.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2856.00</t>
+            <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="4"/>
       <c r="B62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G002 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">G007 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.007.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -19977,223 +19699,101 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C62" s="4"/>
       <c r="D62" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G003 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: платинум блонд</t>
+            <t xml:space="preserve">G008 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.008.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="4"/>
       <c r="B63" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="B64" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G010 \ Парик Gold</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PGLD.010.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>