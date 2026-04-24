--- v0 (2026-01-23)
+++ v1 (2026-04-24)
@@ -1,191 +1,3234 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01.01.0001</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Система UniFit32 </t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-	 Благодаря простоте сборки и универсальности компонентов UNIFIT 32 открывает новые горизонты для дизайнерских идей и позволяет воплощать их с минимальными усилиями. Смотрите Презентацию серии.
+    <t>UNIFIT 32 — современное решение для тех, кто ценит гибкость и функциональность. Эта универсальная система основана на прочной стальной трубе Д-32мм и алюминиевых соединителях, обеспечивающих надёжную и долговечную сборку. 
+Идеально подходит для проектирования и сборки различных конструкций для:
+- Торгового оборудования, которое выделится своей оригинальностью и практичностью.
+- Мебели для дома и офиса, где каждый элемент можно адаптировать под личные предпочтения и пространство. 
+- Сантехнических перегородок, которые гармонично вписываются в интерьеры любого стиля.
+- Выставочных стендов, способных привлечь внимание благодаря своей уникальности и мобильности. 
+- Гардеробных систем, позволяющих рационально использовать пространство и организовать хранение вещей. 
+Благодаря простоте сборки и универсальности компонентов UNIFIT 32 открывает новые горизонты для дизайнерских идей и позволяет воплощать их с минимальными усилиями. Смотрите Презентацию серии.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Js-4 \ Труба (D=32х0,8мм, L=3000мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.004.32.0.8.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Упаковка по 6 штук. Порошково-полимерное покрытие.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">806.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 106 \ Стойка перфорированная (одностор.) 32x2400 (t-1,2мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.106.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1173.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 107 \ Стойка перфорированная (двухсторон.) 32x2400 (t-1,2мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.107.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1581.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 108 \ Стойка перфорированная (одностор.) 32x3000 (t-1,2мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.108.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">1397.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 109 \ Стойка перфорированная (двухсторон.) 32x3000 (t-1,2мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.109.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2039.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">U-1 (d-32мм) \ Соединитель(2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.001.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">194.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-6 (d-32мм) \ Соединитель(перпендикулярный 2-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.006.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">138.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">U-21 (d-32мм) \ Соединитель(перпендикулярный 2-х труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.021.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">281.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">U-4 (d-32мм) \ Соединитель(угловой 3-х труб)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.004.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Соединитель для 3-х перпендикулярных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">306.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">U-22 (d-32мм) \ Соединитель(перпендикулярный 3-х труб, поворотный)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNOP.022C.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Соединитель для 3-х  труб,с  возможностью регулировки угла двух встречных труб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">357.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-15 c (D=32мм) \ Консоль(крепления плоскости, t-3,2мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.015CT.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Алюминий</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота 15мм, диаметр фланца 61мм, винт в комплекте</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">70.38</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-15 h (d-32мм) \ Консоль (крепления к плоскости), h-40мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.015H.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ЦАМ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота 37мм, диаметр фланца 61мм, винт в комплекте</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">199.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-651 (d-32мм) \ Держатель(трубы проходной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.651.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ЦАМ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">235.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">J-652 (d-32мм) \ Держатель(трубы завершающий)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.652.32.BL.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ЦАМ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">250.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 101 \ Полкодержатель в перфорированную стойку</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.101.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 275</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полкодержатель устанавливается в перфорацию стоек UNF.106-109 и служит для размещения полок из ЛДСП и стекла.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">230.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 102 \ Полкодержатель угловой для UNOP.004</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.102.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полкодержатель устанавливается в угловой соеденитель UNOP.004 и служи для размещения полки из лдсп и стекла.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">45.90</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 103 \ Переходник для трубы 32мм и горизонтальной плиты </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.103.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется для крепления горизонтальной плиты к трубе 32мм, переходник крепится саморезом по дереву через сквозное отверстие в трубе. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">69.40</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 104 \ Соединитель трубы 32мм и вертикальной плиты</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.104.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется для крепления вертикальной  плиты к трубе 32мм, переходник крепится саморезом по металлу к трубе в необходимом месте, далее к переходнику крепится вертикальная плита.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">58.10</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Труборез  ручной для круглой трубы  5-32 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.TRR.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм:  5-32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">499.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Заглушка внутренняя для труб диаметром 32 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: 32ПЧK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">17.30</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Заглушка с резьбой М10 для труб диаметром 32 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: 32M10ЧC</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Пластик/Сталь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">60.20</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Наконечник пластиковый для труб круглого сечения с внешним диаметром 32 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: H32ЧK</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">43.90</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 001 \ Вешало однорядное L1200 H1500 G500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.001.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3059.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 002 \ Вешало A-frame однорядное L1200 H1500 G500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.002.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется. Полка в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">5508.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 003 \ Вешало двухрядное L1200 H1500 G700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.003.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 750</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 80 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6304.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 004 \  Вешало Т образное H1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.004.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 860</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 40 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4079.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 005 \ Вешало -Стеллаж L1200 H1500 G500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.005.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется. Колесные опоры и полки в комплект не входят.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">9690.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 006 \  Секция пристенная для боковой развески L1800 H1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.006.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">4079.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 007 \  Стойка пристенная, для фронтальной развески H1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.007.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 20 кг. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2601.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 008 \ Каркас стеллажа пристенного  (2 стойки 8 кронштейнов) без полок</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.008.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полки в комплект не входят.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">3723.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 009 \  Каркас стола малый (без столешницы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.009.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 555</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 315</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8252626</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">2688.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">UNF - 011 \ Каркас стола большой (без столешницы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: UNF.011.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 32</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1850</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 650</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель:  Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6477.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87e66a_fa76_11ef_8ec3_0050569cf81d_JOKP0043208224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95171c09_16d9_11f0_8ec3_0050569cf81d_UNF106224504N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196c66f_16d9_11f0_8ec3_0050569cf81d_UNF107224504N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696f0e6_16d9_11f0_8ec3_0050569cf81d_UNF108224504N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ed4be_16d9_11f0_8ec3_0050569cf81d_UNF106224504N100_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5c9f_1f52_11ef_a821_0050569cf81d_UNOP00132BLMU_17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35ae7c_1f50_11ef_a821_0050569cf81d_JOKP00632BLMU_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91a037_1f52_11ef_a821_0050569cf81d_UNOP02132BLMU9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f8faa_6f45_11ef_bd55_0050569cf81d_UNOP00432BLMU10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4a941_1f53_11ef_a821_0050569cf81d_UNOP022C32BLMU_211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa170e3_1f51_11ef_a821_0050569cf81d_JOKP015CT32BLMU_212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c686dc_1f51_11ef_a821_0050569cf81d_JOKP015H32BLMU13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce77b_1f52_11ef_a821_0050569cf81d_JOKP65132BLMU14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43672539_1f52_11ef_a821_0050569cf81d_JOKP65232BLMU15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f359a_16d8_11f0_8ec3_0050569cf81d_UNF101224504N100_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f7aca_16d8_11f0_8ec3_0050569cf81d_UNF102224504N100_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee818b45_16d8_11f0_8ec3_0050569cf81d_UNF103224504N100_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac78b90_16d9_11f0_8ec3_0050569cf81d_UNF104224504N100_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55725a_fd9c_11ef_8ec3_0050569cf81d_JOKPTRRRD_220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedfa7e_4af6_11ee_907c_ac1f6b40b531_32PCHK21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab252_0e29_11f0_8ec3_0050569cf81d_32M10CHS22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3a3af_4af6_11ee_907c_ac1f6b40b531_H32CHK23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05be0_16da_11f0_8ec3_0050569cf81d_UNF001224504N100_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c5549_16da_11f0_8ec3_0050569cf81d_UNF002224504N100_0125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb55dc_16da_11f0_8ec3_0050569cf81d_UNF003224504N100_0126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a241b5e_16da_11f0_8ec3_0050569cf81d_UNF004224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b327d3f_16da_11f0_8ec3_0050569cf81d_UNF005224504N100_0128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5aac1_16da_11f0_8ec3_0050569cf81d_UNF006224504N100_0129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040b4b1_16da_11f0_8ec3_0050569cf81d_UNF007224504N100_0130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9474c63_16da_11f0_8ec3_0050569cf81d_UNF008224504N100_0131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/UNF.009.22450.4N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e7cca_16db_11f0_8ec3_0050569cf81d_UNF011224504N100_0133.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="695325"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -452,116 +3495,2300 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z4"/>
+  <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01.01.0001</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Js-4 \ Труба (D=32х0,8мм, L=3000мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004.32.0.8.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Упаковка по 6 штук. Порошково-полимерное покрытие.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">806.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 106 \ Стойка перфорированная (одностор.) 32x2400 (t-1,2мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.106.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1173.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 107 \ Стойка перфорированная (двухсторон.) 32x2400 (t-1,2мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.107.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1581.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 108 \ Стойка перфорированная (одностор.) 32x3000 (t-1,2мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.108.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">1397.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 109 \ Стойка перфорированная (двухсторон.) 32x3000 (t-1,2мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.109.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 1,2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Стойка имеет перфорацию 25х15, шаг 50мм. Отступ снизу до первой перфорации 300мм, отступ сверху до первой перфораци 175мм.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2039.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-1 (d-32мм) \ Соединитель(2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.001.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">194.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-6 (d-32мм) \ Соединитель(перпендикулярный 2-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.006.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">138.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-21 (d-32мм) \ Соединитель(перпендикулярный 2-х труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.021.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Соединитель для 2-х перпендикулярных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">281.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-4 (d-32мм) \ Соединитель(угловой 3-х труб)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.004.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Соединитель для 3-х перпендикулярных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">306.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">U-22 (d-32мм) \ Соединитель(перпендикулярный 3-х труб, поворотный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNOP.022C.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Соединитель для 3-х  труб,с  возможностью регулировки угла двух встречных труб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">357.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-15 c (D=32мм) \ Консоль(крепления плоскости, t-3,2мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.015CT.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Алюминий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота 15мм, диаметр фланца 61мм, винт в комплекте</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">70.38</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-15 h (d-32мм) \ Консоль (крепления к плоскости), h-40мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.015H.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ЦАМ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота 37мм, диаметр фланца 61мм, винт в комплекте</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">199.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-651 (d-32мм) \ Держатель(трубы проходной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.651.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ЦАМ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">235.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-652 (d-32мм) \ Держатель(трубы завершающий)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.652.32.BL.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ЦАМ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">250.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="4"/>
+      <c r="B14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 101 \ Полкодержатель в перфорированную стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.101.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 275</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полкодержатель устанавливается в перфорацию стоек UNF.106-109 и служит для размещения полок из ЛДСП и стекла.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">230.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 102 \ Полкодержатель угловой для UNOP.004</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.102.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полкодержатель устанавливается в угловой соеденитель UNOP.004 и служи для размещения полки из лдсп и стекла.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">45.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="4"/>
+      <c r="B15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 103 \ Переходник для трубы 32мм и горизонтальной плиты </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.103.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для крепления горизонтальной плиты к трубе 32мм, переходник крепится саморезом по дереву через сквозное отверстие в трубе. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">69.40</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 104 \ Соединитель трубы 32мм и вертикальной плиты</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.104.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется для крепления вертикальной  плиты к трубе 32мм, переходник крепится саморезом по металлу к трубе в необходимом месте, далее к переходнику крепится вертикальная плита.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">58.10</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Труборез  ручной для круглой трубы  5-32 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.TRR.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм:  5-32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">499.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Заглушка внутренняя для труб диаметром 32 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 32ПЧK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">17.30</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Заглушка с резьбой М10 для труб диаметром 32 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: 32M10ЧC</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Пластик/Сталь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">60.20</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Наконечник пластиковый для труб круглого сечения с внешним диаметром 32 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H32ЧK</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">43.90</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="4"/>
+      <c r="B18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 001 \ Вешало однорядное L1200 H1500 G500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.001.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3059.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C18" s="4"/>
+      <c r="D18" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 002 \ Вешало A-frame однорядное L1200 H1500 G500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.002.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется. Полка в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5508.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 003 \ Вешало двухрядное L1200 H1500 G700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.003.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 750</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 80 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6304.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C19" s="4"/>
+      <c r="D19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 004 \  Вешало Т образное H1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.004.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 860</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 40 кг. Перемещение вешала под нагрузкой не рекомендуется.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4079.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="4"/>
+      <c r="B20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 005 \ Вешало -Стеллаж L1200 H1500 G500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.005.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг. Перемещение вешала под нагрузкой не рекомендуется. Колесные опоры и полки в комплект не входят.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">9690.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C20" s="4"/>
+      <c r="D20" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 006 \  Секция пристенная для боковой развески L1800 H1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.006.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">4079.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="4"/>
+      <c r="B21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 007 \  Стойка пристенная, для фронтальной развески H1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.007.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 20 кг. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2601.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C21" s="4"/>
+      <c r="D21" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 008 \ Каркас стеллажа пристенного  (2 стойки 8 кронштейнов) без полок</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.008.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полки в комплект не входят.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3723.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="4"/>
+      <c r="B22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 009 \  Каркас стола малый (без столешницы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.009.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 555</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 315</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8252626</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">2688.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C22" s="4"/>
+      <c r="D22" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">UNF - 011 \ Каркас стола большой (без столешницы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: UNF.011.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 32</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1850</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 650</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель:  Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Распределенная нагрузка до 60 кг.  Полка в комплект не входит.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6477.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>