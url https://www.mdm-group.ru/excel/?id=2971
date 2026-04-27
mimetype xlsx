--- v2 (2026-03-13)
+++ v3 (2026-04-27)
@@ -37,238 +37,238 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
-    <t>Навесные элементы &amp;quot;GLOBAL AR&amp;quot;</t>
+    <t>Навесные элементы GLOBAL AR</t>
   </si>
   <si>
-    <t xml:space="preserve">Навесные элементы AR GLOBAL
-[...7 lines deleted...]
-4. Гибкость в организации пространства: Возможность модификации и адаптации под 
+    <t xml:space="preserve">
+ Навесные элементы AR GLOBAL - серия навесных элементов AR GLOBAL состоящая из кронштейнов, штанг и полок, которые сделают ваше торговое пространство не только функциональным, но и стильным. Совместимые с системами GLOBAL, FOURUS и RAMES, эти элементы создадут идеальную организацию и привлекательный вид вашего магазина.
+ Преимущество AR GLOBAL заключается в его зацепе, который позволяет крепить фронтальные кронштейны и полки для обуви прямо в перфорацию стоек.
+	 С навесными элементами AR GLOBAL установка перфорированных стоек осуществляется с отступом от начала стены, что позволяет не только оптимизировать пространство, но и создать совершенно новый визуальный облик вашего интерьера.
+ Навесные элементы AR GLOBAL это:
+	 1. Удобство и простота установки
+	 2. Стильный дизайн
+	 3. Надежная фиксация кронштейнов
+	 4. Мобильность в организации пространства
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.AR 39 \   Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.039.B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900 </t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">530.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Картинка анонса: 8249003</t>
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8249008</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">602.00</t>
+      <t xml:space="preserve">704.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.039.C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...15 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8249003</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">704.00</t>
+      <t xml:space="preserve">602.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.038.B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -302,151 +302,151 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">775.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...15 lines deleted...]
-Ширина, мм: 1200</t>
+      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.039.B.9016MU.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">847.00</t>
+      <t xml:space="preserve">551.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.C.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">551.00</t>
+      <t xml:space="preserve">847.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.152.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1561,51 +1561,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0125.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0125.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2707,209 +2707,209 @@
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS.AR 39 \   Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.AR.039.B.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900 </t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Картинка анонса: 8249003</t>
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8249008</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">602.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.039.C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...15 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8249003</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">602.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.AR.038.B.22450.4N100</t>
           </r>
@@ -2951,154 +2951,154 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">775.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...15 lines deleted...]
-Ширина, мм: 1200</t>
+            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.039.B.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">847.00</t>
+            <t xml:space="preserve">551.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.C.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">551.00</t>
+            <t xml:space="preserve">847.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.AR.152.22450.4N100</t>
           </r>
           <r>