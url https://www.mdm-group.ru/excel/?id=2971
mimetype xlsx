--- v3 (2026-04-27)
+++ v4 (2026-06-12)
@@ -40,59 +40,58 @@
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Навесные элементы GLOBAL AR</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...7 lines deleted...]
-	 4. Мобильность в организации пространства
+    <t xml:space="preserve">Навесные элементы AR GLOBAL - серия навесных элементов AR GLOBAL состоящая из кронштейнов, штанг и полок, которые сделают ваше торговое пространство не только функциональным, но и стильным. Совместимые с системами GLOBAL, FOURUS и RAMES, эти элементы создадут идеальную организацию и привлекательный вид вашего магазина.
+Преимущество AR GLOBAL заключается в его зацепе, который позволяет крепить фронтальные кронштейны и полки для обуви прямо в перфорацию стоек. 
+С навесными элементами AR GLOBAL установка перфорированных стоек осуществляется с отступом от начала стены, что позволяет не только оптимизировать пространство, но и создать совершенно новый визуальный облик вашего интерьера. 
+Навесные элементы AR GLOBAL это:
+1. Удобство и простота установки
+2. Стильный дизайн
+3. Надежная фиксация кронштейнов
+4. Мобильность в организации пространства
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.AR 39 \   Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.039.B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">