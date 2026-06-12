--- v4 (2026-06-12)
+++ v5 (2026-06-12)
@@ -118,156 +118,156 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">530.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.039.C.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...15 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8249003</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">704.00</t>
+      <t xml:space="preserve">602.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Картинка анонса: 8249003</t>
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8249008</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">602.00</t>
+      <t xml:space="preserve">704.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.038.B.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1560,51 +1560,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0125.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0125.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2754,161 +2754,161 @@
             </rPr>
             <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.039.C.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...15 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8249003</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">602.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 39 \  Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.A.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Картинка анонса: 8249003</t>
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8249008</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">602.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.AR.038.B.22450.4N100</t>
           </r>