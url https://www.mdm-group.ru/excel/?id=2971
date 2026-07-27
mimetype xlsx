--- v5 (2026-06-12)
+++ v6 (2026-07-27)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Навесные элементы GLOBAL AR</t>
   </si>
   <si>
     <t xml:space="preserve">Навесные элементы AR GLOBAL - серия навесных элементов AR GLOBAL состоящая из кронштейнов, штанг и полок, которые сделают ваше торговое пространство не только функциональным, но и стильным. Совместимые с системами GLOBAL, FOURUS и RAMES, эти элементы создадут идеальную организацию и привлекательный вид вашего магазина.
@@ -301,1186 +301,1243 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">775.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.C.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">551.00</t>
+      <t xml:space="preserve">847.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.C.22450.4N100</t>
+      <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.152.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...7 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">847.00</t>
+      <t xml:space="preserve">270.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.152.22450.4N100</t>
+      <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.153.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">270.00</t>
+      <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153.22450.4N100</t>
+      <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.153OG.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400 </t>
-[...7 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">281.00</t>
+      <t xml:space="preserve">383.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153OG.22450.4N100</t>
+      <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.150.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">383.00</t>
+      <t xml:space="preserve">393.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.150.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.109.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Ширина, мм: 900 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">393.00</t>
+      <t xml:space="preserve">638.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.109.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.065.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900 </t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">638.00</t>
+      <t xml:space="preserve">347.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.065.22450.4N100</t>
+      <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.066.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. Используется с самоклеющимся ценником DBR 339-TR-159.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">347.00</t>
+      <t xml:space="preserve">407.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">DBR 339-TR-159 \ Ценникодержатель</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRT.139.159.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 160</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ПВХ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Используется с полками для обуви GLS.AR 066 (на фото, продается отдельно) и GLPR 066.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">407.00</t>
+      <t xml:space="preserve">42.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.039.B.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1000</t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">632.00</t>
+      <t xml:space="preserve">551.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.039.C.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...11 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">740.00</t>
+      <t xml:space="preserve">632.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.B.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.A.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">815.00</t>
+      <t xml:space="preserve">740.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.C.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.B.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">887.00</t>
+      <t xml:space="preserve">815.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.152.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.038.C.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">286.00</t>
+      <t xml:space="preserve">887.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153.9016MU.25</t>
+      <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.152.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400 </t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">296.00</t>
+      <t xml:space="preserve">286.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153OG.9016MU.25</t>
+      <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.153.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">393.00</t>
+      <t xml:space="preserve">296.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.150.9016MU.25</t>
+      <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.153OG.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">413.00</t>
+      <t xml:space="preserve">393.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.109.9016MU.25</t>
+      <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.150.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400 </t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">668.00</t>
+      <t xml:space="preserve">413.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.065.9016MU.25</t>
+      <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.109.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Глубина, мм: 400 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">352.00</t>
+      <t xml:space="preserve">668.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+      <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.AR.065.9016MU.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 260</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">352.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.AR.066.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. Используется с самоклеющимся ценником DBR 339-TR-159.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">428.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1560,51 +1617,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0125.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926476ab_799f_11ef_bd55_0050569cf81d_GLSAR039B224504N100_012.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.039.C.22450.4N100_013.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.C.22450.4N100_014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLS.AR.038.B.22450.4N100_015.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c7a8b_799f_11ef_bd55_0050569cf81d_GLSAR038C224504N100_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223d15_799f_11ef_bd55_0050569cf81d_GLSAR152224504N100_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50924ca2_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728624_799f_11ef_bd55_0050569cf81d_GLSAR153OG224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a7bf1_799f_11ef_bd55_0050569cf81d_GLSAR150224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd45a9_799f_11ef_bd55_0050569cf81d_GLSAR109224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230af710_79a0_11ef_bd55_0050569cf81d_GLSAR065224504N100_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c65ba_79a0_11ef_bd55_0050569cf81d_GLSAR066224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574925_a5c2_11ec_81b7_ac1f6b40b531_DBR-339_TR_15914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02b8ca_fe40_11ef_8ec3_0050569cf81d_GLSAR039B9016MU25_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa8c00_fe40_11ef_8ec3_0050569cf81d_GLSAR039C9016MU25_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b497d33_fe40_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eae65a_fe40_11ef_8ec3_0050569cf81d_GLSAR038B9016MU25_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5c1b_fdc5_11ef_8ec3_0050569cf81d_GLSAR038C9016MU25_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc51e8_fdc4_11ef_8ec3_0050569cf81d_GLSAR1529016MU25_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8039c_fdc4_11ef_8ec3_0050569cf81d_GLSAR1539016MU25_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec345c_fdc4_11ef_8ec3_0050569cf81d_GLSAR153OG9016MU25_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5681a4_fdc4_11ef_8ec3_0050569cf81d_GLSAR1509016MU25_0123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b27c_fdc5_11ef_8ec3_0050569cf81d_GLSAR1099016MU25_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5d38d_fdc5_11ef_8ec3_0050569cf81d_GLSAR0659016MU25_0125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c042b_fdc5_11ef_8ec3_0050569cf81d_GLSAR0669016MU25_0126.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2315,50 +2372,80 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2612,54 +2699,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z18"/>
+  <dimension ref="A1:Z19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D18" sqref="D18"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2950,1261 +3037,1323 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">775.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.C.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">551.00</t>
+            <t xml:space="preserve">847.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.C.22450.4N100</t>
+            <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.152.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...7 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">847.00</t>
+            <t xml:space="preserve">270.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.152.22450.4N100</t>
+            <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.153.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">270.00</t>
+            <t xml:space="preserve">281.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153.22450.4N100</t>
+            <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.153OG.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400 </t>
-[...7 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">281.00</t>
+            <t xml:space="preserve">383.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153OG.22450.4N100</t>
+            <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.150.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">383.00</t>
+            <t xml:space="preserve">393.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.150.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.109.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Ширина, мм: 900 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">393.00</t>
+            <t xml:space="preserve">638.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.109.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.065.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900 </t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">638.00</t>
+            <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.065.22450.4N100</t>
+            <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.066.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. Используется с самоклеющимся ценником DBR 339-TR-159.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">347.00</t>
+            <t xml:space="preserve">407.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
-[...27 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">DBR 339-TR-159 \ Ценникодержатель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.139.159.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Используется с полками для обуви GLS.AR 066 (на фото, продается отдельно) и GLPR 066.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">407.00</t>
+            <t xml:space="preserve">42.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.039.C.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-900мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.039.B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1000</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">632.00</t>
+            <t xml:space="preserve">551.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.A.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 39 \ Штанга пристенная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.039.C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...11 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">740.00</t>
+            <t xml:space="preserve">632.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.B.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">815.00</t>
+            <t xml:space="preserve">740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.038.C.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-900мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.B.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">887.00</t>
+            <t xml:space="preserve">815.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.152.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.038.C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">286.00</t>
+            <t xml:space="preserve">887.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153.9016MU.25</t>
+            <t xml:space="preserve">GLS AR 152 \ Кронштейн прямой из овальной трубы (30х15), L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.152.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400 </t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">296.00</t>
+            <t xml:space="preserve">286.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.153OG.9016MU.25</t>
+            <t xml:space="preserve">GLS AR 153 \ Кронштейн прямой из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.153.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">393.00</t>
+            <t xml:space="preserve">296.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.150.9016MU.25</t>
+            <t xml:space="preserve">GLS AR 153OG \ Кронштейн прямой из овальной трубы (30х15) c ограничителями, L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.153OG.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">413.00</t>
+            <t xml:space="preserve">393.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.109.9016MU.25</t>
+            <t xml:space="preserve">GLS AR 150 \ Кронштейн наклонный из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.150.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400 </t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">668.00</t>
+            <t xml:space="preserve">413.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
-[...3 lines deleted...]
-Артикул: GLS.AR.065.9016MU.25</t>
+            <t xml:space="preserve">GLS.AR 109 \ Кронштейн ступенчатый из овальной трубы (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.109.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Глубина, мм: 400 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">352.00</t>
+            <t xml:space="preserve">668.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.AR 38 \ Штанга дистанционная из овальной трубы 30х15 (L-1200мм)</t>
+            <t xml:space="preserve">GLS.AR 065 \ Полка для обуви 260х100мм, крепл. в стойку</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.AR.065.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 260</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">352.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="4"/>
+      <c r="B19" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">GLS.AR 066 \ Полка для обуви 260х100мм с отгибом, крепл. в стойку</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.AR.066.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками.</t>
+Примечание: Не имеет возможности установки при использовании металлических задних стенок и при монтаже задней стенки ЛДСП перед стойками. Используется с самоклеющимся ценником DBR 339-TR-159.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">428.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>