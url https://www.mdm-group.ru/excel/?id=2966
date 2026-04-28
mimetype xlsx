--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>UNIFIT 32</t>
   </si>
   <si>
     <t xml:space="preserve">UNIFIT 32 — современное решение для тех, кто ценит гибкость и функциональность. Эта универсальная система основана на прочной стальной трубе Д-32мм и алюминиевых соединителях, обеспечивающих надёжную и долговечную сборку. 
 Идеально подходит для проектирования и сборки различных конструкций для:
 - Торгового оборудования, которое выделится своей оригинальностью и практичностью.
 - Мебели для дома и офиса, где каждый элемент можно адаптировать под личные предпочтения и пространство. 
 - Сантехнических перегородок, которые гармонично вписываются в интерьеры любого стиля.
 - Выставочных стендов, способных привлечь внимание благодаря своей уникальности и мобильности. 
 - Гардеробных систем, позволяющих рационально использовать пространство и организовать хранение вещей. 
 Благодаря простоте сборки и универсальности компонентов UNIFIT 32 открывает новые горизонты для дизайнерских идей и позволяет воплощать их с минимальными усилиями. Смотрите Презентацию серии.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
@@ -446,51 +446,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">213.00</t>
+      <t xml:space="preserve">194.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-6 (d-32мм) \ Соединитель(перпендикулярный 2-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.006.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -507,51 +507,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">151.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-21 (d-32мм) \ Соединитель(перпендикулярный 2-х труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.021.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -568,51 +568,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305.00</t>
+      <t xml:space="preserve">281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-4 (d-32мм) \ Соединитель(угловой 3-х труб)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.004.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -629,51 +629,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Соединитель для 3-х перпендикулярных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">342.00</t>
+      <t xml:space="preserve">306.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">U-22 (d-32мм) \ Соединитель(перпендикулярный 3-х труб, поворотный)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNOP.022C.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -690,51 +690,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Соединитель для 3-х  труб,с  возможностью регулировки угла двух встречных труб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">396.00</t>
+      <t xml:space="preserve">357.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 c (D=32мм) \ Консоль(крепления плоскости, t-3,2мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.015CT.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -751,51 +751,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота 15мм, диаметр фланца 61мм, винт в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">76.50</t>
+      <t xml:space="preserve">70.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-15 h (d-32мм) \ Консоль (крепления к плоскости), h-40мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.015H.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -812,51 +812,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота 37мм, диаметр фланца 61мм, винт в комплекте</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">208.00</t>
+      <t xml:space="preserve">199.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-651 (d-32мм) \ Держатель(трубы проходной)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.651.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -873,51 +873,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">262.00</t>
+      <t xml:space="preserve">235.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-652 (d-32мм) \ Держатель(трубы завершающий)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.652.32.BL.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -934,51 +934,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">281.00</t>
+      <t xml:space="preserve">250.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">UNF - 101 \ Полкодержатель в перфорированную стойку</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: UNF.101.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 32 </t>
@@ -3538,51 +3538,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3982,51 +3982,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-6 (d-32мм) \ Соединитель(перпендикулярный 2-х труб)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4048,51 +4048,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">151.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-21 (d-32мм) \ Соединитель(перпендикулярный 2-х труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.021.32.BL.MU</t>
           </r>
@@ -4112,51 +4112,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединитель для 2-х перпендикулярных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">281.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-4 (d-32мм) \ Соединитель(угловой 3-х труб)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4178,51 +4178,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединитель для 3-х перпендикулярных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">342.00</t>
+            <t xml:space="preserve">306.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">U-22 (d-32мм) \ Соединитель(перпендикулярный 3-х труб, поворотный)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: UNOP.022C.32.BL.MU</t>
           </r>
@@ -4242,51 +4242,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединитель для 3-х  труб,с  возможностью регулировки угла двух встречных труб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">396.00</t>
+            <t xml:space="preserve">357.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 c (D=32мм) \ Консоль(крепления плоскости, t-3,2мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4308,51 +4308,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота 15мм, диаметр фланца 61мм, винт в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">76.50</t>
+            <t xml:space="preserve">70.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-15 h (d-32мм) \ Консоль (крепления к плоскости), h-40мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.015H.32.BL.MU</t>
           </r>
@@ -4372,51 +4372,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Высота 37мм, диаметр фланца 61мм, винт в комплекте</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">208.00</t>
+            <t xml:space="preserve">199.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-651 (d-32мм) \ Держатель(трубы проходной)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4438,51 +4438,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">262.00</t>
+            <t xml:space="preserve">235.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-652 (d-32мм) \ Держатель(трубы завершающий)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.652.32.BL.MU</t>
           </r>
@@ -4502,51 +4502,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможна регулировки по высоте, от 85мм до 105мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">281.00</t>
+            <t xml:space="preserve">250.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">UNF - 101 \ Полкодержатель в перфорированную стойку</t>
           </r>
           <r>
             <t xml:space="preserve">