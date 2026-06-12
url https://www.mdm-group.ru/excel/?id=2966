--- v2 (2026-04-28)
+++ v3 (2026-06-12)
@@ -1203,55 +1203,55 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Труборез  ручной для круглой трубы  5-32 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.TRR.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Диаметр, мм:  5-32</t>
-    </r>
-[...2 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">499.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
@@ -4792,55 +4792,55 @@
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Труборез  ручной для круглой трубы  5-32 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.TRR.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм:  5-32</t>
-          </r>
-[...2 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>