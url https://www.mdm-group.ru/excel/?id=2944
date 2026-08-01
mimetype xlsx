--- v2 (2026-03-16)
+++ v3 (2026-08-01)
@@ -913,147 +913,147 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2 (540W) \  Шар бело-золотой</t>
-[...7 lines deleted...]
-Цвет: бело-золотой</t>
+      <t xml:space="preserve">2 (432) \ Шар серебристо-золотой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DEC.029.SG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебристо-золотой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, см: 55</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: МДМ</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Имеются мелкие царапины</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4704.00</t>
+      <t xml:space="preserve">3360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2 (432) \ Шар серебристо-золотой</t>
-[...7 lines deleted...]
-Цвет: серебристо-золотой</t>
+      <t xml:space="preserve">2 (540W) \  Шар бело-золотой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DEC.030.WHG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: бело-золотой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, см: 55</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: МДМ</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Имеются мелкие царапины</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3360.00</t>
+      <t xml:space="preserve">4704.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29 (001) \ Олень, 140х90х30 см</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DEC.105.00</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1369,144 +1369,144 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6825.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7 (361) \ Шар золотисто-серебряный</t>
-[...11 lines deleted...]
-Диаметр, см: 25</t>
+      <t xml:space="preserve">3K4 (500WT) \ Шары, комплект из 4 штук</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DEC.067.WHTG</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: бело-золотой</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, см: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: МДМ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Имеются мелкие царапины</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">819.00</t>
+      <t xml:space="preserve">6825.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3K4 (500WT) \ Шары, комплект из 4 штук</t>
-[...11 lines deleted...]
-Диаметр, см: 40</t>
+      <t xml:space="preserve">7 (361) \ Шар золотисто-серебряный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DEC.062.GS</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: золотисто-серебряный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, см: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: МДМ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Имеются мелкие царапины</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6825.00</t>
+      <t xml:space="preserve">819.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">48 (001) \ Шишка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DEC.094.G</t>
@@ -2653,51 +2653,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff10b_ff9b_11e0_833e_003048f27c5f_AD3DA3CB_2065_401C_9368_EAA4F543B2432.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff106_ff9b_11e0_833e_003048f27c5f_D76D5872_7ABA_49A0_8F36_8533AEF8603B3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff11a_ff9b_11e0_833e_003048f27c5f_41D72FB6_8077_472B_B9D6_E8CD3D0576A74.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff11f_ff9b_11e0_833e_003048f27c5f_055988AA_4F95_4E46_8844_A424318B6CEA5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff138_ff9b_11e0_833e_003048f27c5f_3D8CEFD3_5083_4C85_946B_72C837D001B86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07596_ff9b_11e0_833e_003048f27c5f_86CE575D_E01D_49A1_A9B0_1A786D81BFE77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff142_ff9b_11e0_833e_003048f27c5f_D1D63B80_B27B_40EB_A3D4_177B3955B46B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff14c_ff9b_11e0_833e_003048f27c5f_99308B36_F071_4351_BA3D_65526C9A58EE9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff151_ff9b_11e0_833e_003048f27c5f_DA6A0C45_9EEF_4C54_88B3_E933B0E87C2D10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff15b_ff9b_11e0_833e_003048f27c5f_BA667A14_178D_4E7C_97E5_7AE14B704B2F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff160_ff9b_11e0_833e_003048f27c5f_F8F815FF_098A_432F_B1E3_6AF6955B09FA12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db6c_ff96_11e0_833e_003048f27c5f_2B83CC2E_48F9_4C42_982C_53D458863CA913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d4b_ff9b_11e0_833e_003048f27c5f_C3728AAF_6F4E_4584_99F7_BB0F2D20959514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d50_ff9b_11e0_833e_003048f27c5f_87BDC1E2_2D2E_4380_BE4B_98E8A567FA2215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db71_ff96_11e0_833e_003048f27c5f_05A37079_6802_4CE9_BBDE_20902E83469416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db80_ff96_11e0_833e_003048f27c5f_9BADB8C8_C10B_43E4_958D_FC8AF639D77817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db7b_ff96_11e0_833e_003048f27c5f_1FAEB82A_D6F0_492D_8B04_FE8CCBEF1ABA18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8d0_ff9b_11e0_833e_003048f27c5f_DEC_105_0019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d98_ff9b_11e0_833e_003048f27c5f_AF255FF2_7F60_401F_BA0C_9E322A114BEA20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4db6_ff9b_11e0_833e_003048f27c5f_6DC9B14D_EAB9_42A9_A74D_12FC6C3EEADE21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb548fd_ff9b_11e0_833e_003048f27c5f_5D247854_3257_48F0_9329_0F11FC3672F822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54939_ff9b_11e0_833e_003048f27c5f_57BC0CB2_E8B0_450D_9A69_CEF43D53D7FC23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5493e_ff9b_11e0_833e_003048f27c5f_5197C37E_C70E_4944_87D2_1A66628A893B24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db85_ff96_11e0_833e_003048f27c5f_5255CB56_4474_4DE0_826C_4D3F03B4DF3425.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54943_ff9b_11e0_833e_003048f27c5f_6546DC2C_D6FC_49ED_A5C2_BB628BCB2CB526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b86a_ff9b_11e0_833e_003048f27c5f_703D7C47_F1B1_4742_850E_027DAA8007B627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b86f_ff9b_11e0_833e_003048f27c5f_98F9D6E6_4364_44EE_9A10_61931D04151728.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8cb_ff9b_11e0_833e_003048f27c5f_556D7F02_AFA8_4AC1_A041_0DB338CE98AA29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5492f_ff9b_11e0_833e_003048f27c5f_2A4C2432_F948_4867_B29D_6042DE3F8B3F30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db99_ff96_11e0_833e_003048f27c5f_39BFA9EF_8211_44F7_AC4B_D25CA9DBA45031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b874_ff9b_11e0_833e_003048f27c5f_426078EF_3C54_41E3_936F_CEFBD0AE662D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54972_ff9b_11e0_833e_003048f27c5f_FDE4D883_3EEB_4A4F_B5C4_F60A408703DB33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54995_ff9b_11e0_833e_003048f27c5f_6E8113CA_3F28_4737_B4AF_FC12621FA29F34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b847_ff9b_11e0_833e_003048f27c5f_CE5BA9D8_CDF5_4D26_B331_50B2CD41570335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b84c_ff9b_11e0_833e_003048f27c5f_FD527DDA_813E_411A_962C_C138AC20BE2D36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b851_ff9b_11e0_833e_003048f27c5f_B9220D64_823A_4B83_9DF0_A4251E04FDC037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b83d_ff9b_11e0_833e_003048f27c5f_6F98BCD7_D710_4976_B8D1_D7F675456BDA38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b842_ff9b_11e0_833e_003048f27c5f_60FFA94C_2DC9_4FDC_ABCC_B356EC9D543839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54968_ff9b_11e0_833e_003048f27c5f_067DB175_5856_4E5D_B4FA_A174CF1A7B7D40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075be_ff9b_11e0_833e_003048f27c5f_143CD49E_9E40_4525_A8D6_E03BDFF6A14441.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075c3_ff9b_11e0_833e_003048f27c5f_E6A12359_8F18_4648_9DA3_7D35EB6B39C042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075c8_ff9b_11e0_833e_003048f27c5f_6EB72C95_30EA_483A_9DF1_D5756DB87F4443.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075cd_ff9b_11e0_833e_003048f27c5f_CA891EC1_9A34_43BB_8560_260FB6DA744A44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075d2_ff9b_11e0_833e_003048f27c5f_C64ED709_CC28_4FAD_A3AD_4C9BA86CC0E845.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff10b_ff9b_11e0_833e_003048f27c5f_AD3DA3CB_2065_401C_9368_EAA4F543B2432.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff106_ff9b_11e0_833e_003048f27c5f_D76D5872_7ABA_49A0_8F36_8533AEF8603B3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff11a_ff9b_11e0_833e_003048f27c5f_41D72FB6_8077_472B_B9D6_E8CD3D0576A74.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff11f_ff9b_11e0_833e_003048f27c5f_055988AA_4F95_4E46_8844_A424318B6CEA5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff138_ff9b_11e0_833e_003048f27c5f_3D8CEFD3_5083_4C85_946B_72C837D001B86.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be07596_ff9b_11e0_833e_003048f27c5f_86CE575D_E01D_49A1_A9B0_1A786D81BFE77.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff142_ff9b_11e0_833e_003048f27c5f_D1D63B80_B27B_40EB_A3D4_177B3955B46B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff14c_ff9b_11e0_833e_003048f27c5f_99308B36_F071_4351_BA3D_65526C9A58EE9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff151_ff9b_11e0_833e_003048f27c5f_DA6A0C45_9EEF_4C54_88B3_E933B0E87C2D10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff15b_ff9b_11e0_833e_003048f27c5f_BA667A14_178D_4E7C_97E5_7AE14B704B2F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dff160_ff9b_11e0_833e_003048f27c5f_F8F815FF_098A_432F_B1E3_6AF6955B09FA12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db6c_ff96_11e0_833e_003048f27c5f_2B83CC2E_48F9_4C42_982C_53D458863CA913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d4b_ff9b_11e0_833e_003048f27c5f_C3728AAF_6F4E_4584_99F7_BB0F2D20959514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d50_ff9b_11e0_833e_003048f27c5f_87BDC1E2_2D2E_4380_BE4B_98E8A567FA2215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db71_ff96_11e0_833e_003048f27c5f_05A37079_6802_4CE9_BBDE_20902E83469416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db7b_ff96_11e0_833e_003048f27c5f_1FAEB82A_D6F0_492D_8B04_FE8CCBEF1ABA17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db80_ff96_11e0_833e_003048f27c5f_9BADB8C8_C10B_43E4_958D_FC8AF639D77818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8d0_ff9b_11e0_833e_003048f27c5f_DEC_105_0019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4d98_ff9b_11e0_833e_003048f27c5f_AF255FF2_7F60_401F_BA0C_9E322A114BEA20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b4db6_ff9b_11e0_833e_003048f27c5f_6DC9B14D_EAB9_42A9_A74D_12FC6C3EEADE21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb548fd_ff9b_11e0_833e_003048f27c5f_5D247854_3257_48F0_9329_0F11FC3672F822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54939_ff9b_11e0_833e_003048f27c5f_57BC0CB2_E8B0_450D_9A69_CEF43D53D7FC23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5493e_ff9b_11e0_833e_003048f27c5f_5197C37E_C70E_4944_87D2_1A66628A893B24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54943_ff9b_11e0_833e_003048f27c5f_6546DC2C_D6FC_49ED_A5C2_BB628BCB2CB525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db85_ff96_11e0_833e_003048f27c5f_5255CB56_4474_4DE0_826C_4D3F03B4DF3426.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b86a_ff9b_11e0_833e_003048f27c5f_703D7C47_F1B1_4742_850E_027DAA8007B627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b86f_ff9b_11e0_833e_003048f27c5f_98F9D6E6_4364_44EE_9A10_61931D04151728.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b8cb_ff9b_11e0_833e_003048f27c5f_556D7F02_AFA8_4AC1_A041_0DB338CE98AA29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5492f_ff9b_11e0_833e_003048f27c5f_2A4C2432_F948_4867_B29D_6042DE3F8B3F30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2db99_ff96_11e0_833e_003048f27c5f_39BFA9EF_8211_44F7_AC4B_D25CA9DBA45031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b874_ff9b_11e0_833e_003048f27c5f_426078EF_3C54_41E3_936F_CEFBD0AE662D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54972_ff9b_11e0_833e_003048f27c5f_FDE4D883_3EEB_4A4F_B5C4_F60A408703DB33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54995_ff9b_11e0_833e_003048f27c5f_6E8113CA_3F28_4737_B4AF_FC12621FA29F34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b847_ff9b_11e0_833e_003048f27c5f_CE5BA9D8_CDF5_4D26_B331_50B2CD41570335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b84c_ff9b_11e0_833e_003048f27c5f_FD527DDA_813E_411A_962C_C138AC20BE2D36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b851_ff9b_11e0_833e_003048f27c5f_B9220D64_823A_4B83_9DF0_A4251E04FDC037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b83d_ff9b_11e0_833e_003048f27c5f_6F98BCD7_D710_4976_B8D1_D7F675456BDA38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543b842_ff9b_11e0_833e_003048f27c5f_60FFA94C_2DC9_4FDC_ABCC_B356EC9D543839.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54968_ff9b_11e0_833e_003048f27c5f_067DB175_5856_4E5D_B4FA_A174CF1A7B7D40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075be_ff9b_11e0_833e_003048f27c5f_143CD49E_9E40_4525_A8D6_E03BDFF6A14441.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075c3_ff9b_11e0_833e_003048f27c5f_E6A12359_8F18_4648_9DA3_7D35EB6B39C042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075c8_ff9b_11e0_833e_003048f27c5f_6EB72C95_30EA_483A_9DF1_D5756DB87F4443.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075cd_ff9b_11e0_833e_003048f27c5f_CA891EC1_9A34_43BB_8560_260FB6DA744A44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be075d2_ff9b_11e0_833e_003048f27c5f_C64ED709_CC28_4FAD_A3AD_4C9BA86CC0E845.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3385,81 +3385,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="228600"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="228600"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5301,152 +5301,152 @@
             </rPr>
             <t xml:space="preserve">3360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2 (540W) \  Шар бело-золотой</t>
-[...7 lines deleted...]
-Цвет: бело-золотой</t>
+            <t xml:space="preserve">2 (432) \ Шар серебристо-золотой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DEC.029.SG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебристо-золотой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, см: 55</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: МДМ</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Имеются мелкие царапины</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4704.00</t>
+            <t xml:space="preserve">3360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2 (432) \ Шар серебристо-золотой</t>
-[...7 lines deleted...]
-Цвет: серебристо-золотой</t>
+            <t xml:space="preserve">2 (540W) \  Шар бело-золотой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DEC.030.WHG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: бело-золотой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, см: 55</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: МДМ</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Имеются мелкие царапины</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3360.00</t>
+            <t xml:space="preserve">4704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29 (001) \ Олень, 140х90х30 см</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DEC.105.00</t>
@@ -5789,149 +5789,149 @@
             </rPr>
             <t xml:space="preserve">6825.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7 (361) \ Шар золотисто-серебряный</t>
-[...11 lines deleted...]
-Диаметр, см: 25</t>
+            <t xml:space="preserve">3K4 (500WT) \ Шары, комплект из 4 штук</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DEC.067.WHTG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: бело-золотой</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, см: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: МДМ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Имеются мелкие царапины</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">819.00</t>
+            <t xml:space="preserve">6825.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3K4 (500WT) \ Шары, комплект из 4 штук</t>
-[...11 lines deleted...]
-Диаметр, см: 40</t>
+            <t xml:space="preserve">7 (361) \ Шар золотисто-серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DEC.062.GS</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: золотисто-серебряный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, см: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: МДМ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Имеются мелкие царапины</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6825.00</t>
+            <t xml:space="preserve">819.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">48 (001) \ Шишка</t>
           </r>