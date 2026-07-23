--- v1 (2026-01-23)
+++ v2 (2026-07-23)
@@ -1882,144 +1882,144 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">663.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RMS.038M \ Дистанционная штанга M на глубину 200мм</t>
-[...3 lines deleted...]
-Артикул: RMS.038M.22450.4N100</t>
+      <t xml:space="preserve">RMS.038L \ Дистанционная штанга L на глубину 200мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMS.038L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002M и RMS.003M.</t>
+Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002L и RMS.003L.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">728.00</t>
+      <t xml:space="preserve">796.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">RMS.038L \ Дистанционная штанга L на глубину 200мм</t>
-[...3 lines deleted...]
-Артикул: RMS.038L.22450.4N100</t>
+      <t xml:space="preserve">RMS.038M \ Дистанционная штанга M на глубину 200мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RMS.038M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 1200</t>
+Длина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002L и RMS.003L.</t>
+Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002M и RMS.003M.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">796.00</t>
+      <t xml:space="preserve">728.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">RMS.023.200.L \ Полкодержатель левый, L-200мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: RMS.023.200.L.22450.4N100</t>
@@ -2938,51 +2938,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cdec_cca1_11ed_bcfb_ac1f6b40b531_RMS001M224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d217_cca1_11ed_bcfb_ac1f6b40b531_RMS001L224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1687a_cca1_11ed_bcfb_ac1f6b40b531_RMS002M224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16abf_cca1_11ed_bcfb_ac1f6b40b531_RMS002L224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16cce_cca1_11ed_bcfb_ac1f6b40b531_RMS003M224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16fc7_cca1_11ed_bcfb_ac1f6b40b531_RMS003L224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051e87_cca1_11ed_bcfb_ac1f6b40b531_RMS004224504N100.resize28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051fe2_cca1_11ed_bcfb_ac1f6b40b531_RMS005S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052215_cca1_11ed_bcfb_ac1f6b40b531_RMS005M224504N100.resize210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d55c_cca1_11ed_bcfb_ac1f6b40b531_RMS005L224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035bae_1a4e_11ee_907c_ac1f6b40b531_RMS007S224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035b61_1a4e_11ee_907c_ac1f6b40b531_RMS007M224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68497_1a4e_11ee_907c_ac1f6b40b531_RMS007L224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cda1_1a4e_11ee_907c_ac1f6b40b531_RMS008S224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57ece_1a4e_11ee_907c_ac1f6b40b531_RMS008M224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57e81_1a4e_11ee_907c_ac1f6b40b531_RMS008L224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeec5a_1a4e_11ee_907c_ac1f6b40b531_RMS104SDSP_1618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446310d_1a4e_11ee_907c_ac1f6b40b531_RMS104MDSP_1619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cdee_1a4e_11ee_907c_ac1f6b40b531_RMS104LDSP_1620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210467a_1a4e_11ee_907c_ac1f6b40b531_RMS105M224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef9b8_1a4e_11ee_907c_ac1f6b40b531_RMS105L224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934667a_1a4e_11ee_907c_ac1f6b40b531_RMS106224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346e29_1a4e_11ee_907c_ac1f6b40b531_RMS107224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd741_1a4e_11ee_907c_ac1f6b40b531_RMS108S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8616e_1a4e_11ee_907c_ac1f6b40b531_RMS108L224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609719_1a4e_11ee_907c_ac1f6b40b531_RMS109S224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608181_1a4e_11ee_907c_ac1f6b40b531_RMS109M224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd78e_1a4e_11ee_907c_ac1f6b40b531_RMS109L224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d711_cca1_11ed_bcfb_ac1f6b40b531_RMS006S224504N100.resize230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d8fc_cca1_11ed_bcfb_ac1f6b40b531_RMS006M224504N10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906dac0_cca1_11ed_bcfb_ac1f6b40b531_RMS006L224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0aef_cca1_11ed_bcfb_ac1f6b40b531_RMS038S224504N100_0133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0dc4_cca1_11ed_bcfb_ac1f6b40b531_RMS038M224504N100_0134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1129_cca1_11ed_bcfb_ac1f6b40b531_RMS038L224504N100_0135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5ff2_bcb4_11ed_93f3_ac1f6b40b531_RMS023200L224504N100_0136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac66c9_bcb4_11ed_93f3_ac1f6b40b531_RMS023200R224504N100_0137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282aad9_9182_11ed_a1f9_ac1f6b40b531_RMS023300L224504N100_0138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282b7f2_9182_11ed_a1f9_ac1f6b40b531_RMS023300R224504N100_0139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73c11_cca1_11ed_bcfb_ac1f6b40b531_RMS023400L224504N100_0140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73f64_cca1_11ed_bcfb_ac1f6b40b531_RMS023400R224504N100_0141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7423b_cca1_11ed_bcfb_ac1f6b40b531_RMS101S.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288f86_cca1_11ed_bcfb_ac1f6b40b531_RMS101M.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289225_cca1_11ed_bcfb_ac1f6b40b531_RMS101L.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289728_cca1_11ed_bcfb_ac1f6b40b531_RMS102S45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232400_cca1_11ed_bcfb_ac1f6b40b531_RMS102M.resize246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312326b1_cca1_11ed_bcfb_ac1f6b40b531_RMS102L47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232998_cca1_11ed_bcfb_ac1f6b40b531_RMS103S48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201829_cca1_11ed_bcfb_ac1f6b40b531_RMS103M.resize249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201c54_cca1_11ed_bcfb_ac1f6b40b531_RMS103L50.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cdec_cca1_11ed_bcfb_ac1f6b40b531_RMS001M224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d217_cca1_11ed_bcfb_ac1f6b40b531_RMS001L224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1687a_cca1_11ed_bcfb_ac1f6b40b531_RMS002M224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16abf_cca1_11ed_bcfb_ac1f6b40b531_RMS002L224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16cce_cca1_11ed_bcfb_ac1f6b40b531_RMS003M224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd16fc7_cca1_11ed_bcfb_ac1f6b40b531_RMS003L224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051e87_cca1_11ed_bcfb_ac1f6b40b531_RMS004224504N100.resize28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051fe2_cca1_11ed_bcfb_ac1f6b40b531_RMS005S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13052215_cca1_11ed_bcfb_ac1f6b40b531_RMS005M224504N100.resize210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d55c_cca1_11ed_bcfb_ac1f6b40b531_RMS005L224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035bae_1a4e_11ee_907c_ac1f6b40b531_RMS007S224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035b61_1a4e_11ee_907c_ac1f6b40b531_RMS007M224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e68497_1a4e_11ee_907c_ac1f6b40b531_RMS007L224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cda1_1a4e_11ee_907c_ac1f6b40b531_RMS008S224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57ece_1a4e_11ee_907c_ac1f6b40b531_RMS008M224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57e81_1a4e_11ee_907c_ac1f6b40b531_RMS008L224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeec5a_1a4e_11ee_907c_ac1f6b40b531_RMS104SDSP_1618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446310d_1a4e_11ee_907c_ac1f6b40b531_RMS104MDSP_1619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33cdee_1a4e_11ee_907c_ac1f6b40b531_RMS104LDSP_1620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210467a_1a4e_11ee_907c_ac1f6b40b531_RMS105M224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abef9b8_1a4e_11ee_907c_ac1f6b40b531_RMS105L224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934667a_1a4e_11ee_907c_ac1f6b40b531_RMS106224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79346e29_1a4e_11ee_907c_ac1f6b40b531_RMS107224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd741_1a4e_11ee_907c_ac1f6b40b531_RMS108S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8616e_1a4e_11ee_907c_ac1f6b40b531_RMS108L224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609719_1a4e_11ee_907c_ac1f6b40b531_RMS109S224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e608181_1a4e_11ee_907c_ac1f6b40b531_RMS109M224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbd78e_1a4e_11ee_907c_ac1f6b40b531_RMS109L224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d711_cca1_11ed_bcfb_ac1f6b40b531_RMS006S224504N100.resize230.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906d8fc_cca1_11ed_bcfb_ac1f6b40b531_RMS006M224504N10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906dac0_cca1_11ed_bcfb_ac1f6b40b531_RMS006L224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0aef_cca1_11ed_bcfb_ac1f6b40b531_RMS038S224504N100_0133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1129_cca1_11ed_bcfb_ac1f6b40b531_RMS038L224504N100_0134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0dc4_cca1_11ed_bcfb_ac1f6b40b531_RMS038M224504N100_0135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac5ff2_bcb4_11ed_93f3_ac1f6b40b531_RMS023200L224504N100_0136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac66c9_bcb4_11ed_93f3_ac1f6b40b531_RMS023200R224504N100_0137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282aad9_9182_11ed_a1f9_ac1f6b40b531_RMS023300L224504N100_0138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282b7f2_9182_11ed_a1f9_ac1f6b40b531_RMS023300R224504N100_0139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73c11_cca1_11ed_bcfb_ac1f6b40b531_RMS023400L224504N100_0140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f73f64_cca1_11ed_bcfb_ac1f6b40b531_RMS023400R224504N100_0141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7423b_cca1_11ed_bcfb_ac1f6b40b531_RMS101S.resize242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b288f86_cca1_11ed_bcfb_ac1f6b40b531_RMS101M.resize243.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289225_cca1_11ed_bcfb_ac1f6b40b531_RMS101L.resize244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b289728_cca1_11ed_bcfb_ac1f6b40b531_RMS102S45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232400_cca1_11ed_bcfb_ac1f6b40b531_RMS102M.resize246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312326b1_cca1_11ed_bcfb_ac1f6b40b531_RMS102L47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31232998_cca1_11ed_bcfb_ac1f6b40b531_RMS103S48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201829_cca1_11ed_bcfb_ac1f6b40b531_RMS103M.resize249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37201c54_cca1_11ed_bcfb_ac1f6b40b531_RMS103L50.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6774,147 +6774,147 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RMS.038M \ Дистанционная штанга M на глубину 200мм</t>
-[...3 lines deleted...]
-Артикул: RMS.038M.22450.4N100</t>
+            <t xml:space="preserve">RMS.038L \ Дистанционная штанга L на глубину 200мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMS.038L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002M и RMS.003M.</t>
+Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002L и RMS.003L.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">728.00</t>
+            <t xml:space="preserve">796.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">RMS.038L \ Дистанционная штанга L на глубину 200мм</t>
-[...3 lines deleted...]
-Артикул: RMS.038L.22450.4N100</t>
+            <t xml:space="preserve">RMS.038M \ Дистанционная штанга M на глубину 200мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RMS.038M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1200</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002L и RMS.003L.</t>
+Примечание: Штанга для кронштейнов фронтальной развески при использовании RMS.002M и RMS.003M.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">796.00</t>
+            <t xml:space="preserve">728.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>