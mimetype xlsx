--- v1 (2026-01-20)
+++ v2 (2026-04-20)
@@ -726,151 +726,151 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLSV.105 \ Крепление стеклянной полки на трубу 25х25мм</t>
-[...3 lines deleted...]
-Артикул: GLSV.105.22450.4N100</t>
+      <t xml:space="preserve">GLSV.106 \ Крепление полки из ДСП и МДФ на трубу 25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLSV.106.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 60</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Устанавливается на трубу 25х25мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">829.00</t>
+      <t xml:space="preserve">413.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLSV.106 \ Крепление полки из ДСП и МДФ на трубу 25х25мм</t>
-[...3 lines deleted...]
-Артикул: GLSV.106.22450.4N100</t>
+      <t xml:space="preserve">GLSV.105 \ Крепление стеклянной полки на трубу 25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLSV.105.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, мм: 60</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Устанавливается на трубу 25х25мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">413.00</t>
+      <t xml:space="preserve">829.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLSV.100.S \ Рама c 2-х сторонней перфорацией    </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLSV.100.S.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2513,51 +2513,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928665_9a2c_11ec_81b7_ac1f6b40b531_GLSV100S224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63cb6_9a2d_11ec_81b7_ac1f6b40b531_GLSV100M224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bdbe_9a2d_11ec_81b7_ac1f6b40b531_GLSV100L224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ced7_9a2d_11ec_81b7_ac1f6b40b531_GLSV101S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf35e_a86d_11ed_bcbb_ac1f6b40b531_GLSV107BL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351621d_a86d_11ed_bcbb_ac1f6b40b531_GLSV108BL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9dbc5_d5c6_11ec_b147_ac1f6b40b531_GLSV102S224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b22a_d5c6_11ec_b147_ac1f6b40b531_GLSV102M224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831b85_d5c6_11ec_b147_ac1f6b40b531_GLSV102L224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04681b_ed41_11ec_9803_ac1f6b40b531_GLSV103S224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937da1c_ed41_11ec_9803_ac1f6b40b531_GLSV104S224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518869_ed42_11ec_9803_ac1f6b40b531_GLSV105224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b5bf_ed42_11ec_9803_ac1f6b40b531_GLSV106224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda837f2_d5c4_11ec_b147_ac1f6b40b531_GLSV100S9016MU2515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca974de6_d5c4_11ec_b147_ac1f6b40b531_GLSV100M9016MU2516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7ccf_d5c4_11ec_b147_ac1f6b40b531_GLSV100L9016MU2517.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3ada_d5c5_11ec_b147_ac1f6b40b531_GLSV101S9016MU2518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba13a_a86d_11ed_bcbb_ac1f6b40b531_GLSV107WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e6e1_a86d_11ed_bcbb_ac1f6b40b531_GLSV108WH20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a584e_d5c5_11ec_b147_ac1f6b40b531_GLSV102S9016MU2521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fdb2_d5c5_11ec_b147_ac1f6b40b531_GLSV102M9016MU2522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fab8_d5c5_11ec_b147_ac1f6b40b531_GLSV102L9016MU2523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505238_ed42_11ec_9803_ac1f6b40b531_GLSV103S9016MU2524.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc331_ed42_11ec_9803_ac1f6b40b531_GLSV104S9016MU2525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaed78_ed42_11ec_9803_ac1f6b40b531_GLSV1059016MU25.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98dd04_ed42_11ec_9803_ac1f6b40b531_GLSV1069016MU2527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3da99_ef2b_11ed_907c_ac1f6b40b531_GLSV109S224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8259_ef2c_11ed_907c_ac1f6b40b531_GLSV109M224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLSV.110.S.22450.4N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682f22_cbe7_11ee_a821_0050569cf81d_GLSV111224504N100_0131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f1f9_aba8_11ed_be80_ac1f6b40b531_GLS401S224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599bc1_aba8_11ed_be80_ac1f6b40b531_GLS401M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e921ed5_9b17_11ed_bd63_ac1f6b40b531_GLS401L224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456754_aba8_11ed_be80_ac1f6b40b531_GLS401S9016MU2535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371b1d_aba8_11ed_be80_ac1f6b40b531_GLS401M9016MU25.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8bd9_aba8_11ed_be80_ac1f6b40b531_GLS401L9016MU25.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458675e0_aba9_11ed_be80_ac1f6b40b531_GLS402SDSP.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4192c_aba9_11ed_be80_ac1f6b40b531_GLS402MDSP.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ee70_aba9_11ed_be80_ac1f6b40b531_GLS402LDSP.resize240.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928665_9a2c_11ec_81b7_ac1f6b40b531_GLSV100S224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df63cb6_9a2d_11ec_81b7_ac1f6b40b531_GLSV100M224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bdbe_9a2d_11ec_81b7_ac1f6b40b531_GLSV100L224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8ced7_9a2d_11ec_81b7_ac1f6b40b531_GLSV101S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bf35e_a86d_11ed_bcbb_ac1f6b40b531_GLSV107BL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351621d_a86d_11ed_bcbb_ac1f6b40b531_GLSV108BL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9dbc5_d5c6_11ec_b147_ac1f6b40b531_GLSV102S224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b22a_d5c6_11ec_b147_ac1f6b40b531_GLSV102M224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89831b85_d5c6_11ec_b147_ac1f6b40b531_GLSV102L224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04681b_ed41_11ec_9803_ac1f6b40b531_GLSV103S224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937da1c_ed41_11ec_9803_ac1f6b40b531_GLSV104S224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254b5bf_ed42_11ec_9803_ac1f6b40b531_GLSV106224504N100_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e518869_ed42_11ec_9803_ac1f6b40b531_GLSV105224504N100_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda837f2_d5c4_11ec_b147_ac1f6b40b531_GLSV100S9016MU2515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca974de6_d5c4_11ec_b147_ac1f6b40b531_GLSV100M9016MU2516.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7ccf_d5c4_11ec_b147_ac1f6b40b531_GLSV100L9016MU2517.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc3ada_d5c5_11ec_b147_ac1f6b40b531_GLSV101S9016MU2518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aba13a_a86d_11ed_bcbb_ac1f6b40b531_GLSV107WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762e6e1_a86d_11ed_bcbb_ac1f6b40b531_GLSV108WH20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a584e_d5c5_11ec_b147_ac1f6b40b531_GLSV102S9016MU2521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170fdb2_d5c5_11ec_b147_ac1f6b40b531_GLSV102M9016MU2522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189fab8_d5c5_11ec_b147_ac1f6b40b531_GLSV102L9016MU2523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65505238_ed42_11ec_9803_ac1f6b40b531_GLSV103S9016MU2524.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fc331_ed42_11ec_9803_ac1f6b40b531_GLSV104S9016MU2525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdaed78_ed42_11ec_9803_ac1f6b40b531_GLSV1059016MU25.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98dd04_ed42_11ec_9803_ac1f6b40b531_GLSV1069016MU2527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3da99_ef2b_11ed_907c_ac1f6b40b531_GLSV109S224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce8259_ef2c_11ed_907c_ac1f6b40b531_GLSV109M224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLSV.110.S.22450.4N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8682f22_cbe7_11ee_a821_0050569cf81d_GLSV111224504N100_0131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f1f9_aba8_11ed_be80_ac1f6b40b531_GLS401S224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e599bc1_aba8_11ed_be80_ac1f6b40b531_GLS401M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e921ed5_9b17_11ed_bd63_ac1f6b40b531_GLS401L224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70456754_aba8_11ed_be80_ac1f6b40b531_GLS401S9016MU2535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88371b1d_aba8_11ed_be80_ac1f6b40b531_GLS401M9016MU25.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d8bd9_aba8_11ed_be80_ac1f6b40b531_GLS401L9016MU25.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458675e0_aba9_11ed_be80_ac1f6b40b531_GLS402SDSP.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4192c_aba9_11ed_be80_ac1f6b40b531_GLS402MDSP.resize239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484ee70_aba9_11ed_be80_ac1f6b40b531_GLS402LDSP.resize240.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4803,156 +4803,156 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLSV.105 \ Крепление стеклянной полки на трубу 25х25мм</t>
-[...3 lines deleted...]
-Артикул: GLSV.105.22450.4N100</t>
+            <t xml:space="preserve">GLSV.106 \ Крепление полки из ДСП и МДФ на трубу 25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLSV.106.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 60</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Устанавливается на трубу 25х25мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">829.00</t>
+            <t xml:space="preserve">413.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLSV.106 \ Крепление полки из ДСП и МДФ на трубу 25х25мм</t>
-[...3 lines deleted...]
-Артикул: GLSV.106.22450.4N100</t>
+            <t xml:space="preserve">GLSV.105 \ Крепление стеклянной полки на трубу 25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLSV.105.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, мм: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Устанавливается на трубу 25х25мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">413.00</t>
+            <t xml:space="preserve">829.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLSV.100.S \ Рама c 2-х сторонней перфорацией    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLSV.100.S.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>