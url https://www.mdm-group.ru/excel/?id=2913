--- v1 (2026-01-27)
+++ v2 (2026-09-10)
@@ -3028,75 +3028,67 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR.611 \ Полка стекло для вешала GLPR.610 (1440 x 585 x 8)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.611.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
-Цвет: черный муар</t>
-[...7 lines deleted...]
-Глубина, мм: 300</t>
+Ширина, мм: 1440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 585</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Устанавливается на вешало GLPR.610.V2, присоски в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
-    </r>
-[...2 lines deleted...]
-Сечение трубы, мм: 20х10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3366.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -8697,75 +8689,67 @@
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR.611 \ Полка стекло для вешала GLPR.610 (1440 x 585 x 8)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLPR.611.GL</t>
           </r>
           <r>
             <t xml:space="preserve">
-Цвет: черный муар</t>
-[...7 lines deleted...]
-Глубина, мм: 300</t>
+Ширина, мм: 1440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 585</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Устанавливается на вешало GLPR.610.V2, присоски в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
-          </r>
-[...2 lines deleted...]
-Сечение трубы, мм: 20х10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3366.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>