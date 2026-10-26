--- v5 (2026-09-10)
+++ v6 (2026-10-26)
@@ -1364,208 +1364,208 @@
       <t xml:space="preserve">1556.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Полка комплектная</t>
-[...15 lines deleted...]
-Старая цена: 1376 руб.</t>
+      <t xml:space="preserve">11313070.OP \ Ограждение боковое</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.242.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 122 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">488.00</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Полка внешняя комплектная</t>
-[...11 lines deleted...]
-Старая цена: 474 руб.</t>
+      <t xml:space="preserve">11312270 \ Ограждение фронтальное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.353.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 104,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 122 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">168.00</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Полка внешняя комплектная</t>
-[...11 lines deleted...]
-Старая цена: 660 руб.</t>
+      <t xml:space="preserve">11312370.OP \ Ограждение фронтальное</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.238.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 960</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 104,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 122 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">234.00</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...10 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 108/960.GR \ Кронштейн на стойку прямой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.196.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1736,51 +1736,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f71e_74b1_11ed_b2c7_ac1f6b40b531_GPP70220502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18c59_0461_11ee_907c_ac1f6b40b531_GPP96220503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d918a_7250_11ed_80da_ac1f6b40b531_GPP120220504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236ff2_7522_11e8_ade2_0025902b3cc1_0096_GP_70_220_505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddab3_751e_11e8_ade2_0025902b3cc1_0099_GP_96_220_506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74036_7251_11ed_80da_ac1f6b40b531_GP120220507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb6f75_752a_11e8_ade2_0025902b3cc1_0085_GPF_70_220_508.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b6f7_0462_11ee_907c_ac1f6b40b531_GPF120220509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a0e3_752e_11e8_ade2_0025902b3cc1_0079_GPN_220_5010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10e7b_7536_11e8_ade2_0025902b3cc1_0066_GGP_70_140_5011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefbfe9_7557_11e8_ade2_0025902b3cc1_0050_GGP_70_160_5012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e731578_7560_11e8_ade2_0025902b3cc1_0034_GGP_70_180_5013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4604c7_7532_11e8_ade2_0025902b3cc1_0072_GGP_96_140_5014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a98c8_755e_11e8_ade2_0025902b3cc1_0040_GGP_96_180_5015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfae4_7252_11ed_80da_ac1f6b40b531_GGP12014050.resize216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5ed2_7251_11ed_80da_ac1f6b40b531_GGP1201605017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161145_7539_11e8_ade2_0025902b3cc1_0063_GGPF_70_140_5018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5189_755a_11e8_ade2_0025902b3cc1_0047_GGPF_70_160_5019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c6ff_7567_11e8_ade2_0025902b3cc1_0031_GGPF_70_180_5020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2abc_7548_11e8_ade2_0025902b3cc1_0028_GST_220_5021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fae36_7549_11e8_ade2_0025902b3cc1_0025_GSTG_140_5022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84121_7549_11e8_ade2_0025902b3cc1_0022_GSTG_160_5023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de547_7554_11e8_ade2_0025902b3cc1_0019_GSTG_180_5024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0f77f_7545_11e8_ade2_0025902b3cc1_0010_400_120025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e916b_7547_11e8_ade2_0025902b3cc1_0000_30026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3929_7547_11e8_ade2_0025902b3cc1_0001_40027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1ed_fdef_11df_b16f_003048d0c7fe_89533116_57B2_4BA8_B544_EEF935BF5A9028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6894_ff1b_11e0_833e_003048f27c5f_FE3752AF_5F03_4B31_8D5B_A43BBF8F1F0629.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36f71e_74b1_11ed_b2c7_ac1f6b40b531_GPP70220502.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a18c59_0461_11ee_907c_ac1f6b40b531_GPP96220503.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d918a_7250_11ed_80da_ac1f6b40b531_GPP120220504.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc236ff2_7522_11e8_ade2_0025902b3cc1_0096_GP_70_220_505.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ddab3_751e_11e8_ade2_0025902b3cc1_0099_GP_96_220_506.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f74036_7251_11ed_80da_ac1f6b40b531_GP120220507.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb6f75_752a_11e8_ade2_0025902b3cc1_0085_GPF_70_220_508.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b6f7_0462_11ee_907c_ac1f6b40b531_GPF120220509.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819a0e3_752e_11e8_ade2_0025902b3cc1_0079_GPN_220_5010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa10e7b_7536_11e8_ade2_0025902b3cc1_0066_GGP_70_140_5011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefbfe9_7557_11e8_ade2_0025902b3cc1_0050_GGP_70_160_5012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e731578_7560_11e8_ade2_0025902b3cc1_0034_GGP_70_180_5013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4604c7_7532_11e8_ade2_0025902b3cc1_0072_GGP_96_140_5014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a98c8_755e_11e8_ade2_0025902b3cc1_0040_GGP_96_180_5015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bfae4_7252_11ed_80da_ac1f6b40b531_GGP12014050.resize216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe5ed2_7251_11ed_80da_ac1f6b40b531_GGP1201605017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161145_7539_11e8_ade2_0025902b3cc1_0063_GGPF_70_140_5018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad5189_755a_11e8_ade2_0025902b3cc1_0047_GGPF_70_160_5019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6c6ff_7567_11e8_ade2_0025902b3cc1_0031_GGPF_70_180_5020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2abc_7548_11e8_ade2_0025902b3cc1_0028_GST_220_5021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fae36_7549_11e8_ade2_0025902b3cc1_0025_GSTG_140_5022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84121_7549_11e8_ade2_0025902b3cc1_0022_GSTG_160_5023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de547_7554_11e8_ade2_0025902b3cc1_0019_GSTG_180_5024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11d7a2_035a_11e0_b16f_003048d0c7fe_9CE18C97_F1B9_4E1E_98FE_37824544E50625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fcaf7_67d5_11e0_afc8_003048f27c5f_SEV_353_CH26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f0_fdef_11df_b16f_003048d0c7fe_9D18C7AC_71DA_413E_9A31_22B2D25DF6B627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1ed_fdef_11df_b16f_003048d0c7fe_89533116_57B2_4BA8_B544_EEF935BF5A9028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc6894_ff1b_11e0_833e_003048f27c5f_FE3752AF_5F03_4B31_8D5B_A43BBF8F1F0629.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4392,216 +4392,216 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка комплектная</t>
-[...15 lines deleted...]
-Старая цена: 1376 руб.</t>
+            <t xml:space="preserve">11313070.OP \ Ограждение боковое</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.242.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 122 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">488.00</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка внешняя комплектная</t>
-[...11 lines deleted...]
-Старая цена: 474 руб.</t>
+            <t xml:space="preserve">11312270 \ Ограждение фронтальное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.353.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 104,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 122 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">168.00</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Полка внешняя комплектная</t>
-[...11 lines deleted...]
-Старая цена: 660 руб.</t>
+            <t xml:space="preserve">11312370.OP \ Ограждение фронтальное</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.238.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 960</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 104,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 122 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">234.00</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 108/960.GR \ Кронштейн на стойку прямой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.196.CH</t>
           </r>
           <r>