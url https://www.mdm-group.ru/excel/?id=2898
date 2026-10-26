--- v6 (2026-09-10)
+++ v7 (2026-10-26)
@@ -3574,128 +3574,128 @@
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 900х400 мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.042B.MGL</t>
+      <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 1200х400 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.042C.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1116.00</t>
+      <t xml:space="preserve">1458.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 1200х400 мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.042C.MGL</t>
+      <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 900х400 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.042B.MGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1458.00</t>
+      <t xml:space="preserve">1116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
@@ -3916,152 +3916,152 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">580.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 62 \ Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.062.V2.22450.4N100</t>
+      <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.064.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Макс. допустимая нагрузка, кг: 8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">234.00</t>
+      <t xml:space="preserve">310.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.064.22450.4N100</t>
+      <t xml:space="preserve">GLPR 62 \ Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.062.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 8</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">310.00</t>
+      <t xml:space="preserve">234.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR 63 \ Крючок на прямоуг. трубу 30х15, d-6, L-100мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.063A.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -4966,591 +4966,591 @@
       <t xml:space="preserve">21.42</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.301C \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.301C.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.303A \ Задняя стенка перфорированная для стеллажа Global </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.303A.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...3 lines deleted...]
-Высота, мм: 250</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1204.00</t>
+      <t xml:space="preserve">1214.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.303B \ Задняя стенка перфорированная для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.303B.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.301A \ Задняя стенка для стеллажа Global </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.301A.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...11 lines deleted...]
-Производитель: Роосия</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1703.00</t>
+      <t xml:space="preserve">704.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.301B \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.301B.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.302C \ Задняя стенка для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.302C.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 250</t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">959.00</t>
+      <t xml:space="preserve">1377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.303A \ Задняя стенка перфорированная для стеллажа Global </t>
-[...3 lines deleted...]
-Артикул: GLS.303A.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.302B \ Задняя стенка для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.302B.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг перфорации, мм: 25</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Металлическая, толщиной 0,8мм</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1214.00</t>
+      <t xml:space="preserve">1101.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.301A \ Задняя стенка для стеллажа Global </t>
-[...3 lines deleted...]
-Артикул: GLS.301A.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.302A \ Задняя стенка для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.302A.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 250</t>
+Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">704.00</t>
+      <t xml:space="preserve">796.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.302C \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302C.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.303C \ Задняя стенка перфорированная для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.303C.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">2122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.302B \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302B.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.301C \ Задняя стенка для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.301C.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Металлическая, толщиной 0,8мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1101.00</t>
+      <t xml:space="preserve">1204.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.302A \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302A.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.303B \ Задняя стенка перфорированная для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.303B.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Шаг перфорации, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Роосия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">796.00</t>
+      <t xml:space="preserve">1703.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.303C \ Задняя стенка перфорированная для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.303C.V2.22450.4N100</t>
+      <t xml:space="preserve">GLS.301B \ Задняя стенка для стеллажа Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.301B.V2.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Шаг перфорации, мм: 25</t>
+Ширина, мм: 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2122.00</t>
+      <t xml:space="preserve">959.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Стойка информационная рекламная на ножке (h-150мм) А4, A5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: AP.002.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -6864,51 +6864,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700857_2626_11ea_80b7_0025902b3cc1_stoika22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0311_3737_11ec_80bc_0025902b3cc1_GLS_209_22450_4N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877c5d_37b5_11ec_80bc_0025902b3cc1_GLS_210_22450_4N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a4e9_1e1c_11e8_ade2_0025902b3cc1_shtanga15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22878c2_1e1b_11e8_ade2_0025902b3cc1_shtanga16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd544_1e1c_11e8_ade2_0025902b3cc1_shtanga17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ef68_1e1b_11e8_ade2_0025902b3cc1_AE05301B_561C_4963_93A8_A36B036E12158.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677851_1e1b_11e8_ade2_0025902b3cc1_0253659B_AEC3_4DC9_9152_B39CF8A5EE239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9e08_1e1b_11e8_ade2_0025902b3cc1_944D4D4B_3BD5_4C44_A3FB_D8CAB9CE696010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02fafd_1e1c_11e8_ade2_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fcf3_1e1c_11e8_ade2_0025902b3cc1_66DA5DE0_0858_4E0F_8FA2_0A1FE4268CA013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480482e_1e1c_11e8_ade2_0025902b3cc1_EC24D996_B830_4C23_B461_458FD194FAF814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61c79b_1e1c_11e8_ade2_0025902b3cc1_500ADF1E_7831_4EAC_BD62_149D902DC8A615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb468f5_1e1c_11e8_ade2_0025902b3cc1_0F3860AB_3172_4601_9D91_9214EE15753D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538193_1e1c_11e8_ade2_0025902b3cc1_1DFDDC0E_2AC4_4CDB_A14F_E5251AE3EC6817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49848fb_1e1c_11e8_ade2_0025902b3cc1_4C4DC25B_0CB1_495E_9AD8_F3C61369259518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd3b2_b72e_11ec_81b7_ac1f6b40b531_GLS055R224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b9f2_b72f_11ec_81b7_ac1f6b40b531_GLS055L224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2addceb_a58e_11e6_9f4a_0025902b3cc0_GLS00590052521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487229_943d_11e5_a43a_0025902b3cc1_GLS00690052522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337a9_a588_11e6_9f4a_0025902b3cc0_GLS00790052523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85761dfb_6067_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F324.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a41eb0_6067_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae0c8_3eaf_11ea_80b7_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c257_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e7ee7_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd221_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29229.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057bb91_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e17d_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e467_8e83_11e8_ade2_0025902b3cc1_Rs_TOP_15035.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910acb4_8e83_11e8_ade2_0025902b3cc1_Rs_TOP_11336.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07cc3_d381_11e8_a710_0025902b3cc1_RS37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1049_7ecb_11e8_ade2_0025902b3cc1_Rs_TOP_15338.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8c03_8e83_11e8_ade2_0025902b3cc1_10939.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13ea5_97b0_11eb_80bc_0025902b3cc1_GLS041A224504N10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9124ce_9264_11e9_80b7_0025902b3cc1_GLPR_037_22450_4N10041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb16d75_9264_11e9_80b7_0025902b3cc1_GLPR_038A_22450_4N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b564_9264_11e9_80b7_0025902b3cc1_GLPR_038B_22450_4N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57efc21_9264_11e9_80b7_0025902b3cc1_GLPR_038C_22450_4N10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba674f_e270_11ed_85bb_ac1f6b40b531_15_30PCHCBL_0045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc09d8_9265_11e9_80b7_0025902b3cc1_GLPR_039A_22450_4N10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240259_9265_11e9_80b7_0025902b3cc1_GLPR_039B_22450_4N10047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b5cc_9265_11e9_80b7_0025902b3cc1_GLPR_039C_22450_4N10048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e538d_97af_11eb_80bc_0025902b3cc1_GLS040224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca895b_9265_11e9_80b7_0025902b3cc1_GLPR_041A_22450_4N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c6a8_9265_11e9_80b7_0025902b3cc1_GLPR_041B_22450_4N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b69f7_9265_11e9_80b7_0025902b3cc1_GLPR_041C_22450_4N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758c4d_8031_11ec_8de2_ac1f6b40b531_GLPR065224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349bf1_8031_11ec_8de2_ac1f6b40b531_GLPR066224504N10054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574925_a5c2_11ec_81b7_ac1f6b40b531_DBR-339_TR_15955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5551_9261_11e9_80b7_0025902b3cc1_GLPR_042_GL56.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457919d_9262_11e9_80b7_0025902b3cc1_GLPR_042_GL57.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fdcaa_9263_11e9_80b7_0025902b3cc1_GLPR_042_GL58.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73fff4_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL59.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eefb2_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL60.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d4107_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL61.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19520_9260_11e9_80b7_0025902b3cc1_GLPR_042_DSP62.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c4e6_9261_11e9_80b7_0025902b3cc1_GLPR_042_DSP63.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef685_9261_11e9_80b7_0025902b3cc1_GLPR_042_DSP64.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94882_9266_11e9_80b7_0025902b3cc1_GLPR_061_22450_4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05649_fd6f_11ee_a821_0050569cf81d_GLPR062V2224504N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b694_eb8c_11ea_80b7_0025902b3cc1_GLPR_064_22450_4N100_167.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edc4d_9266_11e9_80b7_0025902b3cc1_GLPR_063A_22450_4N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a091b_9266_11e9_80b7_0025902b3cc1_GLPR_063B_22450_4N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987817e9_9266_11e9_80b7_0025902b3cc1_GLPR_063C_22450_4N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64464_9266_11e9_80b7_0025902b3cc1_GLPR_063D_22450_4N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6986_9266_11e9_80b7_0025902b3cc1_GLPR_063E_22450_4N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a09b_9266_11e9_80b7_0025902b3cc1_GLPR_063F_22450_4N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491acb0_4947_11e9_aacc_0025902b3cc1_GLS_211_L_A_22450_4N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdbff_4947_11e9_aacc_0025902b3cc1_GLS_211_L_B_22450_4N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca04e_4947_11e9_aacc_0025902b3cc1_GLS_211_L_C_22450_4N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7377_dfea_11ec_b147_ac1f6b40b531_GLS_212_A_22450_4N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca483d7_dfea_11ec_b147_ac1f6b40b531_GLS212BV2224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d741_90b8_11ec_81b7_ac1f6b40b531_GLS_212_C_22450_4N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9b49_932c_11e9_80b7_0025902b3cc1_GLS_213_22450_4N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL181.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1511b_9bbc_11ec_81b7_ac1f6b40b531_GLS301CV2224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9791_9bba_11ec_81b7_ac1f6b40b531_GLS303BV2224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae381_9bbc_11ec_81b7_ac1f6b40b531_GLS301BV2224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad913e7_9bba_11ec_81b7_ac1f6b40b531_GLS303AV2224504N10087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545266e_9bbc_11ec_81b7_ac1f6b40b531_GLS301AV2224504N10088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8d79_9bbc_11ec_81b7_ac1f6b40b531_GLS302CV2224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31c78_9bbb_11ec_81b7_ac1f6b40b531_GLS302BV2224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c976_9bbb_11ec_81b7_ac1f6b40b531_GLS302AV2224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819aab_9bbb_11ec_81b7_ac1f6b40b531_GLS303CV2224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64022_2d7d_11eb_80bc_0025902b3cc1_002_22450_4N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63824_2d7d_11eb_80bc_0025902b3cc1_003_22450_4N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3c61_2d7d_11eb_80bc_0025902b3cc1_001_22450_4N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c1_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP.resize296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c6_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP_.resize297.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bdd3_fe90_11ec_b44f_ac1f6b40b531_GLS310CDSP.resize298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44664_fe90_11ec_b44f_ac1f6b40b531_GLS311ADSP.resize299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31130f_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPAL.resize2100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2736_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPAL.resize2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e69_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPAL.resize2102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311314_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPPL_1.resize2103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a273b_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPPL_1.resize2104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e6e_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPPL_1.resize2105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44669_fe90_11ec_b44f_ac1f6b40b531_GLS311BDSP.resize2106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507590_fe90_11ec_b44f_ac1f6b40b531_GLS311CDSP.resize2107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7c6e_fe91_11ec_b44f_ac1f6b40b531_GLS312DSP.resize2108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b0e_fe91_11ec_b44f_ac1f6b40b531_GLS313ADSP.resize2109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b15_fe91_11ec_b44f_ac1f6b40b531_GLS313BDSP.resize2110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4119_fe91_11ec_b44f_ac1f6b40b531_GLS313CDSP.resize2111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0279a_f320_11ed_907c_ac1f6b40b531_RK612_05112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43cda_f320_11ed_907c_ac1f6b40b531_RK612_05113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5ebb_f320_11ed_907c_ac1f6b40b531_RK612_05114.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2700857_2626_11ea_80b7_0025902b3cc1_stoika22.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0311_3737_11ec_80bc_0025902b3cc1_GLS_209_22450_4N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877c5d_37b5_11ec_80bc_0025902b3cc1_GLS_210_22450_4N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a4e9_1e1c_11e8_ade2_0025902b3cc1_shtanga15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22878c2_1e1b_11e8_ade2_0025902b3cc1_shtanga16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbd544_1e1c_11e8_ade2_0025902b3cc1_shtanga17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238ef68_1e1b_11e8_ade2_0025902b3cc1_AE05301B_561C_4963_93A8_A36B036E12158.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80677851_1e1b_11e8_ade2_0025902b3cc1_0253659B_AEC3_4DC9_9152_B39CF8A5EE239.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a9e08_1e1b_11e8_ade2_0025902b3cc1_944D4D4B_3BD5_4C44_A3FB_D8CAB9CE696010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02fafd_1e1c_11e8_ade2_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47fb77_1e1d_11e8_ade2_0025902b3cc1_F4C1CE77_1707_4881_947E_A5EA146CA48F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fcf3_1e1c_11e8_ade2_0025902b3cc1_66DA5DE0_0858_4E0F_8FA2_0A1FE4268CA013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480482e_1e1c_11e8_ade2_0025902b3cc1_EC24D996_B830_4C23_B461_458FD194FAF814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61c79b_1e1c_11e8_ade2_0025902b3cc1_500ADF1E_7831_4EAC_BD62_149D902DC8A615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb468f5_1e1c_11e8_ade2_0025902b3cc1_0F3860AB_3172_4601_9D91_9214EE15753D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e538193_1e1c_11e8_ade2_0025902b3cc1_1DFDDC0E_2AC4_4CDB_A14F_E5251AE3EC6817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49848fb_1e1c_11e8_ade2_0025902b3cc1_4C4DC25B_0CB1_495E_9AD8_F3C61369259518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cd3b2_b72e_11ec_81b7_ac1f6b40b531_GLS055R224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b9f2_b72f_11ec_81b7_ac1f6b40b531_GLS055L224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2addceb_a58e_11e6_9f4a_0025902b3cc0_GLS00590052521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe487229_943d_11e5_a43a_0025902b3cc1_GLS00690052522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44337a9_a588_11e6_9f4a_0025902b3cc0_GLS00790052523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85761dfb_6067_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F324.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a41eb0_6067_11eb_80bc_0025902b3cc1_8BCE05E3_B647_44A6_9F3E_8FD0DC8BA7F325.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bae0c8_3eaf_11ea_80b7_0025902b3cc1_2E63857B_B355_4E28_8BB4_D0B810828FCD26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c257_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e7ee7_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bd221_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29229.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057bb91_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29330.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e17d_8e84_11e8_ade2_0025902b3cc1_Rs_TOP_29431.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9e467_8e83_11e8_ade2_0025902b3cc1_Rs_TOP_15035.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910acb4_8e83_11e8_ade2_0025902b3cc1_Rs_TOP_11336.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed07cc3_d381_11e8_a710_0025902b3cc1_RS37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1049_7ecb_11e8_ade2_0025902b3cc1_Rs_TOP_15338.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c8c03_8e83_11e8_ade2_0025902b3cc1_10939.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc13ea5_97b0_11eb_80bc_0025902b3cc1_GLS041A224504N10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9124ce_9264_11e9_80b7_0025902b3cc1_GLPR_037_22450_4N10041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb16d75_9264_11e9_80b7_0025902b3cc1_GLPR_038A_22450_4N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108b564_9264_11e9_80b7_0025902b3cc1_GLPR_038B_22450_4N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57efc21_9264_11e9_80b7_0025902b3cc1_GLPR_038C_22450_4N10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba674f_e270_11ed_85bb_ac1f6b40b531_15_30PCHCBL_0045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc09d8_9265_11e9_80b7_0025902b3cc1_GLPR_039A_22450_4N10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e240259_9265_11e9_80b7_0025902b3cc1_GLPR_039B_22450_4N10047.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7b5cc_9265_11e9_80b7_0025902b3cc1_GLPR_039C_22450_4N10048.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e538d_97af_11eb_80bc_0025902b3cc1_GLS040224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca895b_9265_11e9_80b7_0025902b3cc1_GLPR_041A_22450_4N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c6a8_9265_11e9_80b7_0025902b3cc1_GLPR_041B_22450_4N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b69f7_9265_11e9_80b7_0025902b3cc1_GLPR_041C_22450_4N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758c4d_8031_11ec_8de2_ac1f6b40b531_GLPR065224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349bf1_8031_11ec_8de2_ac1f6b40b531_GLPR066224504N10054.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14574925_a5c2_11ec_81b7_ac1f6b40b531_DBR-339_TR_15955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e5551_9261_11e9_80b7_0025902b3cc1_GLPR_042_GL56.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457919d_9262_11e9_80b7_0025902b3cc1_GLPR_042_GL57.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fdcaa_9263_11e9_80b7_0025902b3cc1_GLPR_042_GL58.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73fff4_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL59.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d4107_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL60.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eefb2_9263_11e9_80b7_0025902b3cc1_GLPR_042_MGL61.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec19520_9260_11e9_80b7_0025902b3cc1_GLPR_042_DSP62.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8c4e6_9261_11e9_80b7_0025902b3cc1_GLPR_042_DSP63.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acef685_9261_11e9_80b7_0025902b3cc1_GLPR_042_DSP64.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94882_9266_11e9_80b7_0025902b3cc1_GLPR_061_22450_4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b694_eb8c_11ea_80b7_0025902b3cc1_GLPR_064_22450_4N100_166.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe05649_fd6f_11ee_a821_0050569cf81d_GLPR062V2224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715edc4d_9266_11e9_80b7_0025902b3cc1_GLPR_063A_22450_4N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a091b_9266_11e9_80b7_0025902b3cc1_GLPR_063B_22450_4N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987817e9_9266_11e9_80b7_0025902b3cc1_GLPR_063C_22450_4N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd64464_9266_11e9_80b7_0025902b3cc1_GLPR_063D_22450_4N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6986_9266_11e9_80b7_0025902b3cc1_GLPR_063E_22450_4N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35a09b_9266_11e9_80b7_0025902b3cc1_GLPR_063F_22450_4N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491acb0_4947_11e9_aacc_0025902b3cc1_GLS_211_L_A_22450_4N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdbff_4947_11e9_aacc_0025902b3cc1_GLS_211_L_B_22450_4N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ca04e_4947_11e9_aacc_0025902b3cc1_GLS_211_L_C_22450_4N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7377_dfea_11ec_b147_ac1f6b40b531_GLS_212_A_22450_4N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca483d7_dfea_11ec_b147_ac1f6b40b531_GLS212BV2224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817d741_90b8_11ec_81b7_ac1f6b40b531_GLS_212_C_22450_4N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9b49_932c_11e9_80b7_0025902b3cc1_GLS_213_22450_4N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL181.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af22f5_fdef_11df_b16f_003048d0c7fe_A2502C797F0F83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad913e7_9bba_11ec_81b7_ac1f6b40b531_GLS303AV2224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545266e_9bbc_11ec_81b7_ac1f6b40b531_GLS301AV2224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c8d79_9bbc_11ec_81b7_ac1f6b40b531_GLS302CV2224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b31c78_9bbb_11ec_81b7_ac1f6b40b531_GLS302BV2224504N10087.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8c976_9bbb_11ec_81b7_ac1f6b40b531_GLS302AV2224504N10088.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f819aab_9bbb_11ec_81b7_ac1f6b40b531_GLS303CV2224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1511b_9bbc_11ec_81b7_ac1f6b40b531_GLS301CV2224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd9791_9bba_11ec_81b7_ac1f6b40b531_GLS303BV2224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dae381_9bbc_11ec_81b7_ac1f6b40b531_GLS301BV2224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64022_2d7d_11eb_80bc_0025902b3cc1_002_22450_4N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d63824_2d7d_11eb_80bc_0025902b3cc1_003_22450_4N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3c61_2d7d_11eb_80bc_0025902b3cc1_001_22450_4N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c1_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP.resize296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c6_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP_.resize297.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bdd3_fe90_11ec_b44f_ac1f6b40b531_GLS310CDSP.resize298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44664_fe90_11ec_b44f_ac1f6b40b531_GLS311ADSP.resize299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31130f_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPAL.resize2100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2736_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPAL.resize2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e69_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPAL.resize2102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311314_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPPL_1.resize2103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a273b_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPPL_1.resize2104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e6e_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPPL_1.resize2105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44669_fe90_11ec_b44f_ac1f6b40b531_GLS311BDSP.resize2106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507590_fe90_11ec_b44f_ac1f6b40b531_GLS311CDSP.resize2107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7c6e_fe91_11ec_b44f_ac1f6b40b531_GLS312DSP.resize2108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b0e_fe91_11ec_b44f_ac1f6b40b531_GLS313ADSP.resize2109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b15_fe91_11ec_b44f_ac1f6b40b531_GLS313BDSP.resize2110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4119_fe91_11ec_b44f_ac1f6b40b531_GLS313CDSP.resize2111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0279a_f320_11ed_907c_ac1f6b40b531_RK612_05112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43cda_f320_11ed_907c_ac1f6b40b531_RK612_05113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5ebb_f320_11ed_907c_ac1f6b40b531_RK612_05114.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -14418,131 +14418,131 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 900х400 мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.042B.MGL</t>
+            <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 1200х400 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.042C.MGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1116.00</t>
+            <t xml:space="preserve">1458.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 1200х400 мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.042C.MGL</t>
+            <t xml:space="preserve">GLPR 42 \ Полка матовое стекло для рамы 900х400 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.042B.MGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1458.00</t>
+            <t xml:space="preserve">1116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
@@ -14784,155 +14784,155 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">580.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 62 \ Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.062.V2.22450.4N100</t>
+            <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.064.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Макс. допустимая нагрузка, кг: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">234.00</t>
+            <t xml:space="preserve">310.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 64 Кронштейн наклонный на прямоуг. трубу 30х15, L-400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.064.22450.4N100</t>
+            <t xml:space="preserve">GLPR 62 \ Кронштейн прямой на прямоуг. трубу 30х15, L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.062.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Макс. допустимая нагрузка, кг: 8</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 30</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">310.00</t>
+            <t xml:space="preserve">234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR 63 \ Крючок на прямоуг. трубу 30х15, d-6, L-100мм</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -15906,623 +15906,623 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.301C \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.301C.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.303A \ Задняя стенка перфорированная для стеллажа Global </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.303A.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...3 lines deleted...]
-Высота, мм: 250</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1204.00</t>
+            <t xml:space="preserve">1214.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.303B \ Задняя стенка перфорированная для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.303B.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.301A \ Задняя стенка для стеллажа Global </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.301A.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...11 lines deleted...]
-Производитель: Роосия</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1703.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.301B \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.301B.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.302C \ Задняя стенка для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.302C.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 250</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">959.00</t>
+            <t xml:space="preserve">1377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.303A \ Задняя стенка перфорированная для стеллажа Global </t>
-[...3 lines deleted...]
-Артикул: GLS.303A.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.302B \ Задняя стенка для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.302B.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг перфорации, мм: 25</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Металлическая, толщиной 0,8мм</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1214.00</t>
+            <t xml:space="preserve">1101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.301A \ Задняя стенка для стеллажа Global </t>
-[...3 lines deleted...]
-Артикул: GLS.301A.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.302A \ Задняя стенка для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.302A.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 250</t>
+Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">796.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.302C \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302C.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.303C \ Задняя стенка перфорированная для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.303C.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">2122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.302B \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302B.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.301C \ Задняя стенка для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.301C.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Высота, мм: 300</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Металлическая, толщиной 0,8мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1101.00</t>
+            <t xml:space="preserve">1204.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.302A \ Задняя стенка для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.302A.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.303B \ Задняя стенка перфорированная для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.303B.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Роосия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">796.00</t>
+            <t xml:space="preserve">1703.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="4"/>
       <c r="B52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.303C \ Задняя стенка перфорированная для стеллажа Global</t>
-[...3 lines deleted...]
-Артикул: GLS.303C.V2.22450.4N100</t>
+            <t xml:space="preserve">GLS.301B \ Задняя стенка для стеллажа Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.301B.V2.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Шаг перфорации, мм: 25</t>
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Металлическая, толщиной 0,8мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2122.00</t>
+            <t xml:space="preserve">959.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C52" s="4"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Стойка информационная рекламная на ножке (h-150мм) А4, A5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: AP.002.22450.4N100</t>
           </r>