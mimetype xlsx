--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -33,1529 +33,1529 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Primo Rus (Примо рус)</t>
   </si>
   <si>
     <t xml:space="preserve">Primo RUS (Примо РУС) -  универсальный конструктор для торгового оборудования и мебели. Основными элементами являются квадратная труба сечением 25х25мм и соединители, которые позволяют создавать прочные и надежные конструкции с ровным стыком без сварки.
 Конструкции Primo RUS легко монтируются и разбираются. 
 Благодаря разнообразию соединителей можно создавать любые конструкции для интерьеров магазинов, вешала, стеллажи, демонстрационные столы, пристенные модули и др., а также интерьерную мебель в стиле Лофт, элементы кухонь и гардеробов. 
 Соединители производятся в России и запатентованы. 
 Для придания дополнительной жесткости и устойчивости конструкции, а также при использовании трубы с толщиной стенки менее 1,15мм и в случае использования соединителей без покраски рекомендуется фиксация саморезами или установочными винтами. При использовании трубы с толщиной стенки менее 1,15мм фиксация саморезами или установочными винтами является обязательной. Соединители в цвете «сырой алюминий» используются в крашенном виде (порошковая покраска). В случае использования соединителей без покраски, фиксация в трубе винтами или саморезами обязательна.
 Стандартные цвета: черный муар, белый и неокрашенный алюминий. Под заказ покраска в любой цвет по RAL + 10% к стоимости соединителей в цвете черный муар (минимальное количество соединителей под покраску 350 шт. любого вида).
 Узнать больше о Primo RUS можно в наших видео: 
 Primo RUS - презентация серии
 Primo RUS - технические особенности производства и сборки мебели
 Ознакомьтесь также с Инструкцией по применению и монтажу систем PRIMO RUS.pdf 
 Обратите внимание! При покупке любых соединителей Primo Rus на сумму от 20 000 руб. (с НДС) – скидка 20% на соединители.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...7 lines deleted...]
-Высота, мм: 1790</t>
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4691.00</t>
+      <t xml:space="preserve">6309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 583</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2839.00</t>
+      <t xml:space="preserve">4163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 2540</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6309.00</t>
+      <t xml:space="preserve">4714.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 25</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">502.00</t>
+      <t xml:space="preserve">1346.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1790</t>
+Высота, мм: 2540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4714.00</t>
+      <t xml:space="preserve">5044.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 833</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3103.00</t>
+      <t xml:space="preserve">4540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3826.00</t>
+      <t xml:space="preserve">1427.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5044.00</t>
+      <t xml:space="preserve">2295.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">583.00</t>
+      <t xml:space="preserve">5122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...23 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2295.00</t>
+      <t xml:space="preserve">5201.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3664.00</t>
+      <t xml:space="preserve">639.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4163.00</t>
+      <t xml:space="preserve">662.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 150</t>
+      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1876</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2470</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 478</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">639.00</t>
+      <t xml:space="preserve">28733.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5122.00</t>
+      <t xml:space="preserve">1515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">662.00</t>
+      <t xml:space="preserve">5212.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...27 lines deleted...]
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28733.00</t>
+      <t xml:space="preserve">2839.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1346.00</t>
+      <t xml:space="preserve">5967.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 833</t>
+      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4540.00</t>
+      <t xml:space="preserve">502.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5212.00</t>
+      <t xml:space="preserve">4633.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 883</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5967.00</t>
+      <t xml:space="preserve">3103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1427.00</t>
+      <t xml:space="preserve">6134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1183</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5201.00</t>
+      <t xml:space="preserve">3826.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4633.00</t>
+      <t xml:space="preserve">583.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 2540</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6134.00</t>
+      <t xml:space="preserve">4691.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 1233</t>
+      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1515.00</t>
+      <t xml:space="preserve">3664.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -9959,51 +9959,51 @@
       <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4.08</t>
+      <t xml:space="preserve">3.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKR.016.25.TR</t>
@@ -10338,70 +10338,70 @@
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS.TR \ Труборез для профильной трубы настольный, ручной </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.TR.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Труборез для резки профильной трубы 25*25мм с толщиной стенки не менее 1мм. Труборез укомплектован режущими ножами PR.RUS.TR-NV.BL- 1 шт, PR.RUS.TR-NN.BL – 2 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Дополнительно: https://youtu.be/Gf88xZRnIe0</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">73940.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS.TR-NV \ Нож верхний для трубореза</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -10751,51 +10751,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42036_38b2_11ed_8de7_ac1f6b40b531_e011d687_62e8_11ec_85fc_ac1f6b40b531_tubeprimopost_800_minresize1.resize2128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube181.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42036_38b2_11ed_8de7_ac1f6b40b531_e011d687_62e8_11ec_85fc_ac1f6b40b531_tubeprimopost_800_minresize1.resize2128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube181.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16525,1634 +16525,1634 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...7 lines deleted...]
-Высота, мм: 1790</t>
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4691.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 583</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2839.00</t>
+            <t xml:space="preserve">4163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 2540</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">4714.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 25</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">502.00</t>
+            <t xml:space="preserve">1346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1790</t>
+Высота, мм: 2540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4714.00</t>
+            <t xml:space="preserve">5044.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 833</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3103.00</t>
+            <t xml:space="preserve">4540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3826.00</t>
+            <t xml:space="preserve">1427.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5044.00</t>
+            <t xml:space="preserve">2295.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">583.00</t>
+            <t xml:space="preserve">5122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...23 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2295.00</t>
+            <t xml:space="preserve">5201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3664.00</t>
+            <t xml:space="preserve">639.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4163.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 150</t>
+            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1876</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2470</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 478</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">639.00</t>
+            <t xml:space="preserve">28733.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5122.00</t>
+            <t xml:space="preserve">1515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">662.00</t>
+            <t xml:space="preserve">5212.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...27 lines deleted...]
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28733.00</t>
+            <t xml:space="preserve">2839.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1346.00</t>
+            <t xml:space="preserve">5967.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 833</t>
+            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4540.00</t>
+            <t xml:space="preserve">502.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5212.00</t>
+            <t xml:space="preserve">4633.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 883</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5967.00</t>
+            <t xml:space="preserve">3103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1427.00</t>
+            <t xml:space="preserve">6134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1183</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5201.00</t>
+            <t xml:space="preserve">3826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4633.00</t>
+            <t xml:space="preserve">583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 2540</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6134.00</t>
+            <t xml:space="preserve">4691.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 1233</t>
+            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1515.00</t>
+            <t xml:space="preserve">3664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
@@ -27127,51 +27127,51 @@
             <t xml:space="preserve">
 Диаметр (под нагрузкой), мм: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4.08</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="4"/>
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -27535,70 +27535,70 @@
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS.TR \ Труборез для профильной трубы настольный, ручной </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.TR.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Труборез для резки профильной трубы 25*25мм с толщиной стенки не менее 1мм. Труборез укомплектован режущими ножами PR.RUS.TR-NV.BL- 1 шт, PR.RUS.TR-NN.BL – 2 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Дополнительно: https://youtu.be/Gf88xZRnIe0</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">73940.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS.TR-NV \ Нож верхний для трубореза</t>