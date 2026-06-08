--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -15,1547 +15,1547 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.04.2026</t>
+      <t xml:space="preserve">08.05.2026</t>
     </r>
   </si>
   <si>
     <t>Система Primo Rus (Примо рус)</t>
   </si>
   <si>
     <t xml:space="preserve">Primo RUS (Примо РУС) -  универсальный конструктор для торгового оборудования и мебели. Основными элементами являются квадратная труба сечением 25х25мм и соединители, которые позволяют создавать прочные и надежные конструкции с ровным стыком без сварки.
 Конструкции Primo RUS легко монтируются и разбираются. 
 Благодаря разнообразию соединителей можно создавать любые конструкции для интерьеров магазинов, вешала, стеллажи, демонстрационные столы, пристенные модули и др., а также интерьерную мебель в стиле Лофт, элементы кухонь и гардеробов. 
 Соединители производятся в России и запатентованы. 
 Для придания дополнительной жесткости и устойчивости конструкции, а также при использовании трубы с толщиной стенки менее 1,15мм и в случае использования соединителей без покраски рекомендуется фиксация саморезами или установочными винтами. При использовании трубы с толщиной стенки менее 1,15мм фиксация саморезами или установочными винтами является обязательной. Соединители в цвете «сырой алюминий» используются в крашенном виде (порошковая покраска). В случае использования соединителей без покраски, фиксация в трубе винтами или саморезами обязательна.
 Стандартные цвета: черный муар, белый и неокрашенный алюминий. Под заказ покраска в любой цвет по RAL + 10% к стоимости соединителей в цвете черный муар (минимальное количество соединителей под покраску 350 шт. любого вида).
 Узнать больше о Primo RUS можно в наших видео: 
 Primo RUS - презентация серии
 Primo RUS - технические особенности производства и сборки мебели
 Ознакомьтесь также с Инструкцией по применению и монтажу систем PRIMO RUS.pdf 
 Обратите внимание! При покупке любых соединителей Primo Rus на сумму от 20 000 руб. (с НДС) – скидка 20% на соединители.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 883</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6309.00</t>
+      <t xml:space="preserve">3103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4163.00</t>
+      <t xml:space="preserve">5212.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...23 lines deleted...]
-Сечение, мм: 25х25</t>
+      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4714.00</t>
+      <t xml:space="preserve">3826.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1346.00</t>
+      <t xml:space="preserve">5967.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5044.00</t>
+      <t xml:space="preserve">3664.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4540.00</t>
+      <t xml:space="preserve">4633.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 933</t>
+      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1427.00</t>
+      <t xml:space="preserve">4163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.201.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 380</t>
-[...3 lines deleted...]
-Высота, мм: 1790</t>
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2295.00</t>
+      <t xml:space="preserve">6134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5122.00</t>
+      <t xml:space="preserve">1346.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5201.00</t>
+      <t xml:space="preserve">4691.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 600</t>
+      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 833</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">639.00</t>
+      <t xml:space="preserve">4540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">662.00</t>
+      <t xml:space="preserve">6309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...27 lines deleted...]
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28733.00</t>
+      <t xml:space="preserve">1427.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1515.00</t>
+      <t xml:space="preserve">4714.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5212.00</t>
+      <t xml:space="preserve">5201.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 350</t>
+      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2839.00</t>
+      <t xml:space="preserve">5044.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5967.00</t>
+      <t xml:space="preserve">1515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
+Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">502.00</t>
+      <t xml:space="preserve">583.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4633.00</t>
+      <t xml:space="preserve">2295.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3103.00</t>
+      <t xml:space="preserve">2839.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2540</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6134.00</t>
+      <t xml:space="preserve">639.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3826.00</t>
+      <t xml:space="preserve">5122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 25</t>
+      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1876</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2470</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 478</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">583.00</t>
+      <t xml:space="preserve">28733.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4691.00</t>
+      <t xml:space="preserve">502.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3664.00</t>
+      <t xml:space="preserve">662.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3260,51 +3260,51 @@
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.70</t>
+      <t xml:space="preserve">54.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSN 292-S-BL \ Крючок одинарный на решетку (L-200, d-5мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSN.292S.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -3321,51 +3321,51 @@
       <t xml:space="preserve">
 Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">38.80</t>
+      <t xml:space="preserve">56.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR.RUS.301.S \ Кронштейн настенный L-150мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.301.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -7570,107 +7570,50 @@
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: неокрашенный металл</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">347.00</t>
-    </r>
-[...55 lines deleted...]
-      <t xml:space="preserve">470.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 36 \ Соединитель торцевой primo rus</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.036.AL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: алюминий сырой</t>
@@ -10751,51 +10694,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee42036_38b2_11ed_8de7_ac1f6b40b531_e011d687_62e8_11ec_85fc_ac1f6b40b531_tubeprimopost_800_minresize1.resize2128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube181.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube180.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -15713,81 +15656,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="723900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="166" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="723900"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="167" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16156,80 +16099,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -16486,1673 +16399,1673 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z96"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D96" sqref="D96"/>
+      <selection activeCell="B96" sqref="B96"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.04.2026</t>
+            <t xml:space="preserve">08.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 883</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">3103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4163.00</t>
+            <t xml:space="preserve">5212.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...23 lines deleted...]
-Сечение, мм: 25х25</t>
+            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4714.00</t>
+            <t xml:space="preserve">3826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1346.00</t>
+            <t xml:space="preserve">5967.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5044.00</t>
+            <t xml:space="preserve">3664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4540.00</t>
+            <t xml:space="preserve">4633.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 933</t>
+            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1427.00</t>
+            <t xml:space="preserve">4163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.201.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 380</t>
-[...3 lines deleted...]
-Высота, мм: 1790</t>
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2295.00</t>
+            <t xml:space="preserve">6134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5122.00</t>
+            <t xml:space="preserve">1346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5201.00</t>
+            <t xml:space="preserve">4691.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 833</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">639.00</t>
+            <t xml:space="preserve">4540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">662.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...27 lines deleted...]
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28733.00</t>
+            <t xml:space="preserve">1427.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 350</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1515.00</t>
+            <t xml:space="preserve">4714.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5212.00</t>
+            <t xml:space="preserve">5201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 350</t>
+            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2839.00</t>
+            <t xml:space="preserve">5044.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5967.00</t>
+            <t xml:space="preserve">1515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
+Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">502.00</t>
+            <t xml:space="preserve">583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4633.00</t>
+            <t xml:space="preserve">2295.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3103.00</t>
+            <t xml:space="preserve">2839.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2540</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6134.00</t>
+            <t xml:space="preserve">639.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3826.00</t>
+            <t xml:space="preserve">5122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 25</t>
+            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1876</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2470</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 478</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">583.00</t>
+            <t xml:space="preserve">28733.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4691.00</t>
+            <t xml:space="preserve">502.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3664.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
@@ -19969,51 +19882,51 @@
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">54.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSN 292-S-BL \ Крючок одинарный на решетку (L-200, d-5мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DSN.292S.9005.MU</t>
           </r>
@@ -20033,51 +19946,51 @@
             <t xml:space="preserve">
 Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38.80</t>
+            <t xml:space="preserve">56.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR.RUS.301.S \ Кронштейн настенный L-150мм</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -24591,3271 +24504,3211 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">347.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="4"/>
       <c r="B70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Труба х/к 25х25х1,1 калиброванная (3000)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+            <t xml:space="preserve">PR-RUS 36 \ Соединитель торцевой primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.036.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 1,1</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">470.00</t>
+            <t xml:space="preserve">62.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C70" s="4"/>
       <c r="D70" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 36 \ Соединитель торцевой primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.036.AL</t>
+            <t xml:space="preserve">PR-RUS 9 \ Соединитель для труб primo rus 25х25 (2-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.009.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25х25</t>
+Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62.20</t>
+            <t xml:space="preserve">119.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="4"/>
       <c r="B71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 9 \ Соединитель для труб primo rus 25х25 (2-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.009.AL</t>
+            <t xml:space="preserve">PR-RUS 8 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.008.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
+Кол-во в упаковке, шт.: 130*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">119.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C71" s="4"/>
       <c r="D71" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 8 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.008.AL</t>
+            <t xml:space="preserve">PR-RUS 7  \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.007.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 130*</t>
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">162.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="4"/>
       <c r="B72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 7  \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.007.AL</t>
+            <t xml:space="preserve">PR-RUS 5 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.005.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25x25</t>
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 130</t>
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162.00</t>
+            <t xml:space="preserve">183.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C72" s="4"/>
       <c r="D72" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 5 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.005.AL</t>
+            <t xml:space="preserve">PR-RUS 6 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.006.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25х25</t>
+Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">183.00</t>
+            <t xml:space="preserve">170.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="4"/>
       <c r="B73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 6 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.006.AL</t>
+            <t xml:space="preserve">PR-RUS 4 \ Соединитель для труб primo rus 25х25 (5-ти сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.004.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25x25</t>
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 90</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">170.00</t>
+            <t xml:space="preserve">188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C73" s="4"/>
       <c r="D73" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 4 \ Соединитель для труб primo rus 25х25 (5-ти сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.004.AL</t>
+            <t xml:space="preserve">PR-RUS 3 \ Соединитель для труб primo rus 25х25 (6-ти сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.003.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25х25</t>
+Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">220.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="4"/>
       <c r="B74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 3 \ Соединитель для труб primo rus 25х25 (6-ти сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.003.AL</t>
+            <t xml:space="preserve">PR-RUS 31 \ Крепление к плоскости primo rus для труб 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.031.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25x25</t>
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">220.00</t>
+            <t xml:space="preserve">65.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C74" s="4"/>
       <c r="D74" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 31 \ Крепление к плоскости primo rus для труб 25х25</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.031.AL</t>
+            <t xml:space="preserve">PR-RUS 18 \ Крепление к плоскости primo rus для труб 25х25 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.018.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.30</t>
+            <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="4"/>
       <c r="B75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 18 \ Крепление к плоскости primo rus для труб 25х25 </t>
-[...3 lines deleted...]
-Артикул: PR.RUS.018.AL</t>
+            <t xml:space="preserve">PR-RUS 32 \ Соединитель для труб primo rus 25х25 накладной (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.032.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">117.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C75" s="4"/>
       <c r="D75" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 32 \ Соединитель для труб primo rus 25х25 накладной (3-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.032.AL</t>
+            <t xml:space="preserve">PR-RUS 19 \ Заглушка для трубы primo rus 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.019.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 130</t>
+Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">54.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="4"/>
       <c r="B76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 19 \ Заглушка для трубы primo rus 25х25</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.019.AL</t>
+            <t xml:space="preserve">PR-RUS 33 \ Полкодержатель под саморез primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.033.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25х25</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Соединители используются в крашенном виде (порошковая покраска). Без покраски обязательна фиксация саморезом или установочным винтом.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+Примечание: Диаметр отверстия под саморез 3,8мм. Цена за 1шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">16.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C76" s="4"/>
       <c r="D76" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 33 \ Полкодержатель под саморез primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.033.AL</t>
+            <t xml:space="preserve">PR-RUS 39 \ Полкодержатель под стекло primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.039.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Диаметр отверстия под саморез 3,8мм. Цена за 1шт.</t>
+Примечание: Для крепления стекла необходимы присоски. Диаметр отверстия под присоску - 4,8мм. Цена за 1шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">16.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="4"/>
       <c r="B77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 39 \ Полкодержатель под стекло primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.039.AL</t>
+            <t xml:space="preserve">PR-RUS 35 \ Соединитель для труб 25х25 (2-х сторонний) и плоскости</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.035.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для крепления стекла необходимы присоски. Диаметр отверстия под присоску - 4,8мм. Цена за 1шт.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.30</t>
+            <t xml:space="preserve">149.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 35 \ Соединитель для труб 25х25 (2-х сторонний) и плоскости</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.035.AL</t>
+            <t xml:space="preserve">PR-RUS 38 \ Соединитель-ограничитель primo rus для труб 25х25 (2-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.038.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">149.00</t>
+            <t xml:space="preserve">133.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="4"/>
       <c r="B78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 38 \ Соединитель-ограничитель primo rus для труб 25х25 (2-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.038.AL</t>
+            <t xml:space="preserve">PR-RUS 37 \ Заглушка ограничитель primo rus для труб 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.037.AL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: алюминий сырой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">133.00</t>
+            <t xml:space="preserve">55.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 37 \ Заглушка ограничитель primo rus для труб 25х25</t>
-[...7 lines deleted...]
-Цвет: алюминий сырой</t>
+            <t xml:space="preserve">PR-RUS 9 \ Соединитель для труб primo rus 25х25 (2-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.009.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.10</t>
+            <t xml:space="preserve">165.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="4"/>
       <c r="B79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 9 \ Соединитель для труб primo rus 25х25 (2-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.009.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 36 \Соединитель торцевой primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.036.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">165.00</t>
+            <t xml:space="preserve">91.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 36 \Соединитель торцевой primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.036.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 8 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.008.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25х25</t>
+Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">194.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="4"/>
       <c r="B80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 8 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.008.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 7 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.007.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Сечение, мм: 25x25</t>
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">194.00</t>
+            <t xml:space="preserve">213.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C80" s="4"/>
       <c r="D80" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 7 \ Соединитель для труб primo rus 25х25 (3-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.007.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 5 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.005.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 130</t>
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">213.00</t>
+            <t xml:space="preserve">239.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" s="4"/>
       <c r="B81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 5 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.005.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 4 \ Соединитель для труб primo rus 25х25 (5-ти сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.004.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">239.00</t>
+            <t xml:space="preserve">248.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C81" s="4"/>
       <c r="D81" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 4 \ Соединитель для труб primo rus 25х25 (5-ти сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.004.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 3 \ Соединитель для труб primo rus 25х25 (6-ти сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.003.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">248.00</t>
+            <t xml:space="preserve">294.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="4"/>
       <c r="B82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 3 \ Соединитель для труб primo rus 25х25 (6-ти сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.003.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 31 \ Крепление к плоскости primo rus для труб 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.031.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">294.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 31 \ Крепление к плоскости primo rus для труб 25х25</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.031.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 18 \ Крепление к плоскости primo rus для труб 25х25 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.018.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 400</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">147.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="4"/>
       <c r="B83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 18 \ Крепление к плоскости primo rus для труб 25х25 </t>
-[...3 lines deleted...]
-Артикул: PR.RUS.018.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 32 \ Соединитель для труб 25х25 накладной (3-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.032.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">147.00</t>
+            <t xml:space="preserve">208.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C83" s="4"/>
       <c r="D83" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 32 \ Соединитель для труб 25х25 накладной (3-х сторонний)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+            <t xml:space="preserve">Pr-70 \ Втулка для квадратной трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRN.070.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Резьба: М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25x25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Нагрузка, кг: 110</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для трубы толщиной 0,5-3,0 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">208.00</t>
+            <t xml:space="preserve">32.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="4"/>
       <c r="B84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Pr-70 \ Втулка для квадратной трубы</t>
-[...23 lines deleted...]
-Примечание: Для трубы толщиной 0,5-3,0 мм</t>
+            <t xml:space="preserve">P-70 \ Втулка (25х25мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRN.P.070.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">32.80</t>
+            <t xml:space="preserve">56.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C84" s="4"/>
       <c r="D84" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-70 \ Втулка (25х25мм)</t>
-[...11 lines deleted...]
-Сечение, мм: 25х25</t>
+            <t xml:space="preserve">PR-RUS 33 \ Полкодержатель под саморез primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.033.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Диаметр отверстия под саморез 3,8мм. Цена за 1шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">56.10</t>
+            <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" s="4"/>
       <c r="B85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 33 \ Полкодержатель под саморез primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.033.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 6 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.006.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Диаметр отверстия под саморез 3,8мм. Цена за 1шт. </t>
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">230.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C85" s="4"/>
       <c r="D85" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 6 \ Соединитель для труб primo rus 25х25 (4-х сторонний)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 90</t>
+            <t xml:space="preserve">937 \ Ножка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRN.937.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25x25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">230.00</t>
+            <t xml:space="preserve">18.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" s="4"/>
       <c r="B86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">937 \ Ножка</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">PR-RUS 39 \ Полкодержатель под стекло primo rus</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.039.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для крепления стекла необходимы присоски. Диаметр отверстия под присоску - 4,8мм. Цена за 1шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.36</t>
+            <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C86" s="4"/>
       <c r="D86" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 39 \ Полкодержатель под стекло primo rus</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.039.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 35 \ Соединитель для труб primo rus 25х25 (2-х сторонний) и плоскости</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.035.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для крепления стекла необходимы присоски. Диаметр отверстия под присоску - 4,8мм. Цена за 1шт. </t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">208.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" s="4"/>
       <c r="B87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 35 \ Соединитель для труб primo rus 25х25 (2-х сторонний) и плоскости</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.035.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 38 \ Соединитель-ограничитель primo rus для труб 25х25 (2-х сторонний)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.038.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">208.00</t>
+            <t xml:space="preserve">192.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C87" s="4"/>
       <c r="D87" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 38 \ Соединитель-ограничитель primo rus для труб 25х25 (2-х сторонний)</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.038.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 37 \ Заглушка ограничитель primo rus для труб 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.037.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">192.00</t>
+            <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="4"/>
       <c r="B88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 37 \ Заглушка ограничитель primo rus для труб 25х25</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">4,2 X 13 (OCT) \ Саморез с полусфер. гол. и прессшайбой, фосфатированный, острый наконечник</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MTZ.SZ.003.4,2X13.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Фиксация винтами и саморезами рекомендуется для придания повышенной прочности конструкции. В случае если толщина стенки трубы менее 1,15мм фиксация саморезами обязательна (при помощи установочных винтов М4 или саморезов 4,2мм, предварительно просверлив отверстие в трубе). Продаются только кратно коробкам.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">101.00</t>
+            <t xml:space="preserve">3.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C88" s="4"/>
       <c r="D88" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4,2 X 13 (OCT) \ Саморез с полусфер. гол. и прессшайбой, фосфатированный, острый наконечник</t>
-[...3 lines deleted...]
-Артикул: MTZ.SZ.003.4,2X13.BL</t>
+            <t xml:space="preserve">4,2 X 16 (OCT) \ Саморез с полусфер. гол. и прессшайбой, фосфатированный, острый наконечник</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MTZ.SZ.003.4,2X16.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 13</t>
-[...3 lines deleted...]
-Примечание: Фиксация винтами и саморезами рекомендуется для придания повышенной прочности конструкции. В случае если толщина стенки трубы менее 1,15мм фиксация саморезами обязательна (при помощи установочных винтов М4 или саморезов 4,2мм, предварительно просверлив отверстие в трубе). Продаются только кратно коробкам.</t>
+Глубина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Фиксация винтами и саморезами рекомендуется для придания повышенной прочности конструкции. В случае если толщина стенки трубы менее 1,15мм фиксация саморезами обязательна (при помощи установочных винтов М4 или саморезов 4,2мм, предварительно просверлив отверстие в трубе). Продаются только кратно коробкам. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.10</t>
+            <t xml:space="preserve">5.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="4"/>
       <c r="B89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4,2 X 16 (OCT) \ Саморез с полусфер. гол. и прессшайбой, фосфатированный, острый наконечник</t>
-[...3 lines deleted...]
-Артикул: MTZ.SZ.003.4,2X16.BL</t>
+            <t xml:space="preserve">M4 X 12 \ Винт установочный под шестигранник конец-острый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DIN.914.M4X12.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 16</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Фиксация винтами и саморезами рекомендуется для придания повышенной прочности конструкции. В случае если толщина стенки трубы менее 1,15мм фиксация саморезами обязательна (при помощи установочных винтов М4 или саморезов 4,2мм, предварительно просверлив отверстие в трубе). Продаются только кратно коробкам. </t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Глубина, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C89" s="4"/>
       <c r="D89" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M4 X 12 \ Винт установочный под шестигранник конец-острый</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+            <t xml:space="preserve">P-70 \ Втулка (25х25мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PRN.P.070.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Резьба: М10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25x25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.10</t>
+            <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="4"/>
       <c r="B90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-70 \ Втулка (25х25мм)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.016.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 22</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">3.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C90" s="4"/>
       <c r="D90" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-16 \ Присоска для панелей и стекла</t>
-[...3 lines deleted...]
-Артикул: JOKP.016.TR</t>
+            <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKR.016.25.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр (под нагрузкой), мм: 22</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Диаметр (под нагрузкой), мм: 23</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.50</t>
+            <t xml:space="preserve">5.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="4"/>
       <c r="B91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Jr-16 \ Присоска для панелей и стекла</t>
-[...11 lines deleted...]
-Диаметр (под нагрузкой), мм: 23</t>
+            <t xml:space="preserve">PR-RUS 19 \ Заглушка для трубы primo rus 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.019.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.70</t>
+            <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C91" s="4"/>
       <c r="D91" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 19 \ Заглушка для трубы primo rus 25х25</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+            <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: E013 D10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр (под нагрузкой), мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">101.00</t>
+            <t xml:space="preserve">6.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="4"/>
       <c r="B92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Присоска - \ Присоска для стекла</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 10000</t>
+            <t xml:space="preserve">Киянка резиновая, деревянная рукоятка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KNK.001.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6.00</t>
+            <t xml:space="preserve">377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C92" s="4"/>
       <c r="D92" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Киянка резиновая, деревянная рукоятка</t>
-[...3 lines deleted...]
-Артикул: KNK.001.BL</t>
+            <t xml:space="preserve">Маркер для металлических поверхностей, черный матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPK.MT.BL               </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Объем: 7 мл</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Преимущества: •	быстросохнущий; •	не оставляет подтёков; •	не теряет цвет под воздействием ультрафиолета; • морозоустойчивый.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Способ применения: Перед каждым использованием необходимо тщательно встряхивать маркер. Нажать пером маркера на обрабатываемую поверхность до упора и удерживать до появления красителя. Нанести состав на поверхн</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">377.00</t>
+            <t xml:space="preserve">204.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...14 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="4"/>
       <c r="B93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Маркер для металлических поверхностей, черный матовый</t>
-[...7 lines deleted...]
-Цвет: черный матовый</t>
+            <t xml:space="preserve">Маркер для металлических поверхностей, белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPK.MT.WH              </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем: 7 мл</t>
           </r>
           <r>
             <t xml:space="preserve">
-Преимущества: •	быстросохнущий; •	не оставляет подтёков; •	не теряет цвет под воздействием ультрафиолета; • морозоустойчивый.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Способ применения: Перед каждым использованием необходимо тщательно встряхивать маркер. Нажать пером маркера на обрабатываемую поверхность до упора и удерживать до появления красителя. Нанести состав на поверхн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Преимущества: • быстросохнущий; • не оставляет подтёков; • не теряет цвет под воздействием ультрафиолета; • морозоустойчивый.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">204.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C93" s="4"/>
       <c r="D93" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Маркер для металлических поверхностей, белый матовый</t>
-[...19 lines deleted...]
-Преимущества: • быстросохнущий; • не оставляет подтёков; • не теряет цвет под воздействием ультрафиолета; • морозоустойчивый.</t>
+            <t xml:space="preserve">PR-RUS.TR \ Труборез для профильной трубы настольный, ручной </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.TR.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Труборез для резки профильной трубы 25*25мм с толщиной стенки не менее 1мм. Труборез укомплектован режущими ножами PR.RUS.TR-NV.BL- 1 шт, PR.RUS.TR-NN.BL – 2 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">204.00</t>
+            <t xml:space="preserve">73940.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" s="4"/>
       <c r="B94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS.TR \ Труборез для профильной трубы настольный, ручной </t>
-[...3 lines deleted...]
-Артикул: PR.RUS.TR.BL</t>
+            <t xml:space="preserve">PR-RUS.TR-NV \ Нож верхний для трубореза</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.TR-NV.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Труборез для резки профильной трубы 25*25мм с толщиной стенки не менее 1мм. Труборез укомплектован режущими ножами PR.RUS.TR-NV.BL- 1 шт, PR.RUS.TR-NN.BL – 2 шт.</t>
+Примечание: Сменный верхний нож -1 шт, для трубореза PR.RUS.TR-Z.BL, для работы трубореза требуется 1 верхний нож.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">73940.00</t>
+            <t xml:space="preserve">4506.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C94" s="4"/>
       <c r="D94" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS.TR-NV \ Нож верхний для трубореза</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.TR-NV.BL</t>
+            <t xml:space="preserve">PR-RUS.TR-NN \ Нож нижний для трубореза</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.TR-NN.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Сменный верхний нож -1 шт, для трубореза PR.RUS.TR-Z.BL, для работы трубореза требуется 1 верхний нож.</t>
+Примечание: Сменный нижний нож – 1 шт, для трубореза PR.RUS.TR-Z.BL, для работы трубореза требуется 2 нижних ножа. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4506.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" s="4"/>
       <c r="B95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS.TR-NN \ Нож нижний для трубореза</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.TR-NN.BL</t>
+            <t xml:space="preserve">Пробойник круглых отверстий, для трубы 25х25, ручной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.PR.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Сменный нижний нож – 1 шт, для трубореза PR.RUS.TR-Z.BL, для работы трубореза требуется 2 нижних ножа. </t>
+Примечание: Пробойник укомплектован матрицей PR.RUS.PR.M.BL -1 шт и пуансоном PR.RUS.PR.P.BL -1 шт </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Дополнительно: https://youtu.be/eYc8Xp_WmzY</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4506.00</t>
+            <t xml:space="preserve">33956.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C95" s="4"/>
       <c r="D95" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Пробойник круглых отверстий, для трубы 25х25, ручной</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.PR.BL</t>
+            <t xml:space="preserve">PR-RUS.PR2 \ Пробойник отверстия под подвес, для трубы 25х25, ручной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.PR2.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пробойник укомплектован матрицей PR.RUS.PR.M.BL -1 шт и пуансоном PR.RUS.PR.P.BL -1 шт </t>
-[...3 lines deleted...]
-Дополнительно: https://youtu.be/eYc8Xp_WmzY</t>
+Примечание: Ручной пробойник, позволяет пробить отверстие для подвеса, которое позволит вешать ваши изделия на стену, это могут быть полки, зеркала, рамы и т.д. Для работы необходимо зафиксировать на верстаке. Пробойник укомплектован матрицей PR.RUS.PR2.M.BL - 1 шт и пуансоном PR.RUS.PR2.P.BL - 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">33956.00</t>
+            <t xml:space="preserve">68258.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" s="4"/>
       <c r="B96" s="5" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="D96" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 1 \ Куб демонстрационный primo rus 200х200х200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.001.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>