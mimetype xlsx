--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -64,1495 +64,1495 @@
   <si>
     <t xml:space="preserve">Primo RUS (Примо РУС) -  универсальный конструктор для торгового оборудования и мебели. Основными элементами являются квадратная труба сечением 25х25мм и соединители, которые позволяют создавать прочные и надежные конструкции с ровным стыком без сварки.
 Конструкции Primo RUS легко монтируются и разбираются. 
 Благодаря разнообразию соединителей можно создавать любые конструкции для интерьеров магазинов, вешала, стеллажи, демонстрационные столы, пристенные модули и др., а также интерьерную мебель в стиле Лофт, элементы кухонь и гардеробов. 
 Соединители производятся в России и запатентованы. 
 Для придания дополнительной жесткости и устойчивости конструкции, а также при использовании трубы с толщиной стенки менее 1,15мм и в случае использования соединителей без покраски рекомендуется фиксация саморезами или установочными винтами. При использовании трубы с толщиной стенки менее 1,15мм фиксация саморезами или установочными винтами является обязательной. Соединители в цвете «сырой алюминий» используются в крашенном виде (порошковая покраска). В случае использования соединителей без покраски, фиксация в трубе винтами или саморезами обязательна.
 Стандартные цвета: черный муар, белый и неокрашенный алюминий. Под заказ покраска в любой цвет по RAL + 10% к стоимости соединителей в цвете черный муар (минимальное количество соединителей под покраску 350 шт. любого вида).
 Узнать больше о Primo RUS можно в наших видео: 
 Primo RUS - презентация серии
 Primo RUS - технические особенности производства и сборки мебели
 Ознакомьтесь также с Инструкцией по применению и монтажу систем PRIMO RUS.pdf 
 Обратите внимание! При покупке любых соединителей Primo Rus на сумму от 20 000 руб. (с НДС) – скидка 20% на соединители.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3103.00</t>
+      <t xml:space="preserve">5201.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5212.00</t>
+      <t xml:space="preserve">4633.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3826.00</t>
+      <t xml:space="preserve">6134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5967.00</t>
+      <t xml:space="preserve">1515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3664.00</t>
+      <t xml:space="preserve">2839.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
+Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4633.00</t>
+      <t xml:space="preserve">4691.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4163.00</t>
+      <t xml:space="preserve">6309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6134.00</t>
+      <t xml:space="preserve">502.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 633</t>
+      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 883</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1346.00</t>
+      <t xml:space="preserve">3103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...23 lines deleted...]
-Сечение, мм: 25х25</t>
+      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4691.00</t>
+      <t xml:space="preserve">3826.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4540.00</t>
+      <t xml:space="preserve">4714.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
-[...3 lines deleted...]
-Глубина, мм: 150</t>
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6309.00</t>
+      <t xml:space="preserve">5044.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1427.00</t>
+      <t xml:space="preserve">583.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4714.00</t>
+      <t xml:space="preserve">3664.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5201.00</t>
+      <t xml:space="preserve">4163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Глубина, мм: 380</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
     </r>
     <r>
       <t xml:space="preserve">
 Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5044.00</t>
+      <t xml:space="preserve">2295.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1515.00</t>
+      <t xml:space="preserve">639.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">583.00</t>
+      <t xml:space="preserve">5122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...19 lines deleted...]
-Сечение, мм: 25х25</t>
+      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1876</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2470</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 478</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2295.00</t>
+      <t xml:space="preserve">28733.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2839.00</t>
+      <t xml:space="preserve">662.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.303.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">639.00</t>
+      <t xml:space="preserve">1346.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 833</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5122.00</t>
+      <t xml:space="preserve">4540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...19 lines deleted...]
-Глубина, мм: 478</t>
+      <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28733.00</t>
+      <t xml:space="preserve">5212.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">502.00</t>
+      <t xml:space="preserve">5967.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 25</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">662.00</t>
+      <t xml:space="preserve">1427.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
@@ -10694,51 +10694,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube180.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube180.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16478,1591 +16478,1591 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3103.00</t>
+            <t xml:space="preserve">5201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5212.00</t>
+            <t xml:space="preserve">4633.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3826.00</t>
+            <t xml:space="preserve">6134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5967.00</t>
+            <t xml:space="preserve">1515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3664.00</t>
+            <t xml:space="preserve">2839.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.202.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
+Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4633.00</t>
+            <t xml:space="preserve">4691.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4163.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...15 lines deleted...]
-Производитель: Россия</t>
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6134.00</t>
+            <t xml:space="preserve">502.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...11 lines deleted...]
-Ширина, мм: 633</t>
+            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 883</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1346.00</t>
+            <t xml:space="preserve">3103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
-[...23 lines deleted...]
-Сечение, мм: 25х25</t>
+            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4691.00</t>
+            <t xml:space="preserve">3826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4540.00</t>
+            <t xml:space="preserve">4714.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.205.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
-[...3 lines deleted...]
-Глубина, мм: 150</t>
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">5044.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1427.00</t>
+            <t xml:space="preserve">583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4714.00</t>
+            <t xml:space="preserve">3664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5201.00</t>
+            <t xml:space="preserve">4163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.203.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Глубина, мм: 380</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 2540</t>
+Высота, мм: 1790</t>
           </r>
           <r>
             <t xml:space="preserve">
 Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5044.00</t>
+            <t xml:space="preserve">2295.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.303.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1515.00</t>
+            <t xml:space="preserve">639.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206M \ Штанга из квадратной трубы 933х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">583.00</t>
+            <t xml:space="preserve">5122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...19 lines deleted...]
-Сечение, мм: 25х25</t>
+            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1876</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2470</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 478</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2295.00</t>
+            <t xml:space="preserve">28733.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2839.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.303.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">639.00</t>
+            <t xml:space="preserve">1346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 203M \ Модуль пристенный высокий 933х380х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 833</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5122.00</t>
+            <t xml:space="preserve">4540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...19 lines deleted...]
-Глубина, мм: 478</t>
+            <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.203.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28733.00</t>
+            <t xml:space="preserve">5212.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 25</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">502.00</t>
+            <t xml:space="preserve">5967.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
+Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 25</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">662.00</t>
+            <t xml:space="preserve">1427.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
           </r>