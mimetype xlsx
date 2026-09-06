--- v5 (2026-07-23)
+++ v6 (2026-09-06)
@@ -64,90 +64,90 @@
   <si>
     <t xml:space="preserve">Primo RUS (Примо РУС) -  универсальный конструктор для торгового оборудования и мебели. Основными элементами являются квадратная труба сечением 25х25мм и соединители, которые позволяют создавать прочные и надежные конструкции с ровным стыком без сварки.
 Конструкции Primo RUS легко монтируются и разбираются. 
 Благодаря разнообразию соединителей можно создавать любые конструкции для интерьеров магазинов, вешала, стеллажи, демонстрационные столы, пристенные модули и др., а также интерьерную мебель в стиле Лофт, элементы кухонь и гардеробов. 
 Соединители производятся в России и запатентованы. 
 Для придания дополнительной жесткости и устойчивости конструкции, а также при использовании трубы с толщиной стенки менее 1,15мм и в случае использования соединителей без покраски рекомендуется фиксация саморезами или установочными винтами. При использовании трубы с толщиной стенки менее 1,15мм фиксация саморезами или установочными винтами является обязательной. Соединители в цвете «сырой алюминий» используются в крашенном виде (порошковая покраска). В случае использования соединителей без покраски, фиксация в трубе винтами или саморезами обязательна.
 Стандартные цвета: черный муар, белый и неокрашенный алюминий. Под заказ покраска в любой цвет по RAL + 10% к стоимости соединителей в цвете черный муар (минимальное количество соединителей под покраску 350 шт. любого вида).
 Узнать больше о Primo RUS можно в наших видео: 
 Primo RUS - презентация серии
 Primo RUS - технические особенности производства и сборки мебели
 Ознакомьтесь также с Инструкцией по применению и монтажу систем PRIMO RUS.pdf 
 Обратите внимание! При покупке любых соединителей Primo Rus на сумму от 20 000 руб. (с НДС) – скидка 20% на соединители.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5201.00</t>
+      <t xml:space="preserve">1346.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.202.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -182,208 +182,208 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4633.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 833</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6134.00</t>
+      <t xml:space="preserve">4540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1233</t>
-[...7 lines deleted...]
-Глубина, мм: 350</t>
+Ширина, мм: 933</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1515.00</t>
+      <t xml:space="preserve">6134.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 933</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2839.00</t>
+      <t xml:space="preserve">1427.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.202.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -418,330 +418,330 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4691.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6309.00</t>
+      <t xml:space="preserve">5201.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...7 lines deleted...]
-Глубина, мм: 25</t>
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">502.00</t>
+      <t xml:space="preserve">6309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+      <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3103.00</t>
+      <t xml:space="preserve">1515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1233</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3826.00</t>
+      <t xml:space="preserve">4714.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4714.00</t>
+      <t xml:space="preserve">2839.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.203.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -829,208 +829,208 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">583.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+      <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 633</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3664.00</t>
+      <t xml:space="preserve">502.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1790</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4163.00</t>
+      <t xml:space="preserve">2295.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...23 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 883</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2295.00</t>
+      <t xml:space="preserve">3103.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.303.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1118,98 +1118,94 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5122.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...19 lines deleted...]
-Глубина, мм: 478</t>
+      <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28733.00</t>
+      <t xml:space="preserve">3826.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.206.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1236,140 +1232,144 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">662.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 350</t>
+      <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1876</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2470</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 478</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1346.00</t>
+      <t xml:space="preserve">28733.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 833</t>
+      <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1183</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4540.00</t>
+      <t xml:space="preserve">3664.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 203L \ Модуль пристенный высокий 1233х380х2540мм</t>
@@ -1411,155 +1411,155 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5212.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+      <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 583</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5967.00</t>
+      <t xml:space="preserve">4163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...7 lines deleted...]
-Глубина, мм: 350</t>
+Ширина, мм: 633</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1427.00</t>
+      <t xml:space="preserve">5967.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1899,156 +1899,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2447.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 201M \ Стойка F-образная без перфорации 380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.201.M.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 102S \ Вешало напольное с выносом PRIMO RUS </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.102.S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 380</t>
-[...7 lines deleted...]
-Сечение, мм: 25х25</t>
+Ширина, мм: 800</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25x25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Поставляется в разобранном виде.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2499.00</t>
+      <t xml:space="preserve">4044.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PR-RUS 102S \ Вешало напольное с выносом PRIMO RUS </t>
-[...3 lines deleted...]
-Артикул: PR.RUS.102.S.22450.4N100</t>
+      <t xml:space="preserve">PR-RUS 201M \ Стойка F-образная без перфорации 380х2540мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: PR.RUS.201.M.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 800</t>
-[...11 lines deleted...]
-Сечение, мм: 25x25</t>
+Глубина, мм: 380</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2540</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Сечение, мм: 25х25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поставляется в разобранном виде.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4044.00</t>
+      <t xml:space="preserve">2499.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PR-RUS 102L \ Вешало напольное с выносом PRIMO RUS </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PR.RUS.102.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -10694,51 +10694,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube180.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958835_463e_11ed_814d_ac1f6b40b531_PRRUS207S224504N1002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7a7_463e_11ed_814d_ac1f6b40b531_PRRUS202S224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e07_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPM224504N1004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d23_463e_11ed_814d_ac1f6b40b531_PRRUS205M224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6416_463e_11ed_814d_ac1f6b40b531_PRRUS207M224504N1006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2b2_463e_11ed_814d_ac1f6b40b531_PRRUS202M224504N1007.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee6_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPL224504N1008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364202b1_463e_11ed_814d_ac1f6b40b531_PRRUS205L224504N1009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c6411_463e_11ed_814d_ac1f6b40b531_PRRUS207L224504N10010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff2ad_463e_11ed_814d_ac1f6b40b531_PRRUS202L224504N10011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee1_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdbd_463e_11ed_814d_ac1f6b40b531_PRRUS203S224504N10013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033fed_463e_11ed_814d_ac1f6b40b531_PRRUS206M224504N10014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49033ff2_463e_11ed_814d_ac1f6b40b531_PRRUS206S224504N10015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c721_bc43_11ee_a821_0050569cf81d_PRRUS201S224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896f_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPM224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3722c_463e_11ed_814d_ac1f6b40b531_PRRUS303M224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946fdb8_463e_11ed_814d_ac1f6b40b531_PRRUS203M224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cea_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPL224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23cb_463e_11ed_814d_ac1f6b40b531_PRRUS206L224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7507d_c3eb_11ed_876e_ac1f6b40b531_PRRUS220901620MU_0122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298896a_463e_11ed_814d_ac1f6b40b531_PRRUS208DSPL224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dee7ac_463e_11ed_814d_ac1f6b40b531_PRRUS203L224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de6e0c_463e_11ed_814d_ac1f6b40b531_PRRUS209DSPS224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d048d28_463e_11ed_814d_ac1f6b40b531_PRRUS205S224504N10026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff23c6_463e_11ed_814d_ac1f6b40b531_PRRUS220224504N100_0127.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2120a_a532_11ec_81b7_ac1f6b40b531_1fm28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8567d5f_a532_11ec_81b7_ac1f6b40b531_1fs29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9a82c_5427_11ec_9747_ac1f6b40b531_1short30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302825ea_a533_11ec_81b7_ac1f6b40b531_PRRUS002M901620MU31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cf08c_5427_11ec_9747_ac1f6b40b531_1long32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cec93_4d16_11ec_9747_ac1f6b40b531_PRRUS102SB33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15ac6d_bc42_11ee_a821_0050569cf81d_PRRUS201M224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdafd3_4d17_11ec_9747_ac1f6b40b531_PRRUS102LB35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7535_4d16_11ec_9747_ac1f6b40b531_PRRUS102MB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde2098_a533_11ec_81b7_ac1f6b40b531_PRRUS002S901620MU37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bab60_a532_11ec_81b7_ac1f6b40b531_PRRUS002L901620MU38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ec95_4d36_11ec_9747_ac1f6b40b531_PRRUS103MB39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08374_4d36_11ec_9747_ac1f6b40b531_PRRUS103SB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73022253_4d36_11ec_9747_ac1f6b40b531_PRRUS102LB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00608b87_a394_11ed_9a8e_ac1f6b40b531_PRRUS104V2224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2892f_5428_11ec_9747_ac1f6b40b531_PRRUS105B-43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759837cf_5428_11ec_9747_ac1f6b40b531_PRRUS106MB44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9e64c_5428_11ec_9747_ac1f6b40b531_PRRUS106LB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f366c_5429_11ec_9747_ac1f6b40b531_PRRUS107MB46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876892_5428_11ec_9747_ac1f6b40b531_PRRUS107SB47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9744d_5429_11ec_9747_ac1f6b40b531_PRRUS107LB48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9ce1_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPL224504N10049.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792261_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPM224504N10050.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e792267_463f_11ed_814d_ac1f6b40b531_PRRUS211DSPS224504N10051.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac63_463e_11ed_814d_ac1f6b40b531_PRRUS216L224504N10052.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bba77_463e_11ed_814d_ac1f6b40b531_PRRUS216S224504N10053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28ac5e_463e_11ed_814d_ac1f6b40b531_PRRUS301S224504N10056.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac57d_463e_11ed_814d_ac1f6b40b531_PRRUS301M224504N10057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac578_463e_11ed_814d_ac1f6b40b531_PRRUS301L224504N10058.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10ca_463e_11ed_814d_ac1f6b40b531_PRRUS302S224504N10059.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf10c5_463e_11ed_814d_ac1f6b40b531_PRRUS302M224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595883a_463e_11ed_814d_ac1f6b40b531_PRRUS302L224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f37227_463e_11ed_814d_ac1f6b40b531_PRRUS303L224504N100-162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.212.22450.4N10063.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.213.22450.4N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.214.22450.4N10065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/PR.RUS.215.22450.4N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc39c_463e_11ed_814d_ac1f6b40b531_PRRUS304GLS224504N10067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdc397_463e_11ed_814d_ac1f6b40b531_PRRUS304GLM224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021f1_463e_11ed_814d_ac1f6b40b531_PRRUS304GLL224504N10069.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64f_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPS224504N10070.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc64a_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPM224504N10071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35c2_463e_11ed_814d_ac1f6b40b531_PRRUS304DSPL224504N10072.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a58c_463e_11ed_814d_ac1f6b40b531_PRRUS305GLS224504N10073.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a286_463e_11ed_814d_ac1f6b40b531_PRRUS305GLM224504N10074.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6a280_463e_11ed_814d_ac1f6b40b531_PRRUS305GLL224504N10075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e9_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFS224504N10076.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed59e4_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFM224504N10077.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb83e_463e_11ed_814d_ac1f6b40b531_PRRUS305MDFL224504N10078.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac699474_463e_11ed_814d_ac1f6b40b531_PRRUS306GLS224504N10079.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac69946f_463e_11ed_814d_ac1f6b40b531_PRRUS306GLM224504N10080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a593_463e_11ed_814d_ac1f6b40b531_PRRUS306GLL224504N10081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb905_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPS224504N10082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bb900_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPM224504N10083.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f766_463e_11ed_814d_ac1f6b40b531_PRRUS306DSPL224504N10084.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715cef_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPM224504N10085.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde35bd_463e_11ed_814d_ac1f6b40b531_PRRUS210DSPS224504N10086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ecbc1_463e_11ed_814d_ac1f6b40b531_PRRUS219GLM224504N100_0187.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b021ec_463e_11ed_814d_ac1f6b40b531_PRRUS219GLS224504N100_0188.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111587_7c43_11ed_81ba_ac1f6b40b531_OD001MV2DSP224504N10089.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146530cc_7c43_11ed_81ba_ac1f6b40b531_OD001SV2DSP224504N10090.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14653af1_7c43_11ed_81ba_ac1f6b40b531_OD002MV2DSP224504N10091.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fc589_7c43_11ed_81ba_ac1f6b40b531_OD002SV2DSP224504N10092.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fce8f_7c43_11ed_81ba_ac1f6b40b531_OD003MV3DSP224504N10093.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057fb4a_7c43_11ed_81ba_ac1f6b40b531_OD004MV2DSP224504N10094.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20580995_7c43_11ed_81ba_ac1f6b40b531_OD004SV2DSP224504N10095.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660daa1_7c43_11ed_81ba_ac1f6b40b531_OD005MV2DSP224504N10096.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660e33a_7c43_11ed_81ba_ac1f6b40b531_OD005SV2DSP224504N10097.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b720a_7c43_11ed_81ba_ac1f6b40b531_PRRUS501DSP224504N10098.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256068e_7c43_11ed_81ba_ac1f6b40b531_PRRUS502DSP224504N10099.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32560a4d_7c43_11ed_81ba_ac1f6b40b531_PRRUS503DSP224504N100100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee61d_7c43_11ed_81ba_ac1f6b40b531_PRRUS504MDSP224504N100101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eec9a_7c43_11ed_81ba_ac1f6b40b531_PRRUS504SDSP224504N100102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e760dd9_7c43_11ed_81ba_ac1f6b40b531_PRRUS505DSP224504N100103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4b82_7c43_11ed_81ba_ac1f6b40b531_PRRUS508DSP224504N100104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e431d_7c43_11ed_81ba_ac1f6b40b531_PRRUS507DSP224504N100105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e761438_7c43_11ed_81ba_ac1f6b40b531_PRRUS506DSP224504N100106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9d8ac_542a_11ec_9747_ac1f6b40b531_PRRUS108GLMB107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7ccc_5429_11ec_9747_ac1f6b40b531_PRRUS108GLSB108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927597_542b_11ec_9747_ac1f6b40b531_PRRUS109MB109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d732e_542a_11ec_9747_ac1f6b40b531_PRRUS108GLLB110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722344c_542b_11ec_9747_ac1f6b40b531_PRRUS109SB111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3d0c_542c_11ec_9747_ac1f6b40b531_PRRUS109LB112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a23bca_7c43_11ed_81ba_ac1f6b40b531_PRRUS511DSP224504N100113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700a26_7c43_11ed_81ba_ac1f6b40b531_PRRUS510DSP224504N100114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a700401_7c43_11ed_81ba_ac1f6b40b531_PRRUS509DSP224504N100115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703731b9_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vikladky_PRIMO_RUS_PRRUS110M116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa0df_89ad_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS110L224504N100117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b7660_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111DSP224504N100118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ded754_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS111GL224504N100119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b3fb_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_1PRRUS112DSP224504N100120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0edbf3_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS112GL224504N100121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa6daf_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113GL224504N100122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5f34_89ae_11ec_81b7_ac1f6b40b531_STOL_Dlya_vykladky_PRIMO_RUS_PRRUS113DSP224504N100123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23470a_eed7_11eb_80bc_0025902b3cc1_tube124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tube125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011d687_62e8_11ec_85fc_ac1f6b40b531_tubePrimopost_800_min126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1a2f_2f57_11e3_baa0_0025902b3cc1_1e9dcdcd_1ab2_11ec_80bc_0025902b3cc1_tuberesize1.resize2127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b54aa5_25cc_11ec_80bc_0025902b3cc1_1128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0e26_16dd_11ec_80bc_0025902b3cc1_PRRUS009AL2129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9279_16dd_11ec_80bc_0025902b3cc1_PRRUS008AL-32130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74187d78_16dd_11ec_80bc_0025902b3cc1_PRRUS007AL-2131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab1c83_16dd_11ec_80bc_0025902b3cc1_PRRUS005AL-1132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23697147_16dd_11ec_80bc_0025902b3cc1_PRRUS006AL-2133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac539ad_16dd_11ec_80bc_0025902b3cc1_PRRUS004AL-2134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4e727_16dd_11ec_80bc_0025902b3cc1_PRRUS003AL.resize2135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c5413_16dd_11ec_80bc_0025902b3cc1_PRRUS031AL-1136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e48c0_16dd_11ec_80bc_0025902b3cc1_PRRUS018AL-1137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7bc3_16dd_11ec_80bc_0025902b3cc1_PRRUS032AL-2138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd35a2_16dd_11ec_80bc_0025902b3cc1_PRRUS019AL-2139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ebab_16de_11ec_80bc_0025902b3cc1_PRRUS033AL-1140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a1881_841c_11ec_81b7_ac1f6b40b531_PRRUS033AL-1141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848adee_25cc_11ec_80bc_0025902b3cc1_PRRUS035AL142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e99c1f_25cd_11ec_80bc_0025902b3cc1_PRRUS038AL143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d17a1_25cd_11ec_80bc_0025902b3cc1_PRRUS037AL1144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee71956_1a13_11ec_80bc_0025902b3cc1_PRRUS009AL22145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cc909_25cc_11ec_80bc_0025902b3cc1_PRRUS036224504N100146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83c2e1_1a13_11ec_80bc_0025902b3cc1_su008147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c459_1a13_11ec_80bc_0025902b3cc1_su007148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d980bf_1a13_11ec_80bc_0025902b3cc1_su005149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d570_1a12_11ec_80bc_0025902b3cc1_su004150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0699_1a11_11ec_80bc_0025902b3cc1_su003151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253960ff_1a12_11ec_80bc_0025902b3cc1_su031152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350aef_1a11_11ec_80bc_0025902b3cc1_su018153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20aaff_1a12_11ec_80bc_0025902b3cc1_su032154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c062e3_a4f1_11e7_93ca_0025902b3cc1_300300155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb021d22_8348_11e8_ade2_0025902b3cc1_PRNP070224504N100156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603401d_1a12_11ec_80bc_0025902b3cc1_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035d853_1a13_11ec_80bc_0025902b3cc1_su006158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10492474_1d4f_11e0_99a4_003048f27c5f_5404B42F_2325_498E_BA20_7236D4AAA8DA159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4839830_9ac3_11ec_81b7_ac1f6b40b531_a603401d_1a12_11ec_80bc_0025902b3cc1_ua1_41x20x71_5resize1160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eddcb_25cd_11ec_80bc_0025902b3cc1_PRRUS035224504N100161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640797_25cd_11ec_80bc_0025902b3cc1_PRRUS038224504N100162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e1b33_25cd_11ec_80bc_0025902b3cc1_PRRUS037224504N100163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c255d3_0ca4_11ec_80bc_0025902b3cc1_sam164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53647b_0ca4_11ec_80bc_0025902b3cc1_sam165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046fcb2_0ca4_11ec_80bc_0025902b3cc1_42d5f1e003278765af07b20a10a199ca166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0766c_2d0d_11e0_99a4_003048f27c5f_DF8732A2_C138_4B95_8934_315D9A87A03F167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88948_0100_11e0_b16f_003048d0c7fe_AA87DC7E_F186_41B2_9A98_E60BC838E1AC168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f61ee_96df_11eb_80bc_0025902b3cc1_2E67C608_E7C5_469F_83A8_DFD1782CA8A0169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720760_1a11_11ec_80bc_0025902b3cc1_su019170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4004d_6643_11e0_afc8_003048f27c5f_0EDF0F9C_B5F3_4D01_8A48_176199470A2C171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b3def_2cf7_11ec_80bc_0025902b3cc1_knk800172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6786f6_4b6b_11ec_9747_ac1f6b40b531_MRK_MT_chernyy173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3a936_4b6b_11ec_9747_ac1f6b40b531_4b6786f6_4b6b_11ec_9747_ac1f6b40b531_mrk_mt_chernyyresize1174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb66772_7a01_11ec_8de2_ac1f6b40b531_truborez_Dlya_profilnoi_trubi_1175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f0e57_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NVBL176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd82237_b9dd_11ee_a821_0050569cf81d_PRRUSTR_NNBL177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c0197_9939_11ec_81b7_ac1f6b40b531_dva178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a192_ddae_11ec_b147_ac1f6b40b531_PRRUSPR2BL179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a00a6_1ae2_11ec_80bc_0025902b3cc1_kube180.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16478,90 +16478,90 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5201.00</t>
+            <t xml:space="preserve">1346.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 202S \ Модуль пристенный 633х380х1790мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.202.S.22450.4N100</t>
@@ -16604,216 +16604,216 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4633.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 833</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6134.00</t>
+            <t xml:space="preserve">4540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.L.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205M \ Рама пристенная высокая 933х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1233</t>
-[...7 lines deleted...]
-Глубина, мм: 350</t>
+Ширина, мм: 933</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1515.00</t>
+            <t xml:space="preserve">6134.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 583</t>
+            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 933</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2839.00</t>
+            <t xml:space="preserve">1427.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 202M \ Модуль пристенный 933х380х1790мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.202.M.22450.4N100</t>
@@ -16856,346 +16856,346 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4691.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.L \ Полка ЛДСП в раме со штангой 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">5201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.206.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205L \ Рама пристенная высокая 1233х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 633</t>
-[...7 lines deleted...]
-Глубина, мм: 25</t>
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">502.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 883</t>
+            <t xml:space="preserve">PR-RUS 207L \ Штанга п-образная 1233х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.207.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3103.00</t>
+            <t xml:space="preserve">1515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.202.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1233</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3826.00</t>
+            <t xml:space="preserve">4714.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 202L \ Модуль пристенный 1233х380х1790мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.S \ Полка ЛДСП в раме 583х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4714.00</t>
+            <t xml:space="preserve">2839.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 203S \ Модуль пристенный высокий 633х380х2540мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.203.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -17294,216 +17294,216 @@
             </rPr>
             <t xml:space="preserve">583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 1183</t>
+            <t xml:space="preserve">PR-RUS 206S \ Штанга из квадратной трубы 633х25х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.206.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 633</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3664.00</t>
+            <t xml:space="preserve">502.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
-[...15 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.201.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1790</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4163.00</t>
+            <t xml:space="preserve">2295.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 201S \ Стойка F-образная без перфорации 380х1790мм</t>
-[...23 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 208DSP.M \ Полка ЛДСП в раме 883х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.M.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 883</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2295.00</t>
+            <t xml:space="preserve">3103.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR.RUS.303.M \  Штанга настенная с крючками 600х150х25мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.303.M.22450.4N100</t>
           </r>
           <r>
@@ -17604,98 +17604,94 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
-[...19 lines deleted...]
-Глубина, мм: 478</t>
+            <t xml:space="preserve">PR-RUS 210DSP.L \ Полка ЛДСП в раме 1183х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.210.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28733.00</t>
+            <t xml:space="preserve">3826.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 206L \ Штанга из квадратной трубы 1233х25х25мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.206.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -17730,143 +17726,147 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207S \ Штанга п-образная 633х350х25мм</t>
-[...19 lines deleted...]
-Глубина, мм: 350</t>
+            <t xml:space="preserve">PR-RUS 220 \ Стенд пристенный для торгового зала 1876х478х2470мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.220. 9016.20.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1876</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2470</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 478</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки, решетка и кронштейны - в комплекте. Цвет полки из ДСП необходимо выбрать. Макс. нагрузка на кронштейн 7кг, на полку 20кг. Стенд поставляется в разобранном виде</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1346.00</t>
+            <t xml:space="preserve">28733.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 209DSP.M \ Полка ЛДСП в раме со штангой 833х450х25мм</t>
-[...7 lines deleted...]
-Ширина, мм: 833</t>
+            <t xml:space="preserve">PR-RUS 208DSP.L \ Полка ЛДСП в раме 1183х350х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.208.DSP.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1183</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4540.00</t>
+            <t xml:space="preserve">3664.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
@@ -17916,160 +17916,160 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5212.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
-[...27 lines deleted...]
-Производитель: Россия</t>
+            <t xml:space="preserve">PR-RUS 209DSP.S  \ Полка ЛДСП в раме со штангой 583х450х25мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.209.DSP.S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 583</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5967.00</t>
+            <t xml:space="preserve">4163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 207M \ Штанга п-образная  933х350х25мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.207.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 205S \ Рама пристенная высокая 633х150х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.205.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 933</t>
-[...7 lines deleted...]
-Глубина, мм: 350</t>
+Ширина, мм: 633</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1427.00</t>
+            <t xml:space="preserve">5967.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 220  \ Стенд пристенный для торгового зала  1876х478х2470мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.220.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -18436,161 +18436,161 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2447.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 201M \ Стойка F-образная без перфорации 380х2540мм</t>
-[...3 lines deleted...]
-Артикул: PR.RUS.201.M.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 102S \ Вешало напольное с выносом PRIMO RUS </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.102.S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 380</t>
-[...7 lines deleted...]
-Сечение, мм: 25х25</t>
+Ширина, мм: 800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25x25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Поставляется в разобранном виде.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">4044.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PR-RUS 102S \ Вешало напольное с выносом PRIMO RUS </t>
-[...3 lines deleted...]
-Артикул: PR.RUS.102.S.22450.4N100</t>
+            <t xml:space="preserve">PR-RUS 201M \ Стойка F-образная без перфорации 380х2540мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PR.RUS.201.M.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 800</t>
-[...11 lines deleted...]
-Сечение, мм: 25x25</t>
+Глубина, мм: 380</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2540</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Сечение, мм: 25х25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поставляется в разобранном виде.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4044.00</t>
+            <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PR-RUS 102L \ Вешало напольное с выносом PRIMO RUS </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PR.RUS.102.L.22450.4N100</t>
           </r>