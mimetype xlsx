--- v1 (2026-01-23)
+++ v2 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02.01.2026</t>
+      <t xml:space="preserve">30.04.2026</t>
     </r>
   </si>
   <si>
     <t>Система Fourus</t>
   </si>
   <si>
     <t xml:space="preserve">FOURUS система торгового оборудования на базе квадратной трубы 40х40мм с перфорацией по одной стороне. Благодаря универсальной перфорации на стойках, система совместима с системой Global.
 Хорошая нагрузочная способность серии Fourus позволяет использовать ее для проектирования магазинов с тяжелым товаром. Надежная, брутальная, универсальная - актуальна для интерьеров в стиле Лофт, оформления салонов мотоэкипировки, спорттоваров, мужской одежды, салонов молодежной, джинсовой одежды и т.д.
 Благодаря разным видам крепления стойки к стене, возможно использовать стойку как пристенную с опорой на пол (что позволяет снять нагрузку со стены), так и дистанцировать стойку на расстояние 400мм от стены, спрятав перфорацию внутрь. Такая вариативность помогает сделать магазин интересней, не теряя при этом модульность и функциональность.
 Навесные элементы на штангу выполнены с квадратным усиленным зацепом 40х40мм, что визуально связывает их со стойкой.
 Под заказ все металлические элементы возможны в любом цвете по раскладке RAL, в том числе неокрашенный металл под лаком.
 В серии представлены элементы из ЛДСП: задние стенки, полки, накопители, боксы и т.д., которые изготавливаются под заказ в любом цвете.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
@@ -547,51 +547,51 @@
       <t xml:space="preserve">
 Длина, мм: 1945</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 421</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2413</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">31008.00</t>
+      <t xml:space="preserve">31010.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">FSK.010 / Комплект пристенный с постером 2558х421х2413мм</t>
@@ -5566,51 +5566,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02.01.2026</t>
+            <t xml:space="preserve">30.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -6126,51 +6126,51 @@
             <t xml:space="preserve">
 Длина, мм: 1945</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 421</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2413</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31008.00</t>
+            <t xml:space="preserve">31010.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>