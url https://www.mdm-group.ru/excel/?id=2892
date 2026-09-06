--- v2 (2026-07-23)
+++ v3 (2026-09-06)
@@ -914,148 +914,148 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1984.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FS.001.M \ Стойка 40х40мм M, (H-2400мм)</t>
-[...3 lines deleted...]
-Артикул: FS.001M.1.5.22450.4N100</t>
+      <t xml:space="preserve">FS.001.L \ Стойка 40х40мм L, H-3000мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FS.001L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 240</t>
-[...3 lines deleted...]
-Примечание: :Толщина стенки 1,5мм. Перфорация по 1 стороне, регулируемая опора в комплекте. Максимально допустимая распределенная нагрузка на одну полку не более 35кг.</t>
+Высота, мм: 3000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Толщина стенки 2мм. Перфорация по 1 стороне, регулируемая опора в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1689.00</t>
+      <t xml:space="preserve">2334.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FS.001.L \ Стойка 40х40мм L, H-3000мм</t>
-[...3 lines deleted...]
-Артикул: FS.001L.22450.4N100</t>
+      <t xml:space="preserve">FS.001.M \ Стойка 40х40мм M, (H-2400мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: FS.001M.1.5.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 3000</t>
-[...3 lines deleted...]
-Примечание: Толщина стенки 2мм. Перфорация по 1 стороне, регулируемая опора в комплекте.</t>
+Высота, мм: 240</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: :Толщина стенки 1,5мм. Перфорация по 1 стороне, регулируемая опора в комплекте. Максимально допустимая распределенная нагрузка на одну полку не более 35кг.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2334.00</t>
+      <t xml:space="preserve">1689.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">FS.009 \ Крепление стойки к стене</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FS.009.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -3452,51 +3452,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622eb83_53aa_11ed_83c5_ac1f6b40b531_FSK001224504N100_1_2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7d76_53ac_11ed_83c5_ac1f6b40b531_FSK002224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adaae2_53ad_11ed_83c5_ac1f6b40b531_FSK003224504N100_01_.resize24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120950_53ad_11ed_83c5_ac1f6b40b531_FSK004224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7f10_53af_11ed_83c5_ac1f6b40b531_FSK005224504N100_01_.resize26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ab4d_543c_11ed_83c5_ac1f6b40b531_FSK006224504N100_01_.resize27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561956_543c_11ed_83c5_ac1f6b40b531_FSK007224504N100.resize28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9b25_543d_11ed_83c5_ac1f6b40b531_FSK008224504N100_01_.resize29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d308bf_543d_11ed_83c5_ac1f6b40b531_FSK009224504N100.resize210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7bb7_5478_11ed_83c5_ac1f6b40b531_FSK010224504N100.resize211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8bbc_5478_11ed_83c5_ac1f6b40b531_FSK011224504N100_01_.resize212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96500_5478_11ed_83c5_ac1f6b40b531_FSK012224504N100.resize213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c919_5479_11ed_83c5_ac1f6b40b531_FSK013224504N100.resize214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0c4a_fdda_11ec_b44f_ac1f6b40b531_fourus_115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94af34_fc49_11ec_b44f_ac1f6b40b531_FS001M224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9acf2_cc83_11ed_bcfb_ac1f6b40b531_FS001M224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d400_fdda_11ec_b44f_ac1f6b40b531_FS001L224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68afb_c87d_11ed_a449_ac1f6b40b531_FS009224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94af2f_fc49_11ec_b44f_ac1f6b40b531_FS003224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d40c_fdda_11ec_b44f_ac1f6b40b531_FS004224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab167_fdda_11ec_b44f_ac1f6b40b531_FS005S224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154f6_fdda_11ec_b44f_ac1f6b40b531_FS005M224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154fb_fdda_11ec_b44f_ac1f6b40b531_FS005L224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44dcd_fc49_11ec_b44f_ac1f6b40b531_FS006224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0333_fdda_11ec_b44f_ac1f6b40b531_FS007224504N100.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154a52_fdda_11ec_b44f_ac1f6b40b531_FS101S224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab9c7_fdda_11ec_b44f_ac1f6b40b531_FS101M224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab9cc_fdda_11ec_b44f_ac1f6b40b531_FS101L224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa789_fdda_11ec_b44f_ac1f6b40b531_FS102S224504N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c0a8_fdda_11ec_b44f_ac1f6b40b531_FS102M224504N10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c0ad_fdda_11ec_b44f_ac1f6b40b531_FS102L224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80661f_fdda_11ec_b44f_ac1f6b40b531_FS103L224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f035_fdda_11ec_b44f_ac1f6b40b531_FS103R224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc4de_fdda_11ec_b44f_ac1f6b40b531_FS104224504N100.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eac23_fdda_11ec_b44f_ac1f6b40b531_FS105224504N100.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381c5e_fdda_11ec_b44f_ac1f6b40b531_FS106224504N10037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5667af_fdda_11ec_b44f_ac1f6b40b531_FS107224504N10038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e2ec_fddb_11ec_b44f_ac1f6b40b531_FS108224504N10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5d01_34dc_11ed_8b5d_ac1f6b40b531_FS109224504N10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67eaa_4fc1_11ed_95a1_ac1f6b40b531_FS046224504N100.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c0b1_fddb_11ec_b44f_ac1f6b40b531_FS201S224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c0b6_fddb_11ec_b44f_ac1f6b40b531_FS201M224504N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3b2e_fddb_11ec_b44f_ac1f6b40b531_FS201L224504N10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3b33_fddb_11ec_b44f_ac1f6b40b531_FS202S224504N10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e1cb_fddb_11ec_b44f_ac1f6b40b531_FS202M224504N10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e1d0_fddb_11ec_b44f_ac1f6b40b531_FS202L224504N100.resize247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daf98_fddb_11ec_b44f_ac1f6b40b531_FS301S.resize248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daf9d_fddb_11ec_b44f_ac1f6b40b531_FS301M.resize249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14828_fddb_11ec_b44f_ac1f6b40b531_FS301L.resize250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead798_fddb_11ec_b44f_ac1f6b40b531_FS401S.resize251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef3b2_fddb_11ec_b44f_ac1f6b40b531_FS401M.resize252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385709be_fddb_11ec_b44f_ac1f6b40b531_FS401L.resize253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385709c5_fddb_11ec_b44f_ac1f6b40b531_FS402S.resize254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d789_fddb_11ec_b44f_ac1f6b40b531_FS402M.resize255.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d78e_fddb_11ec_b44f_ac1f6b40b531_FS402L.resize256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403S.DSP_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403M.DSP_0158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403L.DSP_0159.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622eb83_53aa_11ed_83c5_ac1f6b40b531_FSK001224504N100_1_2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec7d76_53ac_11ed_83c5_ac1f6b40b531_FSK002224504N1003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adaae2_53ad_11ed_83c5_ac1f6b40b531_FSK003224504N100_01_.resize24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120950_53ad_11ed_83c5_ac1f6b40b531_FSK004224504N1005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d7f10_53af_11ed_83c5_ac1f6b40b531_FSK005224504N100_01_.resize26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384ab4d_543c_11ed_83c5_ac1f6b40b531_FSK006224504N100_01_.resize27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9561956_543c_11ed_83c5_ac1f6b40b531_FSK007224504N100.resize28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f9b25_543d_11ed_83c5_ac1f6b40b531_FSK008224504N100_01_.resize29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d308bf_543d_11ed_83c5_ac1f6b40b531_FSK009224504N100.resize210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7bb7_5478_11ed_83c5_ac1f6b40b531_FSK010224504N100.resize211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab8bbc_5478_11ed_83c5_ac1f6b40b531_FSK011224504N100_01_.resize212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96500_5478_11ed_83c5_ac1f6b40b531_FSK012224504N100.resize213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c919_5479_11ed_83c5_ac1f6b40b531_FSK013224504N100.resize214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a0c4a_fdda_11ec_b44f_ac1f6b40b531_fourus_115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94af34_fc49_11ec_b44f_ac1f6b40b531_FS001M224504N10016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d400_fdda_11ec_b44f_ac1f6b40b531_FS001L224504N10017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9acf2_cc83_11ed_bcfb_ac1f6b40b531_FS001M224504N10018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd68afb_c87d_11ed_a449_ac1f6b40b531_FS009224504N10019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94af2f_fc49_11ec_b44f_ac1f6b40b531_FS003224504N10020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7d40c_fdda_11ec_b44f_ac1f6b40b531_FS004224504N10021.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab167_fdda_11ec_b44f_ac1f6b40b531_FS005S224504N10022.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154f6_fdda_11ec_b44f_ac1f6b40b531_FS005M224504N10023.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc154fb_fdda_11ec_b44f_ac1f6b40b531_FS005L224504N10024.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44dcd_fc49_11ec_b44f_ac1f6b40b531_FS006224504N10025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea0333_fdda_11ec_b44f_ac1f6b40b531_FS007224504N100.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac154a52_fdda_11ec_b44f_ac1f6b40b531_FS101S224504N10027.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab9c7_fdda_11ec_b44f_ac1f6b40b531_FS101M224504N10028.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ab9cc_fdda_11ec_b44f_ac1f6b40b531_FS101L224504N10029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaa789_fdda_11ec_b44f_ac1f6b40b531_FS102S224504N10030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c0a8_fdda_11ec_b44f_ac1f6b40b531_FS102M224504N10031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c0ad_fdda_11ec_b44f_ac1f6b40b531_FS102L224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80661f_fdda_11ec_b44f_ac1f6b40b531_FS103L224504N10033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f035_fdda_11ec_b44f_ac1f6b40b531_FS103R224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bc4de_fdda_11ec_b44f_ac1f6b40b531_FS104224504N100.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8eac23_fdda_11ec_b44f_ac1f6b40b531_FS105224504N100.resize236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381c5e_fdda_11ec_b44f_ac1f6b40b531_FS106224504N10037.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5667af_fdda_11ec_b44f_ac1f6b40b531_FS107224504N10038.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e2ec_fddb_11ec_b44f_ac1f6b40b531_FS108224504N10039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be5d01_34dc_11ed_8b5d_ac1f6b40b531_FS109224504N10040.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e67eaa_4fc1_11ed_95a1_ac1f6b40b531_FS046224504N100.resize241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c0b1_fddb_11ec_b44f_ac1f6b40b531_FS201S224504N10042.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6c0b6_fddb_11ec_b44f_ac1f6b40b531_FS201M224504N10043.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3b2e_fddb_11ec_b44f_ac1f6b40b531_FS201L224504N10044.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f3b33_fddb_11ec_b44f_ac1f6b40b531_FS202S224504N10045.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e1cb_fddb_11ec_b44f_ac1f6b40b531_FS202M224504N10046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e1d0_fddb_11ec_b44f_ac1f6b40b531_FS202L224504N100.resize247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daf98_fddb_11ec_b44f_ac1f6b40b531_FS301S.resize248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0daf9d_fddb_11ec_b44f_ac1f6b40b531_FS301M.resize249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b14828_fddb_11ec_b44f_ac1f6b40b531_FS301L.resize250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead798_fddb_11ec_b44f_ac1f6b40b531_FS401S.resize251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eef3b2_fddb_11ec_b44f_ac1f6b40b531_FS401M.resize252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385709be_fddb_11ec_b44f_ac1f6b40b531_FS401L.resize253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385709c5_fddb_11ec_b44f_ac1f6b40b531_FS402S.resize254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d789_fddb_11ec_b44f_ac1f6b40b531_FS402M.resize255.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0d78e_fddb_11ec_b44f_ac1f6b40b531_FS402L.resize256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403S.DSP_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403M.DSP_0158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/FS.403L.DSP_0159.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6520,153 +6520,153 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1984.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FS.001.M \ Стойка 40х40мм M, (H-2400мм)</t>
-[...3 lines deleted...]
-Артикул: FS.001M.1.5.22450.4N100</t>
+            <t xml:space="preserve">FS.001.L \ Стойка 40х40мм L, H-3000мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FS.001L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 240</t>
-[...3 lines deleted...]
-Примечание: :Толщина стенки 1,5мм. Перфорация по 1 стороне, регулируемая опора в комплекте. Максимально допустимая распределенная нагрузка на одну полку не более 35кг.</t>
+Высота, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Толщина стенки 2мм. Перфорация по 1 стороне, регулируемая опора в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1689.00</t>
+            <t xml:space="preserve">2334.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FS.001.L \ Стойка 40х40мм L, H-3000мм</t>
-[...3 lines deleted...]
-Артикул: FS.001L.22450.4N100</t>
+            <t xml:space="preserve">FS.001.M \ Стойка 40х40мм M, (H-2400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: FS.001M.1.5.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 3000</t>
-[...3 lines deleted...]
-Примечание: Толщина стенки 2мм. Перфорация по 1 стороне, регулируемая опора в комплекте.</t>
+Высота, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: :Толщина стенки 1,5мм. Перфорация по 1 стороне, регулируемая опора в комплекте. Максимально допустимая распределенная нагрузка на одну полку не более 35кг.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2334.00</t>
+            <t xml:space="preserve">1689.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">FS.009 \ Крепление стойки к стене</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FS.009.22450.4N100</t>
           </r>