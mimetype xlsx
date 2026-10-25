--- v7 (2026-09-10)
+++ v8 (2026-10-25)
@@ -2064,148 +2064,148 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">234.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Rs (TOP) 153 \ Кронштейн прямой на овальную трубу (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: RTPS.048.9016MU.25</t>
+      <t xml:space="preserve">Rs (TOP) 153.V2 \ Кронштейн прямой на овальную трубу (30х15) c ограничителями, L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTPS.048V2.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">263.00</t>
+      <t xml:space="preserve">336.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Rs (TOP) 153.V2 \ Кронштейн прямой на овальную трубу (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: RTPS.048V2.9016MU.25</t>
+      <t xml:space="preserve">Rs (TOP) 153 \ Кронштейн прямой на овальную трубу (30х15), L-400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RTPS.048.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">336.00</t>
+      <t xml:space="preserve">263.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Rs (TOP) 109 \ Кронштейн ступенчатый на овальную трубу (30х15), L-400мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: RTPS.047.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -2825,156 +2825,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve"> GLPR 51 \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.051C.9016MU.25</t>
+      <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.051K.300.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Примечание: Для установки не требуются дополнительные кронштейны</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 2</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1750.00</t>
+      <t xml:space="preserve">145.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.051K.300.9016MU.25</t>
+      <t xml:space="preserve"> GLPR 51 \ Полка металлическая Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.051C.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для установки не требуются дополнительные кронштейны</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">145.00</t>
+      <t xml:space="preserve">1750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.051P.A.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -3187,152 +3187,152 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">160.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.050P.A.9016MU.25</t>
+      <t xml:space="preserve">GLPR 50NK \ Кронштейн для полок 400мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.050NK.400.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...11 lines deleted...]
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+Глубина, мм: 400 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1479.00</t>
+      <t xml:space="preserve">168.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLPR 50NK \ Кронштейн для полок 400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.050NK.400.9016MU.25</t>
+      <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLPR.050P.A.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400 </t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P. </t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">168.00</t>
+      <t xml:space="preserve">1479.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLPR.050P.B.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
@@ -5233,293 +5233,293 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1907.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.310A \ Задняя панель ЛДСП для стоек GLS.001</t>
-[...19 lines deleted...]
-Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
+      <t xml:space="preserve">GLS.305B \ Полка нижняя для стойки GLS.209.V3  </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.305B.V4.9016MU.25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 45</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4035.00</t>
+      <t xml:space="preserve">2397.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.305B \ Полка нижняя для стойки GLS.209.V3  </t>
-[...3 lines deleted...]
-Артикул: GLS.305B.V4.9016MU.25</t>
+      <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.305C.9016.20.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
+Глубина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...18 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2397.00</t>
+      <t xml:space="preserve">2723.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: GLS.305C.9016.20.MU</t>
+Артикул: GLS.305C.V4.9016MU.25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый муар</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Полкодержатель: Полка металлическая. Устанавливается между стоек GLS.209.V3 и GLS.210.V3, доп. элементов не нужно.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2723.00</t>
+      <t xml:space="preserve">3244.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
-[...35 lines deleted...]
-Высота, мм: 45</t>
+      <t xml:space="preserve">GLS.310A \ Задняя панель ЛДСП для стоек GLS.001</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.310A.DSP</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 16</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 2400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3244.00</t>
+      <t xml:space="preserve">4035.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.310B \ Задняя панель ЛДСП для стоек GLS.001</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.310B.DSP</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -5660,144 +5660,144 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1120.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.311A.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
-[...7 lines deleted...]
-Длина, мм: 600</t>
+      <t xml:space="preserve">GLS.311C.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.311C.EP.AL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 16</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3316.00</t>
+      <t xml:space="preserve">6600.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS.311C.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
-[...7 lines deleted...]
-Длина, мм: 1200</t>
+      <t xml:space="preserve">GLS.311A.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.311A.EP.AL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 16</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6600.00</t>
+      <t xml:space="preserve">3316.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GLS.311B.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: GLS.311B.EP.AL</t>
@@ -6602,51 +6602,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199119_a5dd_11ed_bcbb_ac1f6b40b531_GLS00116V39016MU2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLB.2302.9016MU.253.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012976_7546_11ec_8de2_ac1f6b40b531_GLS0014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1418e_7545_11ec_8de2_ac1f6b40b531_GLS210V25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5cfcc_7544_11ec_8de2_ac1f6b40b531_GLS2096.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaeb_a745_11eb_80bc_0025902b3cc1_GLS038A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249e98_a40e_11eb_80bc_0025902b3cc1_GLS038B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbeb2_9b9f_11eb_80bc_0025902b3cc1_GLS038C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7fab4_a745_11eb_80bc_0025902b3cc1_GLPR039A10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7faae_a745_11eb_80bc_0025902b3cc1_GLS039B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7faba_a745_11eb_80bc_0025902b3cc1_GLS039C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ca92_97af_11eb_80bc_0025902b3cc1_GLS0409016MU2513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_0125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS06360026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20d2_a745_11eb_80bc_0025902b3cc1_RTPS03227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20cd_a745_11eb_80bc_0025902b3cc1_RTPS02828.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20c8_a745_11eb_80bc_0025902b3cc1_RTPS02929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114971_a745_11eb_80bc_0025902b3cc1_RTPS03030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511496c_a745_11eb_80bc_0025902b3cc1_RTPS03331.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85ab_a745_11eb_80bc_0025902b3cc1_RTPS05032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85b0_a745_11eb_80bc_0025902b3cc1_RTPS02133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e51e_a745_11eb_80bc_0025902b3cc1_RTPS-048-9016MU-2534.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e523_a745_11eb_80bc_0025902b3cc1_RTPS048V29016MU2535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85b5_a745_11eb_80bc_0025902b3cc1_RTPS04736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f248aa_97af_11eb_80bc_0025902b3cc1_GLS041A9016MU2537.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750223_e270_11ed_85bb_ac1f6b40b531_15_30PCHCWH_0041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49504e_7542_11ec_8de2_ac1f6b40b531_GLPR03742.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73fef_a745_11eb_80bc_0025902b3cc1_GLPR039A43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6d4_a745_11eb_80bc_0025902b3cc1_GLPR039B44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ff6_a745_11eb_80bc_0025902b3cc1_GLPR039C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f49c0_7544_11ec_8de2_ac1f6b40b531_GLPR050C.resize247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2548.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2552.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2553.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLPR-050NK-400-9016MU-2554.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2555.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2556.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize257.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026dd4_9b9f_11eb_80bc_0025902b3cc1_GLS213.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b80040_9dc6_11eb_80bc_0025902b3cc1_GLS211_LA68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c5d6_9dc7_11eb_80bc_0025902b3cc1_GLS211_LB69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c5db_9dc7_11eb_80bc_0025902b3cc1_GLS211_LC70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac95ca_7546_11ec_8de2_ac1f6b40b531_GLS212A71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61aee_7858_11ec_8de2_ac1f6b40b531_GLS212B72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026dce_9b9f_11eb_80bc_0025902b3cc1_GLS212C73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f099_9b9e_11ec_81b7_ac1f6b40b531_GLS303Awh74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f09e_9b9e_11ec_81b7_ac1f6b40b531_GLS303Bwh75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146f78_b667_11ec_81b7_ac1f6b40b531_GLS303Bwh76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4eb21_c09a_11ec_b147_ac1f6b40b531_GLS302Bwh77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986f5f0_c54f_11ec_b147_ac1f6b40b531_GLS301Awh78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800842_c550_11ec_b147_ac1f6b40b531_GLS301Bwh79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fa57_c550_11ec_b147_ac1f6b40b531_GLS301Cwh80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c472d8_c550_11ec_b147_ac1f6b40b531_GLS302Awh81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9a03_c550_11ec_b147_ac1f6b40b531_GLS302Cwh82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785b1d_143b_11ef_a821_0050569cf81d_GLS305A901620MU_186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c1_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP.resize287.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e44c3_143b_11ef_a821_0050569cf81d_GLS305B901620MU88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc194a1_70a5_11ed_80da_ac1f6b40b531_GLS305C901620MU.resize289.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5eab_143c_11ef_a821_0050569cf81d_GLS305C901620MU_190.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c6_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP_.resize291.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bdd3_fe90_11ec_b44f_ac1f6b40b531_GLS310CDSP.resize292.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44664_fe90_11ec_b44f_ac1f6b40b531_GLS311ADSP.resize293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2736_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPAL.resize294.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31130f_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPAL.resize295.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e69_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPAL.resize296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311314_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPPL_1.resize297.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a273b_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPPL_1.resize298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e6e_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPPL_1.resize299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44669_fe90_11ec_b44f_ac1f6b40b531_GLS311BDSP.resize2100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507590_fe90_11ec_b44f_ac1f6b40b531_GLS311CDSP.resize2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7c6e_fe91_11ec_b44f_ac1f6b40b531_GLS312DSP.resize2102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b0e_fe91_11ec_b44f_ac1f6b40b531_GLS313ADSP.resize2103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b15_fe91_11ec_b44f_ac1f6b40b531_GLS313BDSP.resize2104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0279a_f320_11ed_907c_ac1f6b40b531_RK612_05105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43cda_f320_11ed_907c_ac1f6b40b531_RK612_05106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4119_fe91_11ec_b44f_ac1f6b40b531_GLS313CDSP.resize2107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5ebb_f320_11ed_907c_ac1f6b40b531_RK612_05108.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca199119_a5dd_11ed_bcbb_ac1f6b40b531_GLS00116V39016MU2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLB.2302.9016MU.253.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8012976_7546_11ec_8de2_ac1f6b40b531_GLS0014.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1418e_7545_11ec_8de2_ac1f6b40b531_GLS210V25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5cfcc_7544_11ec_8de2_ac1f6b40b531_GLS2096.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaeb_a745_11eb_80bc_0025902b3cc1_GLS038A7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2249e98_a40e_11eb_80bc_0025902b3cc1_GLS038B8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbeb2_9b9f_11eb_80bc_0025902b3cc1_GLS038C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7fab4_a745_11eb_80bc_0025902b3cc1_GLPR039A10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7faae_a745_11eb_80bc_0025902b3cc1_GLS039B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7faba_a745_11eb_80bc_0025902b3cc1_GLS039C12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ca92_97af_11eb_80bc_0025902b3cc1_GLS0409016MU2513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991153_a745_11eb_80bc_0025902b3cc1_GLS023CR14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f21a4_a745_11eb_80bc_0025902b3cc1_GLS023CL15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f219f_a745_11eb_80bc_0025902b3cc1_GLS023DL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b991148_a745_11eb_80bc_0025902b3cc1_GLS023DR17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99115a_a745_11eb_80bc_0025902b3cc1_GLS023AR18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258daaf0_a745_11eb_80bc_0025902b3cc1_GLS023AR19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de612_9dc6_11eb_80bc_0025902b3cc1_GLS023BL20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35de618_9dc6_11eb_80bc_0025902b3cc1_GLS023BR21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ab444_cf68_11eb_80bc_0025902b3cc1_GLS055L9016MU25.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d40bf2_b72f_11ec_81b7_ac1f6b40b531_GLS055R9016MU25.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b8d8f_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_LEFTV5_0124.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7426d40_7544_11ec_8de2_ac1f6b40b531_GLS063BRACKET_RIGHTV5_0125.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ec40_7544_11ec_8de2_ac1f6b40b531_GLS06360026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20d2_a745_11eb_80bc_0025902b3cc1_RTPS03227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20cd_a745_11eb_80bc_0025902b3cc1_RTPS02828.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae20c8_a745_11eb_80bc_0025902b3cc1_RTPS02929.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05114971_a745_11eb_80bc_0025902b3cc1_RTPS03030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511496c_a745_11eb_80bc_0025902b3cc1_RTPS03331.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85ab_a745_11eb_80bc_0025902b3cc1_RTPS05032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85b0_a745_11eb_80bc_0025902b3cc1_RTPS02133.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e523_a745_11eb_80bc_0025902b3cc1_RTPS048V29016MU2534.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e51e_a745_11eb_80bc_0025902b3cc1_RTPS-048-9016MU-2535.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d85b5_a745_11eb_80bc_0025902b3cc1_RTPS04736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f248aa_97af_11eb_80bc_0025902b3cc1_GLS041A9016MU2537.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a44_a745_11eb_80bc_0025902b3cc1_GLPR038A38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ffb_a745_11eb_80bc_0025902b3cc1_GLPR038B39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58572a49_a745_11eb_80bc_0025902b3cc1_GLPR038C40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56750223_e270_11ed_85bb_ac1f6b40b531_15_30PCHCWH_0041.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49504e_7542_11ec_8de2_ac1f6b40b531_GLPR03742.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73fef_a745_11eb_80bc_0025902b3cc1_GLPR039A43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6d4_a745_11eb_80bc_0025902b3cc1_GLPR039B44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a73ff6_a745_11eb_80bc_0025902b3cc1_GLPR039C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e93f6_c45b_11eb_80bc_0025902b3cc1_GLPR041C46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1a8d6_14b5_11ed_a675_ac1f6b40b531_GLPR051K3009016MU2547.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f49c0_7544_11ec_8de2_ac1f6b40b531_GLPR050C.resize248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23f696_14b2_11ed_a675_ac1f6b40b531_GLPR051PA9016MU2549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def597d6_14b2_11ed_a675_ac1f6b40b531_GLPR051PB9016MU2550.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907976_14b2_11ed_a675_ac1f6b40b531_GLPR051PC9016MU2551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c1a36_14b5_11ed_a675_ac1f6b40b531_GLPR050K4009016MU2552.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/GLPR-050NK-400-9016MU-2553.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36265536_14b3_11ed_a675_ac1f6b40b531_GLPR050PA9016MU2554.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66106296_14b3_11ed_a675_ac1f6b40b531_GLPR050PB9016MU2555.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde456_14b3_11ed_a675_ac1f6b40b531_GLPR050PC9016MU2556.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2cc_a745_11eb_80bc_0025902b3cc1_GLPR063A.resize257.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fb2c4_a745_11eb_80bc_0025902b3cc1_GLPR063B58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28afd_a745_11eb_80bc_0025902b3cc1_GLPR063C59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea28af6_a745_11eb_80bc_0025902b3cc1_GLPR063D60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae16_a745_11eb_80bc_0025902b3cc1_GLPR063E61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae11_a745_11eb_80bc_0025902b3cc1_GLPR063F.resize262.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026dd4_9b9f_11eb_80bc_0025902b3cc1_GLS213.resize263.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b6cc_a745_11eb_80bc_0025902b3cc1_GLPR06164.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0ae0c_a745_11eb_80bc_0025902b3cc1_GLPR06465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2178f_8d18_11ef_bd55_0050569cf81d_GLPR062V29016MU2566.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f84522_f557_11ed_907c_ac1f6b40b531_GLPR0469016MU67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b80040_9dc6_11eb_80bc_0025902b3cc1_GLS211_LA68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c5d6_9dc7_11eb_80bc_0025902b3cc1_GLS211_LB69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022c5db_9dc7_11eb_80bc_0025902b3cc1_GLS211_LC70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac95ca_7546_11ec_8de2_ac1f6b40b531_GLS212A71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf61aee_7858_11ec_8de2_ac1f6b40b531_GLS212B72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25026dce_9b9f_11eb_80bc_0025902b3cc1_GLS212C73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f099_9b9e_11ec_81b7_ac1f6b40b531_GLS303Awh74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f09e_9b9e_11ec_81b7_ac1f6b40b531_GLS303Bwh75.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93146f78_b667_11ec_81b7_ac1f6b40b531_GLS303Bwh76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4eb21_c09a_11ec_b147_ac1f6b40b531_GLS302Bwh77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986f5f0_c54f_11ec_b147_ac1f6b40b531_GLS301Awh78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07800842_c550_11ec_b147_ac1f6b40b531_GLS301Bwh79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1fa57_c550_11ec_b147_ac1f6b40b531_GLS301Cwh80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c472d8_c550_11ec_b147_ac1f6b40b531_GLS302Awh81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9a03_c550_11ec_b147_ac1f6b40b531_GLS302Cwh82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba787868_9af0_11ed_bd63_ac1f6b40b531_Frame-6-_1_83.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bfb42_9af0_11ed_bd63_ac1f6b40b531_GLS00690162584.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb279_9af1_11ed_bd63_ac1f6b40b531_GLS006901625_0185.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785b1d_143b_11ef_a821_0050569cf81d_GLS305A901620MU_186.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e44c3_143b_11ef_a821_0050569cf81d_GLS305B901620MU87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc194a1_70a5_11ed_80da_ac1f6b40b531_GLS305C901620MU.resize288.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf5eab_143c_11ef_a821_0050569cf81d_GLS305C901620MU_189.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c1_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP.resize290.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730a7c6_fe90_11ec_b44f_ac1f6b40b531_GLS310BDSP_.resize291.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98bdd3_fe90_11ec_b44f_ac1f6b40b531_GLS310CDSP.resize292.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44664_fe90_11ec_b44f_ac1f6b40b531_GLS311ADSP.resize293.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31130f_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPAL.resize294.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a2736_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPAL.resize295.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e69_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPAL.resize296.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311314_fe91_11ec_b44f_ac1f6b40b531_GLS311CEPPL_1.resize297.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a273b_fe90_11ec_b44f_ac1f6b40b531_GLS311AEPPL_1.resize298.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03414e6e_fe91_11ec_b44f_ac1f6b40b531_GLS311BEPPL_1.resize299.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f44669_fe90_11ec_b44f_ac1f6b40b531_GLS311BDSP.resize2100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0507590_fe90_11ec_b44f_ac1f6b40b531_GLS311CDSP.resize2101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba7c6e_fe91_11ec_b44f_ac1f6b40b531_GLS312DSP.resize2102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b0e_fe91_11ec_b44f_ac1f6b40b531_GLS313ADSP.resize2103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1b15_fe91_11ec_b44f_ac1f6b40b531_GLS313BDSP.resize2104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0279a_f320_11ed_907c_ac1f6b40b531_RK612_05105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43cda_f320_11ed_907c_ac1f6b40b531_RK612_05106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec4119_fe91_11ec_b44f_ac1f6b40b531_GLS313CDSP.resize2107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267d5ebb_f320_11ed_907c_ac1f6b40b531_RK612_05108.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -12358,151 +12358,151 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Rs (TOP) 153 \ Кронштейн прямой на овальную трубу (30х15), L-400мм</t>
-[...3 lines deleted...]
-Артикул: RTPS.048.9016MU.25</t>
+            <t xml:space="preserve">Rs (TOP) 153.V2 \ Кронштейн прямой на овальную трубу (30х15) c ограничителями, L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTPS.048V2.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">263.00</t>
+            <t xml:space="preserve">336.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Rs (TOP) 153.V2 \ Кронштейн прямой на овальную трубу (30х15) c ограничителями, L-400мм</t>
-[...3 lines deleted...]
-Артикул: RTPS.048V2.9016MU.25</t>
+            <t xml:space="preserve">Rs (TOP) 153 \ Кронштейн прямой на овальную трубу (30х15), L-400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RTPS.048.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">336.00</t>
+            <t xml:space="preserve">263.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Rs (TOP) 109 \ Кронштейн ступенчатый на овальную трубу (30х15), L-400мм</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -13170,161 +13170,161 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve"> GLPR 51 \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.051C.9016MU.25</t>
+            <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.051K.300.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Примечание: Для установки не требуются дополнительные кронштейны</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 2</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1750.00</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 51K \ Кронштейн для металлических полок L-300мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.051K.300.9016MU.25</t>
+            <t xml:space="preserve"> GLPR 51 \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.051C.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 51P</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для установки не требуются дополнительные кронштейны</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">145.00</t>
+            <t xml:space="preserve">1750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR 51P \ Полка металлическая Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLPR.051P.A.9016MU.25</t>
           </r>
@@ -13556,157 +13556,157 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
-[...3 lines deleted...]
-Артикул: GLPR.050P.A.9016MU.25</t>
+            <t xml:space="preserve">GLPR 50NK \ Кронштейн для полок 400мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.050NK.400.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...11 lines deleted...]
-Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
+Глубина, мм: 400 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1479.00</t>
+            <t xml:space="preserve">168.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLPR 50NK \ Кронштейн для полок 400мм</t>
-[...3 lines deleted...]
-Артикул: GLPR.050NK.400.9016MU.25</t>
+            <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLPR.050P.A.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400 </t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для установки полки необходимо 2 кронштейна артикул GLPR.050NK.400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: 1 шт. Кронштейны используются с металлическими полками GLPR 50P. </t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">168.00</t>
+            <t xml:space="preserve">1479.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLPR 50P \ Полка металлическая Global</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLPR.050P.B.9016MU.25</t>
           </r>
@@ -15738,306 +15738,306 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1907.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.310A \ Задняя панель ЛДСП для стоек GLS.001</t>
-[...19 lines deleted...]
-Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
+            <t xml:space="preserve">GLS.305B \ Полка нижняя для стойки GLS.209.V3  </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.305B.V4.9016MU.25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4035.00</t>
+            <t xml:space="preserve">2397.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.305B \ Полка нижняя для стойки GLS.209.V3  </t>
-[...3 lines deleted...]
-Артикул: GLS.305B.V4.9016MU.25</t>
+            <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.305C.9016.20.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...18 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2397.00</t>
+            <t xml:space="preserve">2723.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLS.305C.9016.20.MU</t>
+Артикул: GLS.305C.V4.9016MU.25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полка металлическая. Устанавливается между стоек GLS.209.V3, доп. элементов не нужно</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Полкодержатель: Полка металлическая. Устанавливается между стоек GLS.209.V3 и GLS.210.V3, доп. элементов не нужно.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2723.00</t>
+            <t xml:space="preserve">3244.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.305A \ Полка нижняя для стойки GLS.209.V3  </t>
-[...35 lines deleted...]
-Высота, мм: 45</t>
+            <t xml:space="preserve">GLS.310A \ Задняя панель ЛДСП для стоек GLS.001</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.310A.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 2400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3244.00</t>
+            <t xml:space="preserve">4035.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C51" s="4"/>
       <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GLS.310B \ Задняя панель ЛДСП для стоек GLS.001</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: GLS.310B.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 900</t>
@@ -16194,147 +16194,147 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="4"/>
       <c r="B53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.311A.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
-[...7 lines deleted...]
-Длина, мм: 600</t>
+            <t xml:space="preserve">GLS.311C.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.311C.EP.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3316.00</t>
+            <t xml:space="preserve">6600.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C53" s="4"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS.311C.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
-[...7 lines deleted...]
-Длина, мм: 1200</t>
+            <t xml:space="preserve">GLS.311A.EP.AL \ Задняя панель Экономпанель с алюмин. вставкой, для стоек GLS.001</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.311A.EP.AL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Необходимы рейки RK.612-05.200 3 компл. Фурнитура для крепления к стене в комплект не входит, подбирается монтажниками исходя из материала стен.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6600.00</t>
+            <t xml:space="preserve">3316.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="4"/>
       <c r="B54" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>