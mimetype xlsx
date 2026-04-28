--- v2 (2026-03-13)
+++ v3 (2026-04-28)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Дозаторы антисептика настенные</t>
   </si>
   <si>
     <r>
@@ -678,115 +678,50 @@
 Вес Нетто, кг: 0,211</t>
     </r>
     <r>
       <t xml:space="preserve">
 Вес Брутто, кг: 0,336</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 709 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">530.00</t>
-    </r>
-[...63 lines deleted...]
-      <t xml:space="preserve">279.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DAS 709 / Диспенсер сенсорный для антисептика, спрей </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DAS.709.WH </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1025,51 +960,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fe63_78c9_11ea_80b7_0025902b3cc1_dan_2-khrom-chernyy2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504019_7979_11ea_80b7_0025902b3cc1_DAN2_CH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c759_9125_11ea_80b7_0025902b3cc1_Dan_2_1_1_1_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311812_7f1b_11ea_80b7_0025902b3cc1_003_025.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719ab0_8085_11ea_80b7_0025902b3cc1_011_026.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81d48_95dc_11ea_80b7_0025902b3cc1_DAN_4_GR7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa149_913a_11ea_80b7_0025902b3cc1_DAN4_88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f331d_799c_11ea_80b7_0025902b3cc1_AS_DP_1000_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffebc2b_aa6b_11ea_80b7_0025902b3cc1_AS_DP_100010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9bcfa_8897_11ea_80b7_0025902b3cc1_DAS_709_WH11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb044_9c02_11ea_80b7_0025902b3cc1_DDG_20012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0ce4_9c02_11ea_80b7_0025902b3cc1_dozator_perchatok_213.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fe63_78c9_11ea_80b7_0025902b3cc1_dan_2-khrom-chernyy2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504019_7979_11ea_80b7_0025902b3cc1_DAN2_CH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c759_9125_11ea_80b7_0025902b3cc1_Dan_2_1_1_1_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311812_7f1b_11ea_80b7_0025902b3cc1_003_025.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719ab0_8085_11ea_80b7_0025902b3cc1_011_026.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81d48_95dc_11ea_80b7_0025902b3cc1_DAN_4_GR7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa149_913a_11ea_80b7_0025902b3cc1_DAN4_88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f331d_799c_11ea_80b7_0025902b3cc1_AS_DP_1000_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9bcfa_8897_11ea_80b7_0025902b3cc1_DAS_709_WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb044_9c02_11ea_80b7_0025902b3cc1_DDG_20011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0ce4_9c02_11ea_80b7_0025902b3cc1_dozator_perchatok_212.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1307,150 +1242,120 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="838200"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1720,51 +1625,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2475,169 +2380,99 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AS-DP-1000 / Антисептик АДЕЗ во флаконе Диспенсопак 1л</t>
-[...66 lines deleted...]
-            </rPr>
             <t xml:space="preserve">DAS 709 / Диспенсер сенсорный для антисептика, спрей </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DAS.709.WH </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Тип распыления – спрей. Наполнение: дезинфицирующая жидкость. Объем 1000мл. Размер: 13х12х27см. Настенное крепление. Крепеж в комплекте. Может устанавливаться на мобильную стойку STAN-1.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 2999 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DDG-200 / Диспенсер для одноразовых перчаток ПЭТ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DDG.200.7047.90.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
@@ -2656,52 +2491,54 @@
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1306.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="4"/>
-      <c r="D12" s="5" t="inlineStr">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DDG-200 / Диспенсер для одноразовых перчаток ПЭТ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DDG.200.22450.4N100.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>