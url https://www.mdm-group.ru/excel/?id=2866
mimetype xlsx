--- v3 (2026-04-28)
+++ v4 (2026-07-27)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="13">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">01.01.2026</t>
     </r>
   </si>
   <si>
     <t>Дозаторы антисептика настенные</t>
   </si>
   <si>
     <r>
@@ -459,123 +459,50 @@
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Габариты упаковки, мм: 360х110х110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 829 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">619.00</t>
-    </r>
-[...71 lines deleted...]
-      <t xml:space="preserve">509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DAN-4 / Держатель дозатора для антисептика локтевой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DAN.4.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный шагрень/хром</t>
@@ -960,51 +887,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fe63_78c9_11ea_80b7_0025902b3cc1_dan_2-khrom-chernyy2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504019_7979_11ea_80b7_0025902b3cc1_DAN2_CH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c759_9125_11ea_80b7_0025902b3cc1_Dan_2_1_1_1_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311812_7f1b_11ea_80b7_0025902b3cc1_003_025.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719ab0_8085_11ea_80b7_0025902b3cc1_011_026.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a81d48_95dc_11ea_80b7_0025902b3cc1_DAN_4_GR7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa149_913a_11ea_80b7_0025902b3cc1_DAN4_88.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f331d_799c_11ea_80b7_0025902b3cc1_AS_DP_1000_19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9bcfa_8897_11ea_80b7_0025902b3cc1_DAS_709_WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb044_9c02_11ea_80b7_0025902b3cc1_DDG_20011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0ce4_9c02_11ea_80b7_0025902b3cc1_dozator_perchatok_212.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3fe63_78c9_11ea_80b7_0025902b3cc1_dan_2-khrom-chernyy2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc504019_7979_11ea_80b7_0025902b3cc1_DAN2_CH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781c759_9125_11ea_80b7_0025902b3cc1_Dan_2_1_1_1_14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09311812_7f1b_11ea_80b7_0025902b3cc1_003_025.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05719ab0_8085_11ea_80b7_0025902b3cc1_011_026.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaa149_913a_11ea_80b7_0025902b3cc1_DAN4_87.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901f331d_799c_11ea_80b7_0025902b3cc1_AS_DP_1000_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9bcfa_8897_11ea_80b7_0025902b3cc1_DAS_709_WH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb044_9c02_11ea_80b7_0025902b3cc1_DDG_20010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0ce4_9c02_11ea_80b7_0025902b3cc1_dozator_perchatok_211.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1212,150 +1139,120 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="838200"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="838200"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1622,54 +1519,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z12"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2152,55 +2049,55 @@
             </rPr>
             <t xml:space="preserve">619.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DAN-4 / Держатель дозатора для антисептика локтевой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: DAN.4.7047.90</t>
-[...3 lines deleted...]
-Цвет: серый глянец/хром</t>
+Артикул: DAN.4.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный шагрень/хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 221</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 330</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для емкостей с горлышком 28мм, крепеж в комплекте. Собственное производство.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Тип упаковки: гофрокороб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Фасовка/Количество в упаковке: 1</t>
           </r>
@@ -2226,126 +2123,50 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DAN-4 / Держатель дозатора для антисептика локтевой</t>
-[...74 lines deleted...]
-            </rPr>
             <t xml:space="preserve">DAN-3 / Держатель для антисептика настенный локтевой ДИСПЕНСОПАК</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DAN.3.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Собственное произодство. Флакон в комплект не входит</t>
           </r>
           <r>
             <t xml:space="preserve">
 Тип упаковки: гофрокороб</t>
           </r>
           <r>
             <t xml:space="preserve">
 Фасовка/Количество в упаковке: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
@@ -2365,54 +2186,52 @@
           <r>
             <t xml:space="preserve">
 Старая цена: 709 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">530.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DAS 709 / Диспенсер сенсорный для антисептика, спрей </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DAS.709.WH </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Тип распыления – спрей. Наполнение: дезинфицирующая жидкость. Объем 1000мл. Размер: 13х12х27см. Настенное крепление. Крепеж в комплекте. Может устанавливаться на мобильную стойку STAN-1.</t>
           </r>
@@ -2427,52 +2246,54 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="5" t="inlineStr">
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DDG-200 / Диспенсер для одноразовых перчаток ПЭТ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DDG.200.7047.90.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
@@ -2491,54 +2312,52 @@
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1306.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B12" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DDG-200 / Диспенсер для одноразовых перчаток ПЭТ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DDG.200.22450.4N100.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный шагрень</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>