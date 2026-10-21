--- v3 (2026-09-06)
+++ v4 (2026-10-21)
@@ -278,75 +278,75 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto K-106 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.106.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота, см: 111</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 54</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 30*30 см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...22 lines deleted...]
-Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">36481.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1582,75 +1582,75 @@
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto K-106 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.106.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота, см: 111</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 30*30 см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...22 lines deleted...]
-Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36481.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>