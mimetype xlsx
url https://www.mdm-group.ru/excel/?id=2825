--- v1 (2026-01-23)
+++ v2 (2026-06-08)
@@ -209,351 +209,351 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto F-14+ \ Манекен женский для фотосъемки одежды (подставка на колесах)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.014.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 40*40 см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 115</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 106</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота, см: 169</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 106</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Материал: стеклопластик</t>
-    </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">47291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto K-106 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.106.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 30*30 см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 54</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 67</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота, см: 111</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 67</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Материал: стеклопластик</t>
-    </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">36481.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto K-112 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.112.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 34*34 см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 73</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота, см: 138</t>
     </r>
     <r>
       <t xml:space="preserve">
-Грудь, см: 73</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Материал: стеклопластик</t>
-    </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">37833.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto F-16 torso \ Торс женский для фотосъемки одежды (с подставкой)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.016.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 68-132см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота торса (со спины), см: 64</t>
     </r>
     <r>
       <t xml:space="preserve">
+Бедра, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Грудь, см: 84</t>
     </r>
     <r>
       <t xml:space="preserve">
-Талия, см: 66</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Материал: стеклопластик</t>
-    </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">31076.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto M-17 torso \ Торс мужской для фотосъемки одежды (с подставкой)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.017.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 70-132см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Высота торса (со спины), см: 66</t>
     </r>
     <r>
       <t xml:space="preserve">
+Бедра, см: 96</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Грудь, см: 104</t>
     </r>
     <r>
       <t xml:space="preserve">
-Талия, см: 79</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Материал: стеклопластик</t>
-    </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">32428.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1510,367 +1510,367 @@
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto F-14+ \ Манекен женский для фотосъемки одежды (подставка на колесах)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.014.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 40*40 см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 115</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 106</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота, см: 169</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 106</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Материал: стеклопластик</t>
-          </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">47291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto K-106 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.106.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 30*30 см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 67</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота, см: 111</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 67</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Материал: стеклопластик</t>
-          </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">36481.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto K-112 \ Манекен детский для фотосъемки одежды (подставка на колесах)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.112.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): квадратная, металлическая, на 4-х колесах D-50mm, с тормозом, 34*34 см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 73</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота, см: 138</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 73</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Материал: стеклопластик</t>
-          </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">37833.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto F-16 torso \ Торс женский для фотосъемки одежды (с подставкой)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.016.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 68-132см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота торса (со спины), см: 64</t>
           </r>
           <r>
             <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Грудь, см: 84</t>
           </r>
           <r>
             <t xml:space="preserve">
-Талия, см: 66</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Материал: стеклопластик</t>
-          </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">31076.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto M-17 torso \ Торс мужской для фотосъемки одежды (с подставкой)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.017.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 70-132см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Высота торса (со спины), см: 66</t>
           </r>
           <r>
             <t xml:space="preserve">
+Бедра, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Грудь, см: 104</t>
           </r>
           <r>
             <t xml:space="preserve">
-Талия, см: 79</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Материал: стеклопластик</t>
-          </r>
-[...6 lines deleted...]
-Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">32428.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>