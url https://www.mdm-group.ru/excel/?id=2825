--- v2 (2026-06-08)
+++ v3 (2026-09-06)
@@ -416,75 +416,75 @@
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Foto F-16 torso \ Торс женский для фотосъемки одежды (с подставкой)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FOTO.016.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
+Высота торса (со спины), см: 64</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 84</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 66</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 86</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 68-132см.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...22 lines deleted...]
-Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">31076.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1728,75 +1728,75 @@
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Foto F-16 torso \ Торс женский для фотосъемки одежды (с подставкой)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: FOTO.016.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
+Высота торса (со спины), см: 64</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 84</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 66</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подставка (входит в стоимость): металлическая, квадратная 30х30см, на 4-х колесах D-50mm, с тормозом. Подставка регулируется по высоте 68-132см.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...22 lines deleted...]
-Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">31076.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>