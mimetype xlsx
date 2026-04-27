--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">08.04.2026</t>
     </r>
   </si>
   <si>
     <t>Манекен руки, ноги, стопы, бедра и бюсты подвесные</t>
   </si>
   <si>
     <t>Манекен руки, ноги, стопы, бедра и бюсты подвесные – манекены частей тела, необходимые для демонстрации и рекламы носков, колготок, перчаток, белья, и других аксессуаров и украшений.
 Манекен ноги бывает подвесной, на подставке и с креплением на экономпанель. Подвесной имеет специальное крепление в виде петли или крючка, с помощью которого ноги можно подвесить на любой кронштейн. Ноги на подставке можно установить на любой ровной поверхности - на полу, на демонстрационных столах или стеллажах и др., а специальное крепление у некоторых моделей позволяет разместить ноги манекена на экономпанели.
 Манекен рука используется для показа перчаток, браслетов, колец, и других украшений и аксессуаров. Модели могут иметь разную высоту, форму и цвета.
 Вы можете купить ноги манекена, руку для перчаток или стопы для носков у нас в магазине как оптом, так и в розницу. На крупные заказы действуют специальные скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H-05 \  Манекен руки (деревянный)</t>
     </r>
     <r>
@@ -341,189 +341,128 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4040.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
-[...3 lines deleted...]
-Артикул: JMB.006.TR</t>
+      <t xml:space="preserve">115 T \ Нога женская (на подставке)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.029.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Материал: пластик</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота с подставкой – 760мм. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4715.00</t>
+      <t xml:space="preserve">1400.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO T50 \ Ноги женские</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MRO.025.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый (400)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 75</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 85</t>
-    </r>
-[...59 lines deleted...]
-Бедра, см: 93</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8862.00</t>
     </r>
@@ -1128,51 +1067,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e068f3_9c98_11e9_80b7_0025902b3cc1_FS2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8487d0_9c98_11e9_80b7_0025902b3cc1_FS_13.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337425_9c99_11e9_80b7_0025902b3cc1_FG4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505ecb_9c99_11e9_80b7_0025902b3cc1_FG_15.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8876.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255822_ff17_11e0_833e_003048f27c5f_BA3DDB5F_38A7_4707_8E02_25A8628246797.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fe2_c7b3_11e0_a476_003048f27c5f_E4081EA5_4DB4_4A00_B87E_CCA04CA48A9B9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812013.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new116.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CMK.001.CH18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e068f3_9c98_11e9_80b7_0025902b3cc1_FS2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8487d0_9c98_11e9_80b7_0025902b3cc1_FS_13.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337425_9c99_11e9_80b7_0025902b3cc1_FG4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505ecb_9c99_11e9_80b7_0025902b3cc1_FG_15.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8876.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B09.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new115.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CMK.001.CH17.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1320,51 +1259,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1380,141 +1319,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="466725" cy="952500"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1530,81 +1469,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="295275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1620,90 +1559,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1970,93 +1879,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">08.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2356,94 +2265,94 @@
             </rPr>
             <t xml:space="preserve">4040.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
-[...3 lines deleted...]
-Артикул: JMB.006.TR</t>
+            <t xml:space="preserve">115 T \ Нога женская (на подставке)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.029.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Материал: пластик</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота с подставкой – 760мм. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4715.00</t>
+            <t xml:space="preserve">1400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO T50 \ Ноги женские</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MRO.025.WH</t>
           </r>
           <r>
@@ -2482,601 +2391,535 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8862.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO T60 \  Ноги мужские</t>
-[...19 lines deleted...]
-Бедра, см: 93</t>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8862.00</t>
+            <t xml:space="preserve">2625.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">SH-35 \ Стопа женская</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.031.TL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, см: 22,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 7,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 8,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3500 руб.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 20шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2625.00</t>
+            <t xml:space="preserve">68.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SH-35 \ Стопа женская</t>
-[...31 lines deleted...]
-Примечание: Под заказ от 20шт. </t>
+            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.030.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.00</t>
+            <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
-[...3 lines deleted...]
-Артикул: CLS.030.00</t>
+            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.031.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 44</t>
+Высота, см: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
-[...15 lines deleted...]
-Материал: стеклопластик</t>
+            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.020.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4445.00</t>
+            <t xml:space="preserve">851.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
-[...3 lines deleted...]
-Артикул: NPL.020.00</t>
+            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.021.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 30</t>
+Высота, см: 37</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">851.00</t>
+            <t xml:space="preserve">932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
-[...11 lines deleted...]
-Высота, см: 37</t>
+            <t xml:space="preserve">SH 22 \ Торс женский (подвесной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.005.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Примечание: Крючок входит в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">932.00</t>
+            <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SH 22 \ Торс женский (подвесной)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">SH 27 \ Бюст женский (с крючком)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.008.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крючок входит в комплект</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">101.00</t>
+            <t xml:space="preserve">44.85</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 1025 \  Манекен детский</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CMK.001.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1350</t>
           </r>