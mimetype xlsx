--- v2 (2026-04-27)
+++ v3 (2026-09-10)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">08.04.2026</t>
     </r>
   </si>
   <si>
     <t>Манекен руки, ноги, стопы, бедра и бюсты подвесные</t>
   </si>
   <si>
     <t>Манекен руки, ноги, стопы, бедра и бюсты подвесные – манекены частей тела, необходимые для демонстрации и рекламы носков, колготок, перчаток, белья, и других аксессуаров и украшений.
@@ -849,107 +849,50 @@
       <t xml:space="preserve">
 Примечание: Крючок входит в комплект</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">101.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...55 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 1025 \  Манекен детский</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CMK.001.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1067,51 +1010,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e068f3_9c98_11e9_80b7_0025902b3cc1_FS2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8487d0_9c98_11e9_80b7_0025902b3cc1_FS_13.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337425_9c99_11e9_80b7_0025902b3cc1_FG4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505ecb_9c99_11e9_80b7_0025902b3cc1_FG_15.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8876.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B09.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new115.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CMK.001.CH17.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e068f3_9c98_11e9_80b7_0025902b3cc1_FS2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8487d0_9c98_11e9_80b7_0025902b3cc1_FS_13.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b337425_9c99_11e9_80b7_0025902b3cc1_FG4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505ecb_9c99_11e9_80b7_0025902b3cc1_FG_15.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8876.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B09.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812012.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new115.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/CMK.001.CH16.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1529,90 +1472,60 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="381000" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1882,51 +1795,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2816,110 +2729,50 @@
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 1025 \  Манекен детский</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CMK.001.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1350</t>
           </r>