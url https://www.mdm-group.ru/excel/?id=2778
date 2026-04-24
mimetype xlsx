--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -2099,54 +2099,50 @@
       </rPr>
       <t xml:space="preserve">F 107 \ Накопитель для экономпанелей (8 отсеков)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.143.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 290</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 330</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 550</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:01:34</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 950 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -2222,54 +2218,50 @@
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.053.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 370</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 330</t>
-    </r>
-[...2 lines deleted...]
- Дата и время: 25.09.2025 11:02:11</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 498 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">249.00</t>
     </r>
@@ -6110,54 +6102,50 @@
             </rPr>
             <t xml:space="preserve">F 107 \ Накопитель для экономпанелей (8 отсеков)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.143.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 290</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 330</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 550</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:01:34</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 950 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -6241,54 +6229,50 @@
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.053.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 370</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 330</t>
-          </r>
-[...2 lines deleted...]
- Дата и время: 25.09.2025 11:02:11</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 498 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">249.00</t>
           </r>