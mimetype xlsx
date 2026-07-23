--- v3 (2026-04-24)
+++ v4 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28.01.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Полки для экономпанелей (полки, корзины и накопители)</t>
   </si>
   <si>
     <t xml:space="preserve">Возможна покраска металлических изделий в любой цвет по желанию заказчика. Имеется более 30 цветов, включая металлики и спецэффекты. Цена: +20% к стоимости изделия. 
  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены * </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.113.00</t>
@@ -94,51 +94,51 @@
       <t xml:space="preserve">
 Глубина, мм: 105</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.364.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -229,2120 +229,1791 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.213.TR</t>
+      <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.358.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: загиб ценникодержателя внутрь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
-[...7 lines deleted...]
-Цвет: прозрачный</t>
+      <t xml:space="preserve">ПП 2М \ Полка для обуви с ценником для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.109.00.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Ширина, мм: 300</t>
+Глубина, мм: 125</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: загиб ценникодержателя внутрь</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 70</t>
+Цвет: прозрачный акрил</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125.00</t>
+      <t xml:space="preserve">121.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ПП 2М \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.109.00.T</t>
+      <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.341.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 125</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 225</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">92.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
-[...3 lines deleted...]
-Артикул: NPN.341.00</t>
+      <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.342.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 225</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: под заказ от 500 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">92.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
-[...3 lines deleted...]
-Артикул: NPN.342.00</t>
+      <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.360.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 225</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 210</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 490</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота бортика, мм: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">92.00</t>
+      <t xml:space="preserve">365.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.360.TR</t>
+      <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.357.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 210</t>
-[...7 lines deleted...]
-Высота бортика, мм: 15</t>
+Глубина, мм: 230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">365.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.357.TR</t>
+      <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.359.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 230</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 240</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280.00</t>
+      <t xml:space="preserve">192.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.359.TR</t>
+      <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.091.00.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Примечание: под заказ от 500 штук.</t>
+Глубина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">192.00</t>
+      <t xml:space="preserve">755.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
-[...3 lines deleted...]
-Артикул: NPN.091.00.T</t>
+      <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.088.T.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 40</t>
-[...3 lines deleted...]
-Ширина, мм: 220</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">755.00</t>
+      <t xml:space="preserve">490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
-[...3 lines deleted...]
-Артикул: NPN.088.T.00</t>
+      <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.367.00    </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 150/200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">490.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.367.00    </t>
+      <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.378.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...7 lines deleted...]
-Высота, мм: 150/200</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100/150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">275.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.378.00</t>
+      <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.214.TR.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 100/150</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">2030.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.214.TR.T</t>
+      <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.247.TR.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2030.00</t>
+      <t xml:space="preserve">2234.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.247.TR.T</t>
+      <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.216.TR.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2234.00</t>
+      <t xml:space="preserve">2438.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
-[...3 lines deleted...]
-Артикул: NPN.216.TR.T</t>
+      <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.114.00.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+Глубина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2438.00</t>
+      <t xml:space="preserve">604.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
-[...3 lines deleted...]
-Артикул: NPN.114.00.T</t>
+      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: прозрачный акрил</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">604.00</t>
+      <t xml:space="preserve">211.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+      <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.365.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 355 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">112.00</t>
+      <t xml:space="preserve">284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+      <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">284.00</t>
+      <t xml:space="preserve">282.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
-[...3 lines deleted...]
-Артикул: SKR.364.9016.80-95</t>
+      <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 200</t>
-[...3 lines deleted...]
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+Диаметр, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Максимальная толщина полки, мм: 45</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">282.00</t>
+      <t xml:space="preserve">305.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 345</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">305.00</t>
+      <t xml:space="preserve">570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18332S \ Полка прямая на экономпанель 600x300x50</t>
-[...19 lines deleted...]
-Высота, мм: 50</t>
+      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18212S \ Полка наклонная на экономпанель</t>
-[...19 lines deleted...]
-Высота, мм: 50</t>
+      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">710.00</t>
+      <t xml:space="preserve">670.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...39 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.18201T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">546.00</t>
+      <t xml:space="preserve">640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...15 lines deleted...]
-Ширина, мм: 520</t>
+      <t xml:space="preserve">18206S \ Корзина на экономпанель (300х300х200)	под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.334S.02698.MGV1</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг перфорации, мм: 25</t>
-[...11 lines deleted...]
-Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">713.00</t>
+      <t xml:space="preserve">810.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...39 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">F 107 \ Накопитель для экономпанелей (8 отсеков)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.143.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 290</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 330</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 550</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 950 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">663.00</t>
+      <t xml:space="preserve">570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
-[...15 lines deleted...]
-Ширина, мм: 590</t>
+      <t xml:space="preserve">F 204 \ Накопитель для экономпанелей (Для колготок)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.318.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 290</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 535</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Ширина ячейки, мм: 172</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: ПОД ЗАКАЗ от 30 шт</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">683.00</t>
+      <t xml:space="preserve">621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18201S \ Корзина на экономпанель</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.053.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 370</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 330</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 498 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">890.00</t>
+      <t xml:space="preserve">249.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18201S \ Корзина на экономпанели</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">A 7-Э \ Полка для экономпанелей (Универсальная)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.171.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 80</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 180</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">870.00</t>
-[...300 lines deleted...]
-      <t xml:space="preserve">437.00</t>
+      <t xml:space="preserve">450.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2402,51 +2073,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B903443103.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2145b_fea3_11df_b16f_003048d0c7fe_7209B5BA_CC1B_45F6_8BBB_280A1168E4A25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4112_3a1e_11eb_80bc_0025902b3cc1_IMG_75147.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p9.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36914.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36418.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade134ff_d53e_11ed_b8c7_ac1f6b40b531_NPN336S02698MGV1326.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf0ba9_d53e_11ed_b8c7_ac1f6b40b531_NPN335S02698MGV1327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5528.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabeac3_74c0_11ee_907c_ac1f6b40b531_NPN18201TZN31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16d82_d53e_11ed_b8c7_ac1f6b40b531_NPN333V202698MGV1332.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07e4f9_5a2b_11e6_9c74_0025902b3cc0_6BFCD8F9_6626_4A9F_A5D0_8A2B6406EEAF33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f52f_d53e_11ed_b8c7_ac1f6b40b531_NPN334S02698MGV134.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee914_fea3_11df_b16f_003048d0c7fe_FEDECC9B_1E75_40C7_AE6A_C37A46664A3F35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f6_fdef_11df_b16f_003048d0c7fe_D0F097F4_EFCE_4259_9050_5C32E707EBEB36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a516e_02ae_11e0_b16f_003048d0c7fe_756F1828_B945_495D_B6A1_70C7AB76E02437.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9efeaa_01cb_11e0_b16f_003048d0c7fe_5CEC8CE4_924E_4DB2_A62A_D2522AD2C95938.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA62.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B903443103.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c4112_3a1e_11eb_80bc_0025902b3cc1_IMG_75146.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p8.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE07189.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408321.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae517e28_2c3d_11e4_9ca4_0025902b3cc1_D0046A5E_6BDE_4A22_99CF_37DBCFA1F55622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdac9e_68dc_11e5_a10e_0025902b3cc1_944AA5E1_B003_43E0_AD15_74E003ED895C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333eb6f_d9f2_11e4_afdc_0025902b3cc1_F9ECA8CD_31C5_4AE1_AD5B_37532C7291E524.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5525.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabeac3_74c0_11ee_907c_ac1f6b40b531_NPN18201TZN28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07f52f_d53e_11ed_b8c7_ac1f6b40b531_NPN334S02698MGV129.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecee914_fea3_11df_b16f_003048d0c7fe_FEDECC9B_1E75_40C7_AE6A_C37A46664A3F30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294f6_fdef_11df_b16f_003048d0c7fe_D0F097F4_EFCE_4259_9050_5C32E707EBEB31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a516e_02ae_11e0_b16f_003048d0c7fe_756F1828_B945_495D_B6A1_70C7AB76E02432.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9efeaa_01cb_11e0_b16f_003048d0c7fe_5CEC8CE4_924E_4DB2_A62A_D2522AD2C95933.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3397,200 +3068,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...148 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3844,93 +3365,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z25"/>
+  <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.01.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3966,51 +3487,51 @@
             <t xml:space="preserve">
 Глубина, мм: 105</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.364.00</t>
           </r>
@@ -4112,2253 +3633,1903 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.213.TR</t>
+            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.358.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: загиб ценникодержателя внутрь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
-[...7 lines deleted...]
-Цвет: прозрачный</t>
+            <t xml:space="preserve">ПП 2М \ Полка для обуви с ценником для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.109.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...3 lines deleted...]
-Ширина, мм: 300</t>
+Глубина, мм: 125</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: загиб ценникодержателя внутрь</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 70</t>
+Цвет: прозрачный акрил</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ПП 2М \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.109.00.T</t>
+            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.341.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 125</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 225</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
-[...3 lines deleted...]
-Артикул: NPN.341.00</t>
+            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.342.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 225</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
-[...3 lines deleted...]
-Артикул: NPN.342.00</t>
+            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.360.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 225</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 210</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 490</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота бортика, мм: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">92.00</t>
+            <t xml:space="preserve">365.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.360.TR</t>
+            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.357.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 210</t>
-[...7 lines deleted...]
-Высота бортика, мм: 15</t>
+Глубина, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">365.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.357.TR</t>
+            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.359.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 230</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">192.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.359.TR</t>
+            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.091.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Примечание: под заказ от 500 штук.</t>
+Глубина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">192.00</t>
+            <t xml:space="preserve">755.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
-[...3 lines deleted...]
-Артикул: NPN.091.00.T</t>
+            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.088.T.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 40</t>
-[...3 lines deleted...]
-Ширина, мм: 220</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">755.00</t>
+            <t xml:space="preserve">490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
-[...3 lines deleted...]
-Артикул: NPN.088.T.00</t>
+            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.367.00    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150/200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">490.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.367.00    </t>
+            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.378.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...7 lines deleted...]
-Высота, мм: 150/200</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100/150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">275.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.378.00</t>
+            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.214.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 150</t>
-[...3 lines deleted...]
-Высота, мм: 100/150</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">2030.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.214.TR.T</t>
+            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.247.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2030.00</t>
+            <t xml:space="preserve">2234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.247.TR.T</t>
+            <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.216.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2234.00</t>
+            <t xml:space="preserve">2438.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
-[...3 lines deleted...]
-Артикул: NPN.216.TR.T</t>
+            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.114.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 2</t>
+Глубина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2438.00</t>
+            <t xml:space="preserve">604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
-[...3 lines deleted...]
-Артикул: NPN.114.00.T</t>
+            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: прозрачный акрил</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">604.00</t>
+            <t xml:space="preserve">211.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: отлично держит форму, не деформируется</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 355 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
-[...27 lines deleted...]
-Старая цена: 355 руб.</t>
+            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.364.9016.80-95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">284.00</t>
+            <t xml:space="preserve">282.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S161 \ Держатель-струбцина для чаши</t>
-[...3 lines deleted...]
-Артикул: SKR.364.9016.80-95</t>
+            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.365.9016.80-95</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 200</t>
-[...3 lines deleted...]
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+Диаметр, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 162 (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Максимальная толщина полки, мм: 45</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">282.00</t>
+            <t xml:space="preserve">305.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S162 \ Держатель-струбцина для чаши</t>
-[...23 lines deleted...]
-Максимальная толщина полки, мм: 45</t>
+            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 345</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">305.00</t>
+            <t xml:space="preserve">570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18332S \ Полка прямая на экономпанель 600x300x50</t>
-[...19 lines deleted...]
-Высота, мм: 50</t>
+            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18212S \ Полка наклонная на экономпанель</t>
-[...19 lines deleted...]
-Высота, мм: 50</t>
+            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">710.00</t>
+            <t xml:space="preserve">670.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...39 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.18201T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">546.00</t>
+            <t xml:space="preserve">640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...15 lines deleted...]
-Ширина, мм: 520</t>
+            <t xml:space="preserve">18206S \ Корзина на экономпанель (300х300х200)	под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.334S.02698.MGV1</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг перфорации, мм: 25</t>
-[...11 lines deleted...]
-Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">713.00</t>
+            <t xml:space="preserve">810.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...39 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">F 107 \ Накопитель для экономпанелей (8 отсеков)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.143.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 950 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">663.00</t>
+            <t xml:space="preserve">570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
-[...15 lines deleted...]
-Ширина, мм: 590</t>
+            <t xml:space="preserve">F 204 \ Накопитель для экономпанелей (Для колготок)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.318.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 290</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 535</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 1</t>
+Ширина ячейки, мм: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: ПОД ЗАКАЗ от 30 шт</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">683.00</t>
+            <t xml:space="preserve">621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18201S \ Корзина на экономпанель</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.053.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 370</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 330</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 498 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">890.00</t>
+            <t xml:space="preserve">249.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18201S \ Корзина на экономпанели</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">A 7-Э \ Полка для экономпанелей (Универсальная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.171.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 180</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">870.00</t>
-[...321 lines deleted...]
-            <t xml:space="preserve">437.00</t>
+            <t xml:space="preserve">450.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>