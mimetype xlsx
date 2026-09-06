--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">03.07.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Полки для экономпанелей (полки, корзины и накопители)</t>
   </si>
   <si>
     <t xml:space="preserve">Возможна покраска металлических изделий в любой цвет по желанию заказчика. Имеется более 30 цветов, включая металлики и спецэффекты. Цена: +20% к стоимости изделия. 
  Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены * </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.113.00</t>
@@ -1217,51 +1217,51 @@
       <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">116.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.365.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1465,51 +1465,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">570.00</t>
+      <t xml:space="preserve">640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.170.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1538,51 +1538,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">710.00</t>
+      <t xml:space="preserve">799.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.076.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1611,51 +1611,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">670.00</t>
+      <t xml:space="preserve">750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.18201T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хроматированный цинк</t>
@@ -1855,51 +1855,51 @@
       <t xml:space="preserve">
 Ширина ячейки, мм: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: ПОД ЗАКАЗ от 30 шт</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">621.00</t>
+      <t xml:space="preserve">633.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.053.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1969,51 +1969,51 @@
       <t xml:space="preserve">
 Ширина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">450.00</t>
+      <t xml:space="preserve">495.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -3407,51 +3407,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">03.07.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4685,51 +4685,51 @@
             <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">162 \ Полусфера пластиковая – чаша накопителя  (d-300 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4949,51 +4949,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">570.00</t>
+            <t xml:space="preserve">640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5027,51 +5027,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">710.00</t>
+            <t xml:space="preserve">799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.076.ZN</t>
           </r>
@@ -5103,51 +5103,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">670.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18201T \ Корзина на эконом панель (590х300х100)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5363,51 +5363,51 @@
             <t xml:space="preserve">
 Ширина ячейки, мм: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: ПОД ЗАКАЗ от 30 шт</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">621.00</t>
+            <t xml:space="preserve">633.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 119 \ Наклонная полка для экономпанелей</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5485,51 +5485,51 @@
             <t xml:space="preserve">
 Ширина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">450.00</t>
+            <t xml:space="preserve">495.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>