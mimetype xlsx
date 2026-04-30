--- v2 (2026-03-13)
+++ v3 (2026-04-30)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28.01.2026</t>
+      <t xml:space="preserve">30.04.2026</t>
     </r>
   </si>
   <si>
     <t>Подставки из акрила под товар</t>
   </si>
   <si>
     <t xml:space="preserve">Серия универсальных подставок под товар из акрила собственного производства. 
 Подставки отлично подходят для демонстрации:
 Косметики и парфюмерии
 Цифровой техники и аксессуаров
 Бижутерии и украшений
 Очков и аксессуаров к ним
 Столовых принадлежностей
 Кожгалантереи и обуви
 Канцелярских принадлежностей
 И др.
 Применение акриловых подставок в магазине помогает решать ряд маркетинговых задач, например, на подставках в виде «лесенки» можно располагать товар по убыванию или возрастанию цены. Дополнительно, при помощи подставок удобно систематизировать товар или выделять отдельные единицы ассортимента.
 Подставки из акрила являются нейтральным элементом торгового зала, поэтому подходят для магазинов любой стилистики и любого сегмента.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
@@ -1301,51 +1301,51 @@
       <t xml:space="preserve">
 Размеры, мм: 170х205</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">188.00</t>
+      <t xml:space="preserve">206.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Короб 5 секций для стеллажа</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.028.0000.T</t>
@@ -1370,107 +1370,50 @@
       <t xml:space="preserve">
 Высота переднего борта, см: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во отсеков: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...55 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.113.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2646,51 +2589,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908f816_2de6_11e4_9ca4_0025902b3cc1_B55FFF02_3F3A_44D9_9A9A_D717968458EF24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2145b_fea3_11df_b16f_003048d0c7fe_7209B5BA_CC1B_45F6_8BBB_280A1168E4A228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka30.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p31.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071832.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD033.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D835.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36937.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A738.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598339.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36441.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02843.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2145b_fea3_11df_b16f_003048d0c7fe_7209B5BA_CC1B_45F6_8BBB_280A1168E4A227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p30.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071831.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36936.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598338.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36440.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02842.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3911,80 +3854,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4241,90 +4154,90 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D27" sqref="D27"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.01.2026</t>
+            <t xml:space="preserve">30.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5636,51 +5549,51 @@
             <t xml:space="preserve">
 Размеры, мм: 170х205</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">188.00</t>
+            <t xml:space="preserve">206.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Короб 5 секций для стеллажа</t>
           </r>
@@ -5726,1229 +5639,1169 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Монетница прямоугольная</t>
-[...11 lines deleted...]
-Размеры, мм: 165х200</t>
+            <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.113.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: прозрачный акрил</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 105</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 260</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">69.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
-[...3 lines deleted...]
-Артикул: NPN.113.00</t>
+            <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.364.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 105</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 140</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.00</t>
+            <t xml:space="preserve">96.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
-[...3 lines deleted...]
-Артикул: NPN.364.00</t>
+            <t xml:space="preserve">F 132 \ Полка полукруглая для обуви на экономпанели</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.062.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 140</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Примечание: не используется с алюминиевой вставкой. под заказ от 500 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 132 \ Полка полукруглая для обуви на экономпанели</t>
-[...3 lines deleted...]
-Артикул: NPN.062.00</t>
+            <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.213.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой. под заказ от 500 штук.</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 260</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: загиб ценникодержателя наружу. Под заказ от 500шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.213.TR</t>
+            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.358.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: загиб ценникодержателя внутрь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.358.TR</t>
+            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.341.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 70</t>
+Глубина, мм: 225</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
-[...3 lines deleted...]
-Артикул: NPN.341.00</t>
+            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.342.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 225</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
-[...3 lines deleted...]
-Артикул: NPN.342.00</t>
+            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.360.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 225</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 210</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 490</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота бортика, мм: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">92.00</t>
+            <t xml:space="preserve">365.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.360.TR</t>
+            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.357.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 210</t>
-[...7 lines deleted...]
-Высота бортика, мм: 15</t>
+Глубина, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">365.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.357.TR</t>
+            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.359.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 230</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">192.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.359.TR</t>
+            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.091.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Примечание: под заказ от 500 штук.</t>
+Глубина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">192.00</t>
+            <t xml:space="preserve">755.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
-[...3 lines deleted...]
-Артикул: NPN.091.00.T</t>
+            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.114.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 40</t>
-[...3 lines deleted...]
-Ширина, мм: 220</t>
+Глубина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 590</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">755.00</t>
+            <t xml:space="preserve">604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
-[...3 lines deleted...]
-Артикул: NPN.114.00.T</t>
+            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.088.T.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 70</t>
-[...3 lines deleted...]
-Длина, мм: 590</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">604.00</t>
+            <t xml:space="preserve">490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
-[...3 lines deleted...]
-Артикул: NPN.088.T.00</t>
+            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.378.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Высота, мм: 100/150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">490.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.378.00</t>
+            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.367.00    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Высота, мм: 100/150</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150/200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">275.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.367.00    </t>
+            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.214.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...7 lines deleted...]
-Высота, мм: 150/200</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">275.00</t>
+            <t xml:space="preserve">2030.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.214.TR.T</t>
+            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.247.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2030.00</t>
+            <t xml:space="preserve">2234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.247.TR.T</t>
+            <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.216.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2234.00</t>
+            <t xml:space="preserve">2438.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
-        <is>
-[...58 lines deleted...]
-      <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Короб 5 секций для стеллажа</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.029.0000.T	</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина короба, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина короба, см: 40</t>
           </r>