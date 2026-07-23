--- v3 (2026-04-30)
+++ v4 (2026-07-23)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.04.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Подставки из акрила под товар</t>
   </si>
   <si>
     <t xml:space="preserve">Серия универсальных подставок под товар из акрила собственного производства. 
 Подставки отлично подходят для демонстрации:
 Косметики и парфюмерии
 Цифровой техники и аксессуаров
 Бижутерии и украшений
 Очков и аксессуаров к ним
 Столовых принадлежностей
 Кожгалантереи и обуви
 Канцелярских принадлежностей
 И др.
 Применение акриловых подставок в магазине помогает решать ряд маркетинговых задач, например, на подставках в виде «лесенки» можно располагать товар по убыванию или возрастанию цены. Дополнительно, при помощи подставок удобно систематизировать товар или выделять отдельные единицы ассортимента.
 Подставки из акрила являются нейтральным элементом торгового зала, поэтому подходят для магазинов любой стилистики и любого сегмента.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
@@ -1265,155 +1265,155 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">153.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
-[...19 lines deleted...]
-Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
+      <t xml:space="preserve">Короб 5 секций для стеллажа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.028.0000.T</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина короба, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина короба, см: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: изготовление на заказ любых размеров</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота заднего борта, см: 20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота переднего борта, см: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во отсеков: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">206.00</t>
+      <t xml:space="preserve">4284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Короб 5 секций для стеллажа</t>
-[...27 lines deleted...]
-Кол-во отсеков: 5</t>
+      <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.032.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 170х205</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4284.00</t>
+      <t xml:space="preserve">206.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.113.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1423,51 +1423,51 @@
       <t xml:space="preserve">
 Глубина, мм: 105</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.00</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.364.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1558,746 +1558,685 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.213.TR</t>
+      <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.358.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: загиб ценникодержателя внутрь</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.358.TR</t>
+      <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.341.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 70</t>
+Глубина, мм: 225</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">125.00</t>
+      <t xml:space="preserve">92.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
-[...3 lines deleted...]
-Артикул: NPN.341.00</t>
+      <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.342.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 225</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: под заказ от 500 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">92.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
-[...3 lines deleted...]
-Артикул: NPN.342.00</t>
+      <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.360.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 225</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 210</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 490</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота бортика, мм: 15</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">92.00</t>
+      <t xml:space="preserve">365.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.360.TR</t>
+      <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.357.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 210</t>
-[...7 lines deleted...]
-Высота бортика, мм: 15</t>
+Глубина, мм: 230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">365.00</t>
+      <t xml:space="preserve">280.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.357.TR</t>
+      <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.359.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 230</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 240</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">280.00</t>
+      <t xml:space="preserve">192.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.359.TR</t>
+      <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.091.00.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Примечание: под заказ от 500 штук.</t>
+Глубина, мм: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">192.00</t>
+      <t xml:space="preserve">755.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
-[...3 lines deleted...]
-Артикул: NPN.091.00.T</t>
+      <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.114.00.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 40</t>
-[...3 lines deleted...]
-Ширина, мм: 220</t>
+Глубина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 590</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">755.00</t>
+      <t xml:space="preserve">604.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
-[...3 lines deleted...]
-Артикул: NPN.114.00.T</t>
+      <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.088.T.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 70</t>
-[...3 lines deleted...]
-Длина, мм: 590</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">604.00</t>
+      <t xml:space="preserve">490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
-[...3 lines deleted...]
-Артикул: NPN.088.T.00</t>
+      <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.378.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Высота, мм: 100/150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">490.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.378.00</t>
+      <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.367.00    </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачный акрил</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Высота, мм: 100/150</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 150/200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
-[...56 lines deleted...]
-      <t xml:space="preserve">275.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.214.TR.T</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -2589,51 +2528,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2145b_fea3_11df_b16f_003048d0c7fe_7209B5BA_CC1B_45F6_8BBB_280A1168E4A227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p30.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071831.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36936.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A737.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598338.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36440.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02842.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_323.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071830.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598337.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36439.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02841.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3824,80 +3763,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4151,93 +4060,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:Z26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B27" sqref="B27"/>
+      <selection activeCell="D26" sqref="D26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.04.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5513,158 +5422,158 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">153.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
-[...19 lines deleted...]
-Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
+            <t xml:space="preserve">Короб 5 секций для стеллажа</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.028.0000.T</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина короба, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина короба, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: изготовление на заказ любых размеров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота заднего борта, см: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота переднего борта, см: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во отсеков: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">206.00</t>
+            <t xml:space="preserve">4284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Короб 5 секций для стеллажа</t>
-[...27 lines deleted...]
-Кол-во отсеков: 5</t>
+            <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.032.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 170х205</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4284.00</t>
+            <t xml:space="preserve">206.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.113.00</t>
           </r>
           <r>
@@ -5679,51 +5588,51 @@
             <t xml:space="preserve">
 Глубина, мм: 105</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.00</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 138 Luxe \ Полка для обуви на экономпанели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.364.00</t>
           </r>
@@ -5825,983 +5734,917 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 143 E \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.213.TR</t>
+            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.358.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: загиб ценникодержателя внутрь</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 138 ценник \ Полка для обуви с ценником для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.358.TR</t>
+            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.341.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 70</t>
+Глубина, мм: 225</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">125.00</t>
+            <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 130 P \ Полка поворотная для обуви с опорой под каблук</t>
-[...3 lines deleted...]
-Артикул: NPN.341.00</t>
+            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.342.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 225</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 80</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">92.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 131 P \ Полка наклонная для обуви с опорой в носке</t>
-[...3 lines deleted...]
-Артикул: NPN.342.00</t>
+            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.360.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 225</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 210</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 490</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота бортика, мм: 15</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">92.00</t>
+            <t xml:space="preserve">365.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 191 A \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.360.TR</t>
+            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.357.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 210</t>
-[...7 lines deleted...]
-Высота бортика, мм: 15</t>
+Глубина, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: не используется с алюминиевой вставкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">365.00</t>
+            <t xml:space="preserve">280.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 192 SH \ Полка многоцелевая для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.357.TR</t>
+            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.359.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 230</t>
-[...7 lines deleted...]
-Примечание: не используется с алюминиевой вставкой</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 240</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: под заказ от 500 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">280.00</t>
+            <t xml:space="preserve">192.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 189 \ Полка для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.359.TR</t>
+            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.091.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...7 lines deleted...]
-Примечание: под заказ от 500 штук.</t>
+Глубина, мм: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">192.00</t>
+            <t xml:space="preserve">755.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 270 \ Накопитель для экономпанелей (А4 вертикальный)</t>
-[...3 lines deleted...]
-Артикул: NPN.091.00.T</t>
+            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.114.00.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 40</t>
-[...3 lines deleted...]
-Ширина, мм: 220</t>
+Глубина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 590</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">755.00</t>
+            <t xml:space="preserve">604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 373 \ Полка для экономпанелей (Для печатной продукции)</t>
-[...3 lines deleted...]
-Артикул: NPN.114.00.T</t>
+            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.088.T.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 70</t>
-[...3 lines deleted...]
-Длина, мм: 590</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">604.00</t>
+            <t xml:space="preserve">490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 369 \ Накопитель для экономпанелей (Полка для книг)</t>
-[...3 lines deleted...]
-Артикул: NPN.088.T.00</t>
+            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.378.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Высота, мм: 100/150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">490.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 361 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.378.00</t>
+            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.367.00    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...7 lines deleted...]
-Высота, мм: 100/150</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 150/200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 360/1 \ Накопитель для экономпанелей</t>
-[...3 lines deleted...]
-Артикул: NPN.367.00    </t>
+            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.214.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...7 lines deleted...]
-Высота, мм: 150/200</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">275.00</t>
+            <t xml:space="preserve">2030.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 363 \ Накопитель для экономпанелей (3 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.214.TR.T</t>
+            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.247.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2030.00</t>
+            <t xml:space="preserve">2234.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 364 \ Накопитель для экономпанелей (4 ячейки)</t>
-[...3 lines deleted...]
-Артикул: NPN.247.TR.T</t>
+            <t xml:space="preserve">F 365 \ Накопитель для экономпанелей (5 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.216.TR.T</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачный акрил</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2234.00</t>
+            <t xml:space="preserve">2438.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Короб 5 секций для стеллажа</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SKR.029.0000.T	</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина короба, см: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина короба, см: 40</t>
           </r>