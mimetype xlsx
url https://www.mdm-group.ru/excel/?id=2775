--- v4 (2026-07-23)
+++ v5 (2026-10-21)
@@ -1265,155 +1265,155 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">153.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Короб 5 секций для стеллажа</t>
-[...27 lines deleted...]
-Кол-во отсеков: 5</t>
+      <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.032.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размеры, мм: 170х205</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4284.00</t>
+      <t xml:space="preserve">206.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
-[...19 lines deleted...]
-Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
+      <t xml:space="preserve">Короб 5 секций для стеллажа</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.028.0000.T</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина короба, см: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина короба, см: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: изготовление на заказ любых размеров</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота заднего борта, см: 20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота переднего борта, см: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во отсеков: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">206.00</t>
+      <t xml:space="preserve">4284.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.113.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2528,51 +2528,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_323.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071830.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598337.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36439.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02841.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a825ca7_e930_11ea_80b7_0025902b3cc1_67D71786_3323_4F1D_B55E_088C40F832322.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822e9d5_0d9f_11e0_99a4_003048f27c5f_9C6069E6_4208_499F_8A1A_C6DE5CD216963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b0db4_c02f_11ea_80b7_0025902b3cc1_3280AD27_E8DF_4564_A33E_7B3E064679494.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f9fc_c02f_11ea_80b7_0025902b3cc1_5A9101FD_028B_490F_AD5F_48C596C7EB935.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc43_c02f_11ea_80b7_0025902b3cc1_4789F28F_287E_4ED6_915D_B766E14054136.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74693b6_c02f_11ea_80b7_0025902b3cc1_E63DA48C_4813_494F_8048_D1C60DFD409D7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbeb91_c02f_11ea_80b7_0025902b3cc1_7F3B4724_4114_4BF9_AF88_E6A8BA4C1A7E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2d528_c030_11ea_80b7_0025902b3cc1_06F46731_A84E_47D9_BDB1_7B467F56C8899.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835492_c02e_11ea_80b7_0025902b3cc1_DFF973ED_3AA4_4155_9960_0AE8D499877610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea99ac_c02e_11ea_80b7_0025902b3cc1_F8C5EDB5_616F_4270_9367_27AC095E159D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb57b4_c02e_11ea_80b7_0025902b3cc1_BD425A1C_B214_4417_85A9_913BE4F5832412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812dc5d_c02f_11ea_80b7_0025902b3cc1_60A809FE_B532_4C7E_B086_8D0D8CBEE95213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f95b7_c02d_11ea_80b7_0025902b3cc1_C4F81CF3_E7E8_4AB7_91A8_8E9BFA4FDB7514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385af8a_c02e_11ea_80b7_0025902b3cc1_299D2AA2_7F45_46FF_BCF5_983A6DADEA1715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871ac7_c02e_11ea_80b7_0025902b3cc1_FC1A3B88_D871_4037_90C3_C08DFB07A26A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213699_c02e_11ea_80b7_0025902b3cc1_EFEC7378_AA90_4EDF_8535_9BD1C41672CB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23321262_c02f_11ea_80b7_0025902b3cc1_0A38E7F3_11AB_484C_94C1_2B3F206FF57518.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec707f0_ee8a_11ea_80b7_0025902b3cc1_8E9AF61B_FA84_4A1E_AC65_8A3EA7EC027C19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40602bfb_c02c_11ea_80b7_0025902b3cc1_57DB49FD_7A4B_407F_BE49_8DF6BB8FE08F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8793be_c02b_11ea_80b7_0025902b3cc1_F22742EC_073A_48A2_B08E_DC6E56E7226A21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b20d4_bce7_11e9_80b7_0025902b3cc1_monet_170_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa8a4f_97a6_11eb_80bc_0025902b3cc1_SKR_02823.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790a_fea3_11df_b16f_003048d0c7fe_0644E62E_329F_44D2_BE35_14641C72DDA624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1066a5d_02b0_11e0_b16f_003048d0c7fe_9424E452_C17E_4521_A5AF_D01B9034431025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee33_fea4_11df_b16f_003048d0c7fe_2AD4DEDA_D8C8_4FCA_862E_EFDFC3CC78C226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1790c_fea3_11df_b16f_003048d0c7fe_0982C2A6_9B28_4699_BB9C_B4936D9C8A4D27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781f1ac_35b1_11e0_af9a_d3dd3d98c32b_podstavka28.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c898230_ff1c_11e0_833e_003048f27c5f_131p29.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04205_fdef_11df_b16f_003048d0c7fe_D8FC9E07_D4D8_480E_99F4_E21A56BE071830.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc091_fea3_11df_b16f_003048d0c7fe_635DB7A8_85C4_4E4B_A3EF_561F0B5FCAD031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04203_fdef_11df_b16f_003048d0c7fe_66A9D871_E1D8_4D5F_B204_3BDA2AF72BD632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2018f_1d01_11eb_80bc_0025902b3cc1_38A68405_B226_4AF4_B48A_6AFACF2E09D833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e58e3_e934_11ea_80b7_0025902b3cc1_79286DA2_9A62_40CB_92CC_7A45DD5D307A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887d76c_5f74_11ed_8774_ac1f6b40b531_0008_F_36935.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571cea_0170_11e6_890c_0025902b3cc0_C3026AFB_6B9D_4C57_AD6D_ED70C09A33A736.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e12cd_67d5_11e0_afc8_003048f27c5f_E916780F_FF89_4434_84D2_A5363544598337.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c46219_96a7_11eb_80bc_0025902b3cc1_3yacheiki38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7216e1_96a7_11eb_80bc_0025902b3cc1_0010_F_36439.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3fdf_96a8_11eb_80bc_0025902b3cc1_385156AA_EC8B_49E6_A820_2F0C4893F68E40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbe68b_97a7_11eb_80bc_0025902b3cc1_SKR_02841.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5422,158 +5422,158 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">153.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Короб 5 секций для стеллажа</t>
-[...27 lines deleted...]
-Кол-во отсеков: 5</t>
+            <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.032.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размеры, мм: 170х205</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4284.00</t>
+            <t xml:space="preserve">206.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Монетница прямоугольная 170х205 мм, прозрачная</t>
-[...19 lines deleted...]
-Примечание: Размер информационного поля 157х157мм. Позволяет вставлять бумажную вставку. Имеет 4 ножки с противоскользящими накладками.</t>
+            <t xml:space="preserve">Короб 5 секций для стеллажа</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.028.0000.T</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина короба, см: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина короба, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: изготовление на заказ любых размеров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота заднего борта, см: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота переднего борта, см: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во отсеков: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">206.00</t>
+            <t xml:space="preserve">4284.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ПП 1 \ Полка для обуви на экономпанели</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.113.00</t>
           </r>
           <r>