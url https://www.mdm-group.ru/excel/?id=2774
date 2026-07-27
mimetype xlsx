--- v1 (2026-01-27)
+++ v2 (2026-07-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">02.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Стеллажи перфорированные металлические для магазинов</t>
   </si>
   <si>
     <t>Стеллаж перфорированный – металлический торговый стеллаж с перфорированной стенкой. Задняя стенка стеллажа имеет отверстия диаметром 5,5 мм, а шаг перфорации составляет 25 мм. Данная особенность позволяет дополнительно к основным элементам, таким как полки, фризы и ограничители, использовать широкий ассортимент крючков, корзин и других элементов для перфорации.
 Перфорированные стеллажи для магазинов удобно использовать для выкладки и хранения мелкогабаритного товара, его можно разместить на крючках для перфорации или в корзинках и накопителях. Чаще всего данные стеллажи можно встретить в специализированных строительных магазинах, магазинах автозапчастей, канцелярских товаров, косметики, бытовой химии и многого другого.
 Стеллажи могут быть островными, пристенными и угловыми. Все стеллажи можно дополнить полочными ценникодержателями. 
 У нас вы можете купить торговые перфорированные стеллажи оптом и в розницу. На крупные заказы действуют дилерские скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK049 \  Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
@@ -92,51 +92,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9007.00</t>
+      <t xml:space="preserve">9448.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK050 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK050</t>
@@ -149,51 +149,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9705.00</t>
+      <t xml:space="preserve">10187.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK051 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK051</t>
@@ -206,51 +206,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9314.00</t>
+      <t xml:space="preserve">9770.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK052 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK052</t>
@@ -263,51 +263,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10012.00</t>
+      <t xml:space="preserve">10509.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK053 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK053</t>
@@ -320,51 +320,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10407.00</t>
+      <t xml:space="preserve">10918.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK054 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK054</t>
@@ -377,51 +377,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11120.00</t>
+      <t xml:space="preserve">11672.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK055 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK055</t>
@@ -434,51 +434,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11557.00</t>
+      <t xml:space="preserve">12125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK056 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK056</t>
@@ -491,51 +491,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9652.00</t>
+      <t xml:space="preserve">10125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK057 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK057</t>
@@ -548,51 +548,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10369.00</t>
+      <t xml:space="preserve">10885.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK058 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK058</t>
@@ -605,51 +605,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10020.00</t>
+      <t xml:space="preserve">10511.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK059 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK059</t>
@@ -662,51 +662,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10737.00</t>
+      <t xml:space="preserve">11271.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK060 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK060</t>
@@ -719,51 +719,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11190.00</t>
+      <t xml:space="preserve">11740.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK061 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK061</t>
@@ -776,51 +776,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11922.00</t>
+      <t xml:space="preserve">12515.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK062 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK062</t>
@@ -833,51 +833,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12417.00</t>
+      <t xml:space="preserve">13028.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK063 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK063</t>
@@ -890,51 +890,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10713.00</t>
+      <t xml:space="preserve">11243.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK064 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK064</t>
@@ -947,51 +947,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11519.00</t>
+      <t xml:space="preserve">12099.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK065 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK065</t>
@@ -1004,51 +1004,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11070.00</t>
+      <t xml:space="preserve">11617.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK066 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK066</t>
@@ -1061,51 +1061,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11876.00</t>
+      <t xml:space="preserve">12473.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK067 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK067</t>
@@ -1118,51 +1118,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12384.00</t>
+      <t xml:space="preserve">12998.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK068 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK068</t>
@@ -1175,51 +1175,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13205.00</t>
+      <t xml:space="preserve">13869.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK069 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK069</t>
@@ -1232,51 +1232,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13755.00</t>
+      <t xml:space="preserve">14438.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK070 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK070</t>
@@ -1289,51 +1289,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12062.00</t>
+      <t xml:space="preserve">12655.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK071 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK071</t>
@@ -1346,51 +1346,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12944.00</t>
+      <t xml:space="preserve">13591.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK072 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK072</t>
@@ -1403,51 +1403,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12284.00</t>
+      <t xml:space="preserve">12888.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK073 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK073</t>
@@ -1460,51 +1460,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13166.00</t>
+      <t xml:space="preserve">13824.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK074 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK074</t>
@@ -1517,51 +1517,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13748.00</t>
+      <t xml:space="preserve">14426.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK075 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK075</t>
@@ -1574,51 +1574,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14645.00</t>
+      <t xml:space="preserve">15377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK076 \ Стеллаж с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK076</t>
@@ -1631,51 +1631,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15269.00</t>
+      <t xml:space="preserve">16023.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK101 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK101</t>
@@ -1688,51 +1688,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11893.00</t>
+      <t xml:space="preserve">12484.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK102 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK102</t>
@@ -1745,51 +1745,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12578.00</t>
+      <t xml:space="preserve">13191.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK103 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK103</t>
@@ -1802,51 +1802,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14481.00</t>
+      <t xml:space="preserve">15188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK104 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK104</t>
@@ -1859,51 +1859,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12795.00</t>
+      <t xml:space="preserve">13432.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK105 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK105</t>
@@ -1916,51 +1916,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13596.00</t>
+      <t xml:space="preserve">14259.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK106 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK106</t>
@@ -1973,51 +1973,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15653.00</t>
+      <t xml:space="preserve">16418.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK107 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK107</t>
@@ -2030,51 +2030,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14279.00</t>
+      <t xml:space="preserve">14998.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK108 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK108</t>
@@ -2087,51 +2087,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15190.00</t>
+      <t xml:space="preserve">15937.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK109 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK109</t>
@@ -2144,51 +2144,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17535.00</t>
+      <t xml:space="preserve">18400.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK110 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK110</t>
@@ -2201,51 +2201,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16247.00</t>
+      <t xml:space="preserve">17059.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK111 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK111</t>
@@ -2258,51 +2258,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17306.00</t>
+      <t xml:space="preserve">18152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK112 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK112</t>
@@ -2315,51 +2315,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19951.00</t>
+      <t xml:space="preserve">20929.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK113 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK113</t>
@@ -2372,51 +2372,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12507.00</t>
+      <t xml:space="preserve">13128.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK114 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK114</t>
@@ -2429,51 +2429,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13192.00</t>
+      <t xml:space="preserve">13835.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK115 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK115</t>
@@ -2486,51 +2486,51 @@
       <t xml:space="preserve">
 Длина, мм: 650</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15095.00</t>
+      <t xml:space="preserve">15832.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK116 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK116</t>
@@ -2543,51 +2543,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13531.00</t>
+      <t xml:space="preserve">14204.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK117 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK117</t>
@@ -2600,51 +2600,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14332.00</t>
+      <t xml:space="preserve">15031.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK118 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK118</t>
@@ -2657,51 +2657,51 @@
       <t xml:space="preserve">
 Длина, мм: 800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16389.00</t>
+      <t xml:space="preserve">17190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK119 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK119</t>
@@ -2714,51 +2714,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14993.00</t>
+      <t xml:space="preserve">15746.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK120 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK120</t>
@@ -2771,51 +2771,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15904.00</t>
+      <t xml:space="preserve">16685.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK121 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK121</t>
@@ -2828,51 +2828,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18249.00</t>
+      <t xml:space="preserve">19148.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK122 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK122</t>
@@ -2885,51 +2885,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16691.00</t>
+      <t xml:space="preserve">17525.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK123 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK123</t>
@@ -2942,51 +2942,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17750.00</t>
+      <t xml:space="preserve">18618.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK124 \ Стеллаж островной с перфорированной задней стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK124</t>
@@ -2999,51 +2999,51 @@
       <t xml:space="preserve">
 Длина, мм: 1250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20395.00</t>
+      <t xml:space="preserve">21395.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK139 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK139</t>
@@ -3056,51 +3056,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10515.00</t>
+      <t xml:space="preserve">11038.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK140 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK140</t>
@@ -3113,51 +3113,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11299.00</t>
+      <t xml:space="preserve">11861.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK141 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK141</t>
@@ -3170,51 +3170,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10652.00</t>
+      <t xml:space="preserve">11181.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK142 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK142</t>
@@ -3227,51 +3227,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11436.00</t>
+      <t xml:space="preserve">12004.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK143 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK143</t>
@@ -3284,51 +3284,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11945.00</t>
+      <t xml:space="preserve">12539.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK144 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK144</t>
@@ -3341,51 +3341,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12744.00</t>
+      <t xml:space="preserve">13377.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">SK145 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SK145</t>
@@ -3398,51 +3398,51 @@
       <t xml:space="preserve">
 Длина, мм: 770</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота основания, мм: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13295.00</t>
+      <t xml:space="preserve">13956.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -5650,51 +5650,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">02.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5726,51 +5726,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9007.00</t>
+            <t xml:space="preserve">9448.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK050 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -5786,51 +5786,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9705.00</t>
+            <t xml:space="preserve">10187.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -5848,51 +5848,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9314.00</t>
+            <t xml:space="preserve">9770.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK052 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -5908,51 +5908,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10012.00</t>
+            <t xml:space="preserve">10509.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -5970,51 +5970,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10407.00</t>
+            <t xml:space="preserve">10918.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK054 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6030,51 +6030,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11120.00</t>
+            <t xml:space="preserve">11672.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6092,51 +6092,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11557.00</t>
+            <t xml:space="preserve">12125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK056 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6152,51 +6152,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9652.00</t>
+            <t xml:space="preserve">10125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6214,51 +6214,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10369.00</t>
+            <t xml:space="preserve">10885.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK058 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6274,51 +6274,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10020.00</t>
+            <t xml:space="preserve">10511.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6336,51 +6336,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10737.00</t>
+            <t xml:space="preserve">11271.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK060 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6396,51 +6396,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11190.00</t>
+            <t xml:space="preserve">11740.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6458,51 +6458,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11922.00</t>
+            <t xml:space="preserve">12515.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK062 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6518,51 +6518,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12417.00</t>
+            <t xml:space="preserve">13028.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6580,51 +6580,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10713.00</t>
+            <t xml:space="preserve">11243.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK064 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6640,51 +6640,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11519.00</t>
+            <t xml:space="preserve">12099.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6702,51 +6702,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11070.00</t>
+            <t xml:space="preserve">11617.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK066 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6762,51 +6762,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11876.00</t>
+            <t xml:space="preserve">12473.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6824,51 +6824,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12384.00</t>
+            <t xml:space="preserve">12998.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK068 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -6884,51 +6884,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13205.00</t>
+            <t xml:space="preserve">13869.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -6946,51 +6946,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13755.00</t>
+            <t xml:space="preserve">14438.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK070 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -7006,51 +7006,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12062.00</t>
+            <t xml:space="preserve">12655.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7068,51 +7068,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12944.00</t>
+            <t xml:space="preserve">13591.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK072 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -7128,51 +7128,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12284.00</t>
+            <t xml:space="preserve">12888.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7190,51 +7190,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13166.00</t>
+            <t xml:space="preserve">13824.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK074 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -7250,51 +7250,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13748.00</t>
+            <t xml:space="preserve">14426.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7312,51 +7312,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14645.00</t>
+            <t xml:space="preserve">15377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK076 \ Стеллаж с перфорированной задней стенкой</t>
           </r>
@@ -7372,51 +7372,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15269.00</t>
+            <t xml:space="preserve">16023.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7434,51 +7434,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11893.00</t>
+            <t xml:space="preserve">12484.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK102 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -7494,51 +7494,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12578.00</t>
+            <t xml:space="preserve">13191.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7556,51 +7556,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14481.00</t>
+            <t xml:space="preserve">15188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK104 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -7616,51 +7616,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12795.00</t>
+            <t xml:space="preserve">13432.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7678,51 +7678,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13596.00</t>
+            <t xml:space="preserve">14259.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK106 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -7738,51 +7738,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15653.00</t>
+            <t xml:space="preserve">16418.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7800,51 +7800,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14279.00</t>
+            <t xml:space="preserve">14998.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK108 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -7860,51 +7860,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15190.00</t>
+            <t xml:space="preserve">15937.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -7922,51 +7922,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17535.00</t>
+            <t xml:space="preserve">18400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK110 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -7982,51 +7982,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16247.00</t>
+            <t xml:space="preserve">17059.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8044,51 +8044,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17306.00</t>
+            <t xml:space="preserve">18152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK112 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8104,51 +8104,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19951.00</t>
+            <t xml:space="preserve">20929.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8166,51 +8166,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12507.00</t>
+            <t xml:space="preserve">13128.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK114 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8226,51 +8226,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13192.00</t>
+            <t xml:space="preserve">13835.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8288,51 +8288,51 @@
             <t xml:space="preserve">
 Длина, мм: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15095.00</t>
+            <t xml:space="preserve">15832.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK116 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8348,51 +8348,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13531.00</t>
+            <t xml:space="preserve">14204.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8410,51 +8410,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14332.00</t>
+            <t xml:space="preserve">15031.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK118 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8470,51 +8470,51 @@
             <t xml:space="preserve">
 Длина, мм: 800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16389.00</t>
+            <t xml:space="preserve">17190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8532,51 +8532,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14993.00</t>
+            <t xml:space="preserve">15746.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK120 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8592,51 +8592,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15904.00</t>
+            <t xml:space="preserve">16685.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8654,51 +8654,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18249.00</t>
+            <t xml:space="preserve">19148.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK122 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8714,51 +8714,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16691.00</t>
+            <t xml:space="preserve">17525.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8776,51 +8776,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17750.00</t>
+            <t xml:space="preserve">18618.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK124 \ Стеллаж островной с перфорированной задней стенкой</t>
           </r>
@@ -8836,51 +8836,51 @@
             <t xml:space="preserve">
 Длина, мм: 1250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20395.00</t>
+            <t xml:space="preserve">21395.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8898,51 +8898,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10515.00</t>
+            <t xml:space="preserve">11038.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK140 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
           </r>
@@ -8958,51 +8958,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11299.00</t>
+            <t xml:space="preserve">11861.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9020,51 +9020,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10652.00</t>
+            <t xml:space="preserve">11181.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK142 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
           </r>
@@ -9080,51 +9080,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11436.00</t>
+            <t xml:space="preserve">12004.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9142,51 +9142,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11945.00</t>
+            <t xml:space="preserve">12539.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SK144 \ Стеллаж угловой внутренний с перфорированной стенкой</t>
           </r>
@@ -9202,51 +9202,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12744.00</t>
+            <t xml:space="preserve">13377.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9264,51 +9264,51 @@
             <t xml:space="preserve">
 Длина, мм: 770</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота основания, мм: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13295.00</t>
+            <t xml:space="preserve">13956.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>