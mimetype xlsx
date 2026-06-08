--- v1 (2026-01-23)
+++ v2 (2026-06-08)
@@ -15,751 +15,698 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01.01.2026</t>
+      <t xml:space="preserve">16.05.2026</t>
     </r>
   </si>
   <si>
     <t>Буклетницы настенные, карманы для печатной продукции</t>
   </si>
   <si>
     <t>Буклетницы настенные и карманы для печатной продукции – торговое оборудование, представляющее из себя конструкции с накопителями или карманами для полиграфии, имеющее крепление к стене.
 Преимущество настенных буклетниц в том, что они не требуют большого пространства для установки. В тех случаях, когда для напольных стоек нет места, можно установить в помещении буклетницы настенные.
 Карманы для печатной продукции имеют разные форматы, что позволяет использовать буклетницы практически под любой вид полиграфии. Карманы А5 подойдут для открыток и небольших брошюр. В ячейки А4 размещают самую разную печатную продукцию: книги, журналы, каталоги и альбомы. Буклетница А3 формата подойдет для больших журналов и газет.
 У нас вы можете купить буклетницы настенные оптом и в розницу. На крупные заказы действуют дилерские скидки.
 Также смотрте настенные платиковые карманы.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">D-A4-8K \ Буклетница (дисплей) настенная, формат А4, 8 карманов</t>
+      <t xml:space="preserve">D-A4-8K \ Буклетница (дисплей) настенная (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.DA48K.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 240</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 23, формат А4</t>
-[...3 lines deleted...]
-Примечание: 8 карманов формата 4А, вертикальный</t>
+Ширина ячейки, мм: 230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1010.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.016.WH</t>
+      <t xml:space="preserve">А-24-15 \ Стеллаж для открыток и брошюр (15 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.099.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 120</t>
-[...15 lines deleted...]
-Количество ячеек, шт: 6</t>
+Ширина, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">488.00</t>
+      <t xml:space="preserve">1246.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр</t>
+      <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр (10 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.098.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 12 см</t>
+Ширина ячейки, мм: 120</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А6.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Количество ячеек, шт: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">713.00</t>
+      <t xml:space="preserve">819.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-24-15 \ Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.099.WH</t>
+      <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр (6 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.016.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 170</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 15</t>
+Ширина, мм: 120</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 120</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1060.00</t>
+      <t xml:space="preserve">596.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции</t>
-[...23 lines deleted...]
-Ширина ячеек: 45 см</t>
+      <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.092.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 245</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 645</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 245</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1400.00</t>
+      <t xml:space="preserve">621.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+      <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.093.0000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 90</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 245</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 645</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 245</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1937.00</t>
+      <t xml:space="preserve">635.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Формат ячеек: A4</t>
+      <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции (8 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.074.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 1414 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">509.00</t>
+      <t xml:space="preserve">990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Формат ячеек: A4</t>
+      <t xml:space="preserve">ASWK 30 \ Стеллаж для открыток и брошюр (12+18 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.031.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 910</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 130 | 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 (18 ячеек) и А6 (12 ячеек). Под заказ от 20 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Количество ячеек, шт: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">509.00</t>
+      <t xml:space="preserve">2180.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции</t>
+      <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.027.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 30 см</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Ширина ячейки, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1683.00</t>
+      <t xml:space="preserve">1999.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции</t>
+      <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.028.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 30 см</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Ширина ячейки, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1683.00</t>
-[...64 lines deleted...]
-      <t xml:space="preserve">1826.00</t>
+      <t xml:space="preserve">1999.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -819,51 +766,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30658_f31f_11ee_a821_0050569cf81d_Bukletnitsa_inv2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7e76_01cb_11e0_b16f_003048d0c7fe_A61BA7E8_58BC_48DC_AAA6_519363EEAED23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc3d_fea3_11df_b16f_003048d0c7fe_D8F52313_5A55_4E12_9B70_2B2AC46590544.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7929e_fdef_11df_b16f_003048d0c7fe_03A0269F_2FF1_4219_B844_B6695947A99E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3a9_01cb_11e0_b16f_003048d0c7fe_SDP_074_00006.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3853_6aa5_11e6_9c74_0025902b3cc0_SDP_074_ZN7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5ee_fea3_11df_b16f_003048d0c7fe_4D33022F_4AB3_46CA_8044_2D2C8CE5DF018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad1c_074c_11e0_99a4_003048f27c5f_7EB7B0B5_D761_4F36_BF58_AA1CD99FC72E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239f_0100_11e0_b16f_003048d0c7fe_85993581_2AD5_46B2_8507_1E5E88B6A04610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327588_068c_11e0_99a4_003048f27c5f_E7F1409A_3C2A_402E_BE28_87152D28DE5611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738b20_0427_11e0_99a4_003048f27c5f_96C9FDF0_393E_4175_909C_81FF9EFAB41712.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30658_f31f_11ee_a821_0050569cf81d_Bukletnitsa_inv2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7929e_fdef_11df_b16f_003048d0c7fe_03A0269F_2FF1_4219_B844_B6695947A99E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc3d_fea3_11df_b16f_003048d0c7fe_D8F52313_5A55_4E12_9B70_2B2AC46590544.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7e76_01cb_11e0_b16f_003048d0c7fe_A61BA7E8_58BC_48DC_AAA6_519363EEAED25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5ee_fea3_11df_b16f_003048d0c7fe_4D33022F_4AB3_46CA_8044_2D2C8CE5DF016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad1c_074c_11e0_99a4_003048f27c5f_7EB7B0B5_D761_4F36_BF58_AA1CD99FC72E7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3853_6aa5_11e6_9c74_0025902b3cc0_SDP_074_ZN8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52738b20_0427_11e0_99a4_003048f27c5f_96C9FDF0_393E_4175_909C_81FF9EFAB4179.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239f_0100_11e0_b16f_003048d0c7fe_85993581_2AD5_46B2_8507_1E5E88B6A04610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5327588_068c_11e0_99a4_003048f27c5f_E7F1409A_3C2A_402E_BE28_87152D28DE5611.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -891,51 +838,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="485775" cy="952500"/>
+    <xdr:ext cx="409575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -951,171 +898,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="409575" cy="952500"/>
+    <xdr:ext cx="485775" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="771525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="771525" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="771525" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="771525" cy="952500"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1141,80 +1088,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="457200" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1481,831 +1398,773 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z12"/>
+  <dimension ref="A1:Z11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01.01.2026</t>
+            <t xml:space="preserve">16.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">D-A4-8K \ Буклетница (дисплей) настенная, формат А4, 8 карманов</t>
+            <t xml:space="preserve">D-A4-8K \ Буклетница (дисплей) настенная (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.DA48K.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 240</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 23, формат А4</t>
-[...3 lines deleted...]
-Примечание: 8 карманов формата 4А, вертикальный</t>
+Ширина ячейки, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1010.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.016.WH</t>
+            <t xml:space="preserve">А-24-15 \ Стеллаж для открыток и брошюр (15 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.099.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 120</t>
-[...15 lines deleted...]
-Количество ячеек, шт: 6</t>
+Ширина, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">488.00</t>
+            <t xml:space="preserve">1246.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр</t>
+            <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр (10 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.098.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 12 см</t>
+Ширина ячейки, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А6.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Количество ячеек, шт: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">713.00</t>
+            <t xml:space="preserve">819.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-24-15 \ Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.099.WH</t>
+            <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр (6 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.016.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 170</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 15</t>
+Ширина, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1060.00</t>
+            <t xml:space="preserve">596.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции</t>
-[...23 lines deleted...]
-Ширина ячеек: 45 см</t>
+            <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.092.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 245</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 645</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 245</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1400.00</t>
+            <t xml:space="preserve">621.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+            <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.093.0000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 245</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 645</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 245</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1937.00</t>
+            <t xml:space="preserve">635.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Формат ячеек: A4</t>
+            <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции (8 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.074.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 1414 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">509.00</t>
+            <t xml:space="preserve">990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции</t>
-[...27 lines deleted...]
-Формат ячеек: A4</t>
+            <t xml:space="preserve">ASWK 30 \ Стеллаж для открыток и брошюр (12+18 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.031.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 910</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 130 | 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 (18 ячеек) и А6 (12 ячеек). Под заказ от 20 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Количество ячеек, шт: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">509.00</t>
+            <t xml:space="preserve">2180.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции</t>
+            <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.027.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 30 см</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Ширина ячейки, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1683.00</t>
+            <t xml:space="preserve">1999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции</t>
+            <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.028.0000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 30 см</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Ширина ячейки, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1683.00</t>
-[...69 lines deleted...]
-            <t xml:space="preserve">1826.00</t>
+            <t xml:space="preserve">1999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>