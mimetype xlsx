--- v2 (2026-06-08)
+++ v3 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.05.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Буклетницы настенные, карманы для печатной продукции</t>
   </si>
   <si>
     <t>Буклетницы настенные и карманы для печатной продукции – торговое оборудование, представляющее из себя конструкции с накопителями или карманами для полиграфии, имеющее крепление к стене.
 Преимущество настенных буклетниц в том, что они не требуют большого пространства для установки. В тех случаях, когда для напольных стоек нет места, можно установить в помещении буклетницы настенные.
 Карманы для печатной продукции имеют разные форматы, что позволяет использовать буклетницы практически под любой вид полиграфии. Карманы А5 подойдут для открыток и небольших брошюр. В ячейки А4 размещают самую разную печатную продукцию: книги, журналы, каталоги и альбомы. Буклетница А3 формата подойдет для больших журналов и газет.
 У нас вы можете купить буклетницы настенные оптом и в розницу. На крупные заказы действуют дилерские скидки.
 Также смотрте настенные платиковые карманы.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">D-A4-8K \ Буклетница (дисплей) настенная (8 ячеек)</t>
     </r>
@@ -162,51 +162,51 @@
       <t xml:space="preserve">
 Высота, мм: 1520</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1246.00</t>
+      <t xml:space="preserve">1310.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр (10 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.098.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -227,51 +227,51 @@
       <t xml:space="preserve">
 Ширина ячейки, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А6.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Количество ячеек, шт: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">819.00</t>
+      <t xml:space="preserve">852.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр (6 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.016.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -288,51 +288,51 @@
       <t xml:space="preserve">
 Высота, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">596.00</t>
+      <t xml:space="preserve">622.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.092.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -349,51 +349,51 @@
       <t xml:space="preserve">
 Высота, мм: 645</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 245</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">621.00</t>
+      <t xml:space="preserve">652.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.093.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром</t>
@@ -410,51 +410,51 @@
       <t xml:space="preserve">
 Высота, мм: 645</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 245</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">635.00</t>
+      <t xml:space="preserve">662.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.074.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -540,51 +540,51 @@
       <t xml:space="preserve">
 Ширина ячейки, мм: 130 | 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 (18 ячеек) и А6 (12 ячеек). Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Количество ячеек, шт: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2180.00</t>
+      <t xml:space="preserve">2320.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.027.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -601,51 +601,51 @@
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1999.00</t>
+      <t xml:space="preserve">2120.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.028.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром</t>
@@ -662,51 +662,51 @@
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1999.00</t>
+      <t xml:space="preserve">2150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1440,51 +1440,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.05.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1588,51 +1588,51 @@
             <t xml:space="preserve">
 Высота, мм: 1520</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1246.00</t>
+            <t xml:space="preserve">1310.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">А-24-10 \ Стеллаж для открыток и брошюр (10 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -1658,51 +1658,51 @@
             <t xml:space="preserve">
 Ширина ячейки, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А6.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Количество ячеек, шт: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">819.00</t>
+            <t xml:space="preserve">852.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">А-24-6 \  Стеллаж для открыток и брошюр (6 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.016.WH</t>
           </r>
@@ -1722,51 +1722,51 @@
             <t xml:space="preserve">
 Высота, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">596.00</t>
+            <t xml:space="preserve">622.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -1788,51 +1788,51 @@
             <t xml:space="preserve">
 Высота, мм: 645</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 245</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">621.00</t>
+            <t xml:space="preserve">652.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ТК-3 \ Стеллаж для печатной продукции (3 ячейки)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.093.0000</t>
           </r>
@@ -1852,51 +1852,51 @@
             <t xml:space="preserve">
 Высота, мм: 645</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 245</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">635.00</t>
+            <t xml:space="preserve">662.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Е001 \ Стеллаж для печатной продукции (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -1990,51 +1990,51 @@
             <t xml:space="preserve">
 Ширина ячейки, мм: 130 | 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 (18 ячеек) и А6 (12 ячеек). Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Количество ячеек, шт: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2180.00</t>
+            <t xml:space="preserve">2320.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2056,51 +2056,51 @@
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1999.00</t>
+            <t xml:space="preserve">2120.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">APS-8 \ Стеллаж для печатной продукции (8 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.028.0000</t>
           </r>
@@ -2120,51 +2120,51 @@
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1999.00</t>
+            <t xml:space="preserve">2150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>