--- v1 (2026-01-23)
+++ v2 (2026-06-08)
@@ -33,979 +33,971 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">01.01.2026</t>
+      <t xml:space="preserve">16.05.2026</t>
     </r>
   </si>
   <si>
     <t>Рекламные стойки для печатной продукции напольные</t>
   </si>
   <si>
     <t>Рекламные стойки напольные – напольное торговое оборудование для торговых точек, выставок, шоурумов и любых других помещений, где необходимо организовать выкладку рекламно-информационной продукции.
 Стойки для печатной продукции обеспечивают удобный доступ посетителей и клиентов к каталогам, рекламных брошюрам, журналам, прайс листам, листовкам и, а также позволяют организовать продажу открыток, газет и книг. В некоторых случаях также используются для демонстрации чулок и колготок, рубашек и других товаров.
 Рекламные стойки очень мобильны и могут быть установлены в любом месте помещения. Для демонстрации открыток наилучшим решением будут вращающиеся стойки.
 Некоторые стойки имеют место для логотипа или других изображений, что позволяет брендировать стойки, указав марку или название компании на стойке.
 Стандартная высота напольных стоек для печатной продукции около 1500 мм. но есть и такие, высота которых чуть меньше метра, такие стойки можно использовать как настольные.
 Рекламные стойки для печатной продукции — недорогой и удобный вид торгового оборудования, эффективный при любых рекламных мероприятиях, где необходимо распространять печатную продукцию.
 У нас вы можете купить рекламную стойку напольную оптом и в розницу. При больших объемах действуют дилерские скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">К010 LB-M \  Стойка рекламная узкая &amp;quot;Офис&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: SDP.043.WH</t>
+      <t xml:space="preserve">A-4 / Стеллаж для печатной продукции (5 полок)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.010.DBN.9016.90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...11 lines deleted...]
-Ширина ячеек: 31 см</t>
+Глубина, мм: 680</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 630</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3050.00</t>
+      <t xml:space="preserve">6290.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot;</t>
-[...23 lines deleted...]
-Ширина ячеек: 31 см</t>
+      <t xml:space="preserve">А-7 k \ Стеллаж (6 полок)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.014.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 530</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1020</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1850</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3050.00</t>
+      <t xml:space="preserve">5650.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: SDP.045.WH</t>
+      <t xml:space="preserve">К010 LB-M \  Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.043.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 425</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1700</t>
-[...7 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Высота, мм: 1620</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4 и А3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3254.00</t>
+      <t xml:space="preserve">3490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: под хром/черный</t>
+      <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.044.0000</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 425</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1700</t>
-[...7 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Высота, мм: 1620</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4 и А3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3254.00</t>
+      <t xml:space="preserve">3490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
-[...3 lines deleted...]
-Артикул: SDP.109.WH</t>
+      <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.045.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 300</t>
-[...15 lines deleted...]
-Длина ячеек, см: 40</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 425</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1877.00</t>
+      <t xml:space="preserve">3690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
-[...3 lines deleted...]
-Артикул: SDP.109.CH</t>
+      <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.046.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ от 20 штук</t>
-[...15 lines deleted...]
-Длина ячеек, см: 40</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 425</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1700</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1877.00</t>
+      <t xml:space="preserve">3690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ROK01 \ Стойка ROKITA</t>
-[...3 lines deleted...]
-Артикул: SDP.096.WH</t>
+      <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.109.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 410</t>
-[...19 lines deleted...]
-Формат ячеек: A4</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина ячеек, см: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2540.00</t>
+      <t xml:space="preserve">2090.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ROK01 \ Стойка ROKITA</t>
-[...3 lines deleted...]
-Артикул: SDP.095.CH</t>
+      <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.109.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 410</t>
-[...19 lines deleted...]
-Формат ячеек: A4</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина ячеек, см: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2540.00</t>
+      <t xml:space="preserve">2090.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">A-4 / Стеллаж для печатной продукции</t>
-[...3 lines deleted...]
-Артикул: SDP.010.DBN.9016.90</t>
+      <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.096.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 680</t>
-[...7 lines deleted...]
-Высота, мм: 1700</t>
+Глубина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1660</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6022.00</t>
+      <t xml:space="preserve">2900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-7 k \ Стеллаж</t>
-[...19 lines deleted...]
-Высота, мм: 1850</t>
+      <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.095.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром/черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1660</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 230</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5039.00</t>
+      <t xml:space="preserve">2900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.020.WH</t>
+      <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.117.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...19 lines deleted...]
-Количество ячеек, шт: 36</t>
+Глубина, мм: 430</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1950</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4967.00</t>
+      <t xml:space="preserve">9309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.118.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 430</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1950</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина ячеек: 25 см</t>
-[...11 lines deleted...]
-Формат ячеек: A4</t>
+Ширина ячейки, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7752.00</t>
+      <t xml:space="preserve">9309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами</t>
-[...35 lines deleted...]
-Формат ячеек: A4</t>
+      <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции с колесами (16+16 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.025.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 252</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 252</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 1900</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 250 | 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4: 16 горизонтальных и 16 вертикальных. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7834.00</t>
+      <t xml:space="preserve">8900.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции</t>
-[...3 lines deleted...]
-Артикул: SDP.025.WH</t>
+      <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр (100 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.039.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1900</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 32</t>
+Высота, мм: 1910</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 120 | 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7742.00</t>
+      <t xml:space="preserve">11980.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.039.WH</t>
+      <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.020.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 1910</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 100</t>
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 965</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина ячейки, мм: 120 | 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10394.00</t>
+      <t xml:space="preserve">5750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1065,303 +1057,303 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee38_fea4_11df_b16f_003048d0c7fe_AA57E43A_CE5F_470A_947E_F161933716692.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204297_fea3_11df_b16f_003048d0c7fe_63857AF7_9E37_431B_B7C7_4F31969DC30C3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61da2_074c_11e0_99a4_003048f27c5f_SDP_045_WH4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad13_074c_11e0_99a4_003048f27c5f_SDP_045_CH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44fe_fea3_11df_b16f_003048d0c7fe_6CD5B69F_4954_4C6E_A1D9_A4E7B6EBE79C6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c2d_fdef_11df_b16f_003048d0c7fe_3DD976FA_50E6_4C18_9F6A_5CEC099E13777.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bc_01cb_11e0_b16f_003048d0c7fe_SDP_096_WH8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc094_fea3_11df_b16f_003048d0c7fe_SDP_095_CH9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136f44_6491_11eb_80bc_0025902b3cc1_2ab1f750_e99d_11e8_87ef_0025902b3cc1_a_4resize110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4526_fea3_11df_b16f_003048d0c7fe_1BD7AB4D_E43E_430B_AB7B_A739E809427311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f3_fea3_11df_b16f_003048d0c7fe_A2B5E8C6_E2EA_4B89_9E76_F25C4ED6B72B12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862492_0c0a_11e8_b78c_0025902b3cc1_A_2913.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00fe9_2b4e_11e8_ade2_0025902b3cc1_A-29_U14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f5_fea3_11df_b16f_003048d0c7fe_05E84884_B6EF_4DBD_A8D8_3BE0B448877A15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204295_fea3_11df_b16f_003048d0c7fe_782F09EF_CF05_4DBB_97F8_8B2BF5B809CF16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136f44_6491_11eb_80bc_0025902b3cc1_2ab1f750_e99d_11e8_87ef_0025902b3cc1_a_4resize12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f4526_fea3_11df_b16f_003048d0c7fe_1BD7AB4D_E43E_430B_AB7B_A739E80942733.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceee38_fea4_11df_b16f_003048d0c7fe_AA57E43A_CE5F_470A_947E_F161933716694.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204297_fea3_11df_b16f_003048d0c7fe_63857AF7_9E37_431B_B7C7_4F31969DC30C5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61da2_074c_11e0_99a4_003048f27c5f_SDP_045_WH6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad13_074c_11e0_99a4_003048f27c5f_SDP_045_CH7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f44fe_fea3_11df_b16f_003048d0c7fe_6CD5B69F_4954_4C6E_A1D9_A4E7B6EBE79C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f4c2d_fdef_11df_b16f_003048d0c7fe_3DD976FA_50E6_4C18_9F6A_5CEC099E13779.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bc_01cb_11e0_b16f_003048d0c7fe_SDP_096_WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc094_fea3_11df_b16f_003048d0c7fe_SDP_095_CH11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c862492_0c0a_11e8_b78c_0025902b3cc1_A_2912.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d00fe9_2b4e_11e8_ade2_0025902b3cc1_A-29_U13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f5_fea3_11df_b16f_003048d0c7fe_05E84884_B6EF_4DBD_A8D8_3BE0B448877A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac204295_fea3_11df_b16f_003048d0c7fe_782F09EF_CF05_4DBB_97F8_8B2BF5B809CF15.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2f3_fea3_11df_b16f_003048d0c7fe_A2B5E8C6_E2EA_4B89_9E76_F25C4ED6B72B16.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="742950" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="742950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="742950" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="552450" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="552450" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="552450" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="552450" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1377,51 +1369,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1467,111 +1459,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="447675" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="447675" cy="952500"/>
+    <xdr:ext cx="533400" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="533400" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1889,1049 +1881,1041 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">01.01.2026</t>
+            <t xml:space="preserve">16.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">К010 LB-M \  Стойка рекламная узкая &amp;quot;Офис&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: SDP.043.WH</t>
+            <t xml:space="preserve">A-4 / Стеллаж для печатной продукции (5 полок)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.010.DBN.9016.90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...11 lines deleted...]
-Ширина ячеек: 31 см</t>
+Глубина, мм: 680</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 630</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3050.00</t>
+            <t xml:space="preserve">6290.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot;</t>
-[...23 lines deleted...]
-Ширина ячеек: 31 см</t>
+            <t xml:space="preserve">А-7 k \ Стеллаж (6 полок)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.014.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 530</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1020</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3050.00</t>
+            <t xml:space="preserve">5650.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot;</t>
-[...3 lines deleted...]
-Артикул: SDP.045.WH</t>
+            <t xml:space="preserve">К010 LB-M \  Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.043.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 425</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1700</t>
-[...7 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Высота, мм: 1620</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4 и А3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3254.00</t>
+            <t xml:space="preserve">3490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: под хром/черный</t>
+            <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.044.0000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 425</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1700</t>
-[...7 lines deleted...]
-Примечание: Под заказ от 20 штук</t>
+Высота, мм: 1620</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4 и А3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3254.00</t>
+            <t xml:space="preserve">3490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
-[...3 lines deleted...]
-Артикул: SDP.109.WH</t>
+            <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.045.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 300</t>
-[...15 lines deleted...]
-Длина ячеек, см: 40</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 425</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1877.00</t>
+            <t xml:space="preserve">3690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
-[...3 lines deleted...]
-Артикул: SDP.109.CH</t>
+            <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.046.0000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: под хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ от 20 штук</t>
-[...15 lines deleted...]
-Длина ячеек, см: 40</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 425</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1700</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1877.00</t>
+            <t xml:space="preserve">3690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ROK01 \ Стойка ROKITA</t>
-[...3 lines deleted...]
-Артикул: SDP.096.WH</t>
+            <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.109.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 410</t>
-[...19 lines deleted...]
-Формат ячеек: A4</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина ячеек, см: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2540.00</t>
+            <t xml:space="preserve">2090.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ROK01 \ Стойка ROKITA</t>
-[...3 lines deleted...]
-Артикул: SDP.095.CH</t>
+            <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.109.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: под хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 410</t>
-[...19 lines deleted...]
-Формат ячеек: A4</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина ячеек, см: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2540.00</t>
+            <t xml:space="preserve">2090.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">A-4 / Стеллаж для печатной продукции</t>
-[...3 lines deleted...]
-Артикул: SDP.010.DBN.9016.90</t>
+            <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.096.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 680</t>
-[...7 lines deleted...]
-Высота, мм: 1700</t>
+Глубина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1660</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6022.00</t>
+            <t xml:space="preserve">2900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-7 k \ Стеллаж</t>
-[...19 lines deleted...]
-Высота, мм: 1850</t>
+            <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.095.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром/черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1660</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 230</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5039.00</t>
+            <t xml:space="preserve">2900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.020.WH</t>
+            <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.117.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...19 lines deleted...]
-Количество ячеек, шт: 36</t>
+Глубина, мм: 430</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1950</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4967.00</t>
+            <t xml:space="preserve">9309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.118.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 430</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1950</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина ячеек: 25 см</t>
-[...11 lines deleted...]
-Формат ячеек: A4</t>
+Ширина ячейки, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7752.00</t>
+            <t xml:space="preserve">9309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами</t>
-[...35 lines deleted...]
-Формат ячеек: A4</t>
+            <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции с колесами (16+16 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.025.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 252</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 252</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 250 | 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки подходят для формата А4: 16 горизонтальных и 16 вертикальных. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7834.00</t>
+            <t xml:space="preserve">8900.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции</t>
-[...3 lines deleted...]
-Артикул: SDP.025.WH</t>
+            <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр (100 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.039.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1900</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 32</t>
+Высота, мм: 1910</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 120 | 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7742.00</t>
+            <t xml:space="preserve">11980.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр</t>
-[...3 lines deleted...]
-Артикул: SDP.039.WH</t>
+            <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.020.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1910</t>
-[...11 lines deleted...]
-Количество ячеек, шт: 100</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 965</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина ячейки, мм: 120 | 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10394.00</t>
+            <t xml:space="preserve">5750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>