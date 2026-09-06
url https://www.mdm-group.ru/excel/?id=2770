--- v2 (2026-06-08)
+++ v3 (2026-09-06)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16.05.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Рекламные стойки для печатной продукции напольные</t>
   </si>
   <si>
     <t>Рекламные стойки напольные – напольное торговое оборудование для торговых точек, выставок, шоурумов и любых других помещений, где необходимо организовать выкладку рекламно-информационной продукции.
 Стойки для печатной продукции обеспечивают удобный доступ посетителей и клиентов к каталогам, рекламных брошюрам, журналам, прайс листам, листовкам и, а также позволяют организовать продажу открыток, газет и книг. В некоторых случаях также используются для демонстрации чулок и колготок, рубашек и других товаров.
 Рекламные стойки очень мобильны и могут быть установлены в любом месте помещения. Для демонстрации открыток наилучшим решением будут вращающиеся стойки.
 Некоторые стойки имеют место для логотипа или других изображений, что позволяет брендировать стойки, указав марку или название компании на стойке.
 Стандартная высота напольных стоек для печатной продукции около 1500 мм. но есть и такие, высота которых чуть меньше метра, такие стойки можно использовать как настольные.
 Рекламные стойки для печатной продукции — недорогой и удобный вид торгового оборудования, эффективный при любых рекламных мероприятиях, где необходимо распространять печатную продукцию.
 У нас вы можете купить рекламную стойку напольную оптом и в розницу. При больших объемах действуют дилерские скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
@@ -152,51 +152,51 @@
       <t xml:space="preserve">
 Глубина, мм: 530</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1020</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1850</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5650.00</t>
+      <t xml:space="preserve">5920.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">К010 LB-M \  Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.043.WH</t>
@@ -217,51 +217,51 @@
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4 и А3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3490.00</t>
+      <t xml:space="preserve">3660.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.044.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/черный</t>
@@ -278,51 +278,51 @@
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4 и А3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3490.00</t>
+      <t xml:space="preserve">3660.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.045.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -339,51 +339,51 @@
       <t xml:space="preserve">
 Высота, мм: 1700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3690.00</t>
+      <t xml:space="preserve">3840.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.046.0000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
@@ -400,51 +400,51 @@
       <t xml:space="preserve">
 Высота, мм: 1700</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3690.00</t>
+      <t xml:space="preserve">3840.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.109.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -465,51 +465,51 @@
       <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина ячеек, см: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2090.00</t>
+      <t xml:space="preserve">2190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.109.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
@@ -530,51 +530,51 @@
       <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина ячеек, см: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2090.00</t>
+      <t xml:space="preserve">2190.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.096.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -591,51 +591,51 @@
       <t xml:space="preserve">
 Высота, мм: 1660</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2900.00</t>
+      <t xml:space="preserve">2980.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.095.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
@@ -652,51 +652,51 @@
       <t xml:space="preserve">
 Высота, мм: 1660</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2900.00</t>
+      <t xml:space="preserve">2980.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.117.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -713,51 +713,51 @@
       <t xml:space="preserve">
 Высота, мм: 1950</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9309.00</t>
+      <t xml:space="preserve">9812.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.118.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: под хром/черный</t>
@@ -774,51 +774,51 @@
       <t xml:space="preserve">
 Высота, мм: 1950</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9309.00</t>
+      <t xml:space="preserve">9812.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции с колесами (16+16 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.025.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -835,51 +835,51 @@
       <t xml:space="preserve">
 Высота, мм: 1900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 250 | 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4: 16 горизонтальных и 16 вертикальных. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8900.00</t>
+      <t xml:space="preserve">9380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр (100 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.039.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -888,51 +888,51 @@
       <t xml:space="preserve">
 Высота, мм: 1910</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11980.00</t>
+      <t xml:space="preserve">12480.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">АА-36 \ Стеллаж настольный для открыток и брошюр (36 ячеек)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.020.WH</t>
@@ -953,51 +953,51 @@
       <t xml:space="preserve">
 Высота, мм: 965</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5750.00</t>
+      <t xml:space="preserve">5990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1881,51 +1881,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.05.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2017,51 +2017,51 @@
             <t xml:space="preserve">
 Глубина, мм: 530</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1020</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1850</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5650.00</t>
+            <t xml:space="preserve">5920.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -2087,51 +2087,51 @@
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4 и А3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3490.00</t>
+            <t xml:space="preserve">3660.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">К010 LB-M \ Стойка рекламная узкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.044.0000</t>
           </r>
@@ -2151,51 +2151,51 @@
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4 и А3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3490.00</t>
+            <t xml:space="preserve">3660.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2217,51 +2217,51 @@
             <t xml:space="preserve">
 Высота, мм: 1700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3690.00</t>
+            <t xml:space="preserve">3840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">К010 LB-S-M \ Стойка рекламная широкая &amp;quot;Офис&amp;quot; (9 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.046.0000</t>
           </r>
@@ -2281,51 +2281,51 @@
             <t xml:space="preserve">
 Высота, мм: 1700</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки горизонтальные, подходят для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3690.00</t>
+            <t xml:space="preserve">3840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2351,51 +2351,51 @@
             <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина ячеек, см: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2090.00</t>
+            <t xml:space="preserve">2190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HAL 01 \ Стойка HALO</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.109.CH</t>
           </r>
@@ -2419,51 +2419,51 @@
             <t xml:space="preserve">
 Ширина ячейки, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подходит для формата А3. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина ячеек, см: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2090.00</t>
+            <t xml:space="preserve">2190.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2485,51 +2485,51 @@
             <t xml:space="preserve">
 Высота, мм: 1660</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2900.00</t>
+            <t xml:space="preserve">2980.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ROK01 \ Стойка ROKITA (9 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.095.CH</t>
           </r>
@@ -2549,51 +2549,51 @@
             <t xml:space="preserve">
 Высота, мм: 1660</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2900.00</t>
+            <t xml:space="preserve">2980.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">А-29 u \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2615,51 +2615,51 @@
             <t xml:space="preserve">
 Высота, мм: 1950</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9309.00</t>
+            <t xml:space="preserve">9812.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">А-29 U \ Стеллаж для печатной продукции &amp;quot;Пихта&amp;quot; с колесами (32 ячейки)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.118.CH</t>
           </r>
@@ -2679,51 +2679,51 @@
             <t xml:space="preserve">
 Высота, мм: 1950</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А4. Колеса съемные, в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9309.00</t>
+            <t xml:space="preserve">9812.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AP-1 k \ Стеллаж для печатной продукции с колесами (16+16 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2745,51 +2745,51 @@
             <t xml:space="preserve">
 Высота, мм: 1900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 250 | 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки подходят для формата А4: 16 горизонтальных и 16 вертикальных. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8900.00</t>
+            <t xml:space="preserve">9380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AZ-8 \ Стеллаж для открыток и брошюр (100 ячеек)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.039.WH</t>
           </r>
@@ -2801,51 +2801,51 @@
             <t xml:space="preserve">
 Высота, мм: 1910</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11980.00</t>
+            <t xml:space="preserve">12480.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -2871,51 +2871,51 @@
             <t xml:space="preserve">
 Высота, мм: 965</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина ячейки, мм: 120 | 170</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ячейки вертикальные, подходят для формата А5 и А6. Под заказ от 20 штук.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5750.00</t>
+            <t xml:space="preserve">5990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>