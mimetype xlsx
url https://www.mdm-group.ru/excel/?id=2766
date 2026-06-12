--- v1 (2026-01-27)
+++ v2 (2026-06-12)
@@ -2789,132 +2789,132 @@
       <t xml:space="preserve">2936.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ST 009.002 \ Штанга для плечиков</t>
-[...7 lines deleted...]
-Ширина, мм: 900</t>
+      <t xml:space="preserve">ST 009.001 \ Штанга для плечиков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ST 009.001</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 1190</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">730.00</t>
+      <t xml:space="preserve">947.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ST 009.001 \ Штанга для плечиков</t>
-[...7 lines deleted...]
-Ширина, мм: 1190</t>
+      <t xml:space="preserve">ST 009.002 \ Штанга для плечиков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: ST 009.002</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">947.00</t>
+      <t xml:space="preserve">730.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -4187,51 +4187,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97250_0d66_11e8_b78c_0025902b3cc1_ST_01_b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76f16_0d66_11e8_b78c_0025902b3cc1_ST_02_b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4857cb_0d67_11e8_b78c_0025902b3cc1_ST_03_b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb766_0d6a_11e8_b78c_0025902b3cc1_ST_04_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e14e_0d6a_11e8_b78c_0025902b3cc1_ST_05_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7463a_0d6f_11e8_b78c_0025902b3cc1_ST_07_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370d7a_0d70_11e8_b78c_0025902b3cc1_ST_08_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759ca5_0d70_11e8_b78c_0025902b3cc1_ST_09_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063e5e_0d70_11e8_b78c_0025902b3cc1_ST_10_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84255e_0d71_11e8_b78c_0025902b3cc1_ST_11_b11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc3d51_0d71_11e8_b78c_0025902b3cc1_ST_12_b12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718bf56_0cd6_11e8_b78c_0025902b3cc1_113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e0979_0ce0_11e8_b78c_0025902b3cc1_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc02bf_0cd6_11e8_b78c_0025902b3cc1_915.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24743cc_0cd6_11e8_b78c_0025902b3cc1_916.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd874_0cd7_11e8_b78c_0025902b3cc1_917.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6a60_0cd7_11e8_b78c_0025902b3cc1_1018.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125fd7_0cd7_11e8_b78c_0025902b3cc1_1019.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054671f_0cd7_11e8_b78c_0025902b3cc1_220.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17035_0ce1_11e8_b78c_0025902b3cc1_221.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422f29_0ce1_11e8_b78c_0025902b3cc1_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3a80_0cd7_11e8_b78c_0025902b3cc1_1223.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b8a0_0cd7_11e8_b78c_0025902b3cc1_1124.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ffc9_0cd7_11e8_b78c_0025902b3cc1_1325.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff36a_0cd7_11e8_b78c_0025902b3cc1_1426.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b7fdc_0cd7_11e8_b78c_0025902b3cc1_1527.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912beb9_0ce0_11e8_b78c_0025902b3cc1_128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb0b4_0cd7_11e8_b78c_0025902b3cc1_1629.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828193c_0cd8_11e8_b78c_0025902b3cc1_1730.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e344e89_0ce2_11e8_b78c_0025902b3cc1_431.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbcd9a_0cdc_11e8_b78c_0025902b3cc1_2032.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974095e2_0d7a_11e8_b78c_0025902b3cc1_1933.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff0ff_ff27_11e0_833e_003048f27c5f_3C4B362C_BB11_4583_93B7_E26DAEBF874834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41f77_0cdc_11e8_b78c_0025902b3cc1_1935.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4763d_0cdc_11e8_b78c_0025902b3cc1_1836.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77afa3_0cd8_11e8_b78c_0025902b3cc1_2137.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07fb9_0ce2_11e8_b78c_0025902b3cc1_538.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71fdfe_0cd8_11e8_b78c_0025902b3cc1_2439.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08674_0cd8_11e8_b78c_0025902b3cc1_2340.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25440_0cdc_11e8_b78c_0025902b3cc1_2541.JPG"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d979_0cdd_11e8_b78c_0025902b3cc1_2642.JPG"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e92f0_0cd8_11e8_b78c_0025902b3cc1_2743.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fe7d4_0cd8_11e8_b78c_0025902b3cc1_2844.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79703c_0cd8_11e8_b78c_0025902b3cc1_2945.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef79d3_0cd8_11e8_b78c_0025902b3cc1_3146.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c626d_0cd9_11e8_b78c_0025902b3cc1_3047.JPG"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c02f_0cdd_11e8_b78c_0025902b3cc1_3448.JPG"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d75f6_0d7a_11e8_b78c_0025902b3cc1_3549.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba55bb_0cdd_11e8_b78c_0025902b3cc1_3350.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd221f_0cdd_11e8_b78c_0025902b3cc1_3251.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c962a9_0ce3_11e8_b78c_0025902b3cc1_652.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d4fd_0ce3_11e8_b78c_0025902b3cc1_753.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde502c2_0ce3_11e8_b78c_0025902b3cc1_854.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13fea_0cd9_11e8_b78c_0025902b3cc1_855.JPG"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea5a0_0cd9_11e8_b78c_0025902b3cc1_856.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae245_0cd9_11e8_b78c_0025902b3cc1_757.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fae3_0cd9_11e8_b78c_0025902b3cc1_858.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440d2b_0cda_11e8_b78c_0025902b3cc1_759.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda8d4_0cda_11e8_b78c_0025902b3cc1_860.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c002a_0cda_11e8_b78c_0025902b3cc1_761.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342c70_0cda_11e8_b78c_0025902b3cc1_862.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46bfb_0cda_11e8_b78c_0025902b3cc1_STP001_b63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfddb3_0cda_11e8_b78c_0025902b3cc1_STP002_b64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff5928_0cda_11e8_b78c_0025902b3cc1_STP03_b65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0020579_0cda_11e8_b78c_0025902b3cc1_STP004_b66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f7c4_0cda_11e8_b78c_0025902b3cc1_STP005_b67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2e43_0cda_11e8_b78c_0025902b3cc1_STP006_b68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834a8c_0cda_11e8_b78c_0025902b3cc1_STP007_b69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23738713_0cdb_11e8_b78c_0025902b3cc1_STP008_b70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0181a_0cdb_11e8_b78c_0025902b3cc1_STP009_b71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff113_ff27_11e0_833e_003048f27c5f_2C1D2247_D6A2_41D1_A103_695648B6181072.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce97250_0d66_11e8_b78c_0025902b3cc1_ST_01_b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded76f16_0d66_11e8_b78c_0025902b3cc1_ST_02_b3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4857cb_0d67_11e8_b78c_0025902b3cc1_ST_03_b4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cb766_0d6a_11e8_b78c_0025902b3cc1_ST_04_b5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e14e_0d6a_11e8_b78c_0025902b3cc1_ST_05_b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7463a_0d6f_11e8_b78c_0025902b3cc1_ST_07_b7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b370d7a_0d70_11e8_b78c_0025902b3cc1_ST_08_b8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c759ca5_0d70_11e8_b78c_0025902b3cc1_ST_09_b9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea063e5e_0d70_11e8_b78c_0025902b3cc1_ST_10_b10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84255e_0d71_11e8_b78c_0025902b3cc1_ST_11_b11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc3d51_0d71_11e8_b78c_0025902b3cc1_ST_12_b12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718bf56_0cd6_11e8_b78c_0025902b3cc1_113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e0979_0ce0_11e8_b78c_0025902b3cc1_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc02bf_0cd6_11e8_b78c_0025902b3cc1_915.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24743cc_0cd6_11e8_b78c_0025902b3cc1_916.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083dd874_0cd7_11e8_b78c_0025902b3cc1_917.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6a60_0cd7_11e8_b78c_0025902b3cc1_1018.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125fd7_0cd7_11e8_b78c_0025902b3cc1_1019.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054671f_0cd7_11e8_b78c_0025902b3cc1_220.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc17035_0ce1_11e8_b78c_0025902b3cc1_221.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422f29_0ce1_11e8_b78c_0025902b3cc1_322.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3a80_0cd7_11e8_b78c_0025902b3cc1_1223.JPG"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147b8a0_0cd7_11e8_b78c_0025902b3cc1_1124.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c196ffc9_0cd7_11e8_b78c_0025902b3cc1_1325.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff36a_0cd7_11e8_b78c_0025902b3cc1_1426.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b7fdc_0cd7_11e8_b78c_0025902b3cc1_1527.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912beb9_0ce0_11e8_b78c_0025902b3cc1_128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fb0b4_0cd7_11e8_b78c_0025902b3cc1_1629.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828193c_0cd8_11e8_b78c_0025902b3cc1_1730.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e344e89_0ce2_11e8_b78c_0025902b3cc1_431.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbcd9a_0cdc_11e8_b78c_0025902b3cc1_2032.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974095e2_0d7a_11e8_b78c_0025902b3cc1_1933.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff0ff_ff27_11e0_833e_003048f27c5f_3C4B362C_BB11_4583_93B7_E26DAEBF874834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c41f77_0cdc_11e8_b78c_0025902b3cc1_1935.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4763d_0cdc_11e8_b78c_0025902b3cc1_1836.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77afa3_0cd8_11e8_b78c_0025902b3cc1_2137.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b07fb9_0ce2_11e8_b78c_0025902b3cc1_538.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71fdfe_0cd8_11e8_b78c_0025902b3cc1_2439.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e08674_0cd8_11e8_b78c_0025902b3cc1_2340.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc25440_0cdc_11e8_b78c_0025902b3cc1_2541.JPG"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7d979_0cdd_11e8_b78c_0025902b3cc1_2642.JPG"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e92f0_0cd8_11e8_b78c_0025902b3cc1_2743.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fe7d4_0cd8_11e8_b78c_0025902b3cc1_2844.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79703c_0cd8_11e8_b78c_0025902b3cc1_2945.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef79d3_0cd8_11e8_b78c_0025902b3cc1_3146.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c626d_0cd9_11e8_b78c_0025902b3cc1_3047.JPG"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c02f_0cdd_11e8_b78c_0025902b3cc1_3448.JPG"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d75f6_0d7a_11e8_b78c_0025902b3cc1_3549.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd221f_0cdd_11e8_b78c_0025902b3cc1_3250.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba55bb_0cdd_11e8_b78c_0025902b3cc1_3351.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c962a9_0ce3_11e8_b78c_0025902b3cc1_652.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8d4fd_0ce3_11e8_b78c_0025902b3cc1_753.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde502c2_0ce3_11e8_b78c_0025902b3cc1_854.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13fea_0cd9_11e8_b78c_0025902b3cc1_855.JPG"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddea5a0_0cd9_11e8_b78c_0025902b3cc1_856.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadae245_0cd9_11e8_b78c_0025902b3cc1_757.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9fae3_0cd9_11e8_b78c_0025902b3cc1_858.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13440d2b_0cda_11e8_b78c_0025902b3cc1_759.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cda8d4_0cda_11e8_b78c_0025902b3cc1_860.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c002a_0cda_11e8_b78c_0025902b3cc1_761.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b342c70_0cda_11e8_b78c_0025902b3cc1_862.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a46bfb_0cda_11e8_b78c_0025902b3cc1_STP001_b63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfddb3_0cda_11e8_b78c_0025902b3cc1_STP002_b64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff5928_0cda_11e8_b78c_0025902b3cc1_STP03_b65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0020579_0cda_11e8_b78c_0025902b3cc1_STP004_b66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667f7c4_0cda_11e8_b78c_0025902b3cc1_STP005_b67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc2e43_0cda_11e8_b78c_0025902b3cc1_STP006_b68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa834a8c_0cda_11e8_b78c_0025902b3cc1_STP007_b69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23738713_0cdb_11e8_b78c_0025902b3cc1_STP008_b70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0181a_0cdb_11e8_b78c_0025902b3cc1_STP009_b71.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ff113_ff27_11e0_833e_003048f27c5f_2C1D2247_D6A2_41D1_A103_695648B6181072.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -9659,135 +9659,135 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 009.002 \ Штанга для плечиков</t>
-[...7 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">ST 009.001 \ Штанга для плечиков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ST 009.001</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1190</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">730.00</t>
+            <t xml:space="preserve">947.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ST 009.001 \ Штанга для плечиков</t>
-[...7 lines deleted...]
-Ширина, мм: 1190</t>
+            <t xml:space="preserve">ST 009.002 \ Штанга для плечиков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ST 009.002</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">947.00</t>
+            <t xml:space="preserve">730.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>