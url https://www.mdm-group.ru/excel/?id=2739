--- v1 (2026-02-25)
+++ v2 (2026-05-27)
@@ -107,140 +107,140 @@
       <t xml:space="preserve">2702.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2000-D \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
-[...3 lines deleted...]
-Артикул: MNN.011.SA</t>
+      <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MNN.008.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 270-360</t>
+Высота, мм: 450-600</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер основания, мм: 340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1959.00</t>
+      <t xml:space="preserve">2838.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
-[...3 lines deleted...]
-Артикул: MNN.008.SA</t>
+      <t xml:space="preserve">2000-D \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MNN.011.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 450-600</t>
+Высота, мм: 270-360</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер основания, мм: 340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2838.00</t>
+      <t xml:space="preserve">1959.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2000-S \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
@@ -935,51 +935,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac98f_2565_11e1_b5e0_003048f27c5f_6E3F928E_A2C1_4444_B6E9_745099231E382.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2788_32cb_11e2_99cf_0025902b3cc1_37F036ED_34D0_476C_B8F2_204A5715DF723.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c978ae_ff9a_11e0_833e_003048f27c5f_2252AFDE_4360_4785_A39F_59079D1413B44.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c284e_b7d3_11e2_952b_0025902b3cc1_97CD9DD2_3BBF_4A0E_B7C8_8A4D893A9D6C5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949a44_0965_11e3_b453_0025902b3cc1_MNN0116.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aaa24_a77c_11e0_a476_003048f27c5f_3E207C46_62CD_4D34_805A_100A14EAAD857.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233504_4581_11e1_ac6e_003048f27c5f_A7E9B07C_A8CB_45DC_B499_F8E8023177D38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e49d7_9e0e_11e0_afc8_003048f27c5f_EA61B30E_36EB_4EE1_BF6F_E4EF133822859.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233507_4581_11e1_ac6e_003048f27c5f_51F45B5C_A9F7_4ED5_B483_B9A3B3C7102310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82910_0427_11e0_99a4_003048f27c5f_60A86CA8_A260_41F6_9171_DAA83F25D9F711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5e_01cb_11e0_b16f_003048d0c7fe_4972A49C_D37C_44D3_963A_CA16F823E3FC12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41820a3_0100_11e0_b16f_003048d0c7fe_A4BDD58D_397E_4381_A36E_51F23FDF6D5113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a194_fdef_11df_b16f_003048d0c7fe_234C339C_AEB9_4992_9F53_1E5D1942287B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478f64_124b_11e0_99a4_003048f27c5f_D3ADE503_EA54_42F1_B13E_67FA2ABC598015.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ac98f_2565_11e1_b5e0_003048f27c5f_6E3F928E_A2C1_4444_B6E9_745099231E382.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c978ae_ff9a_11e0_833e_003048f27c5f_2252AFDE_4360_4785_A39F_59079D1413B43.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc2788_32cb_11e2_99cf_0025902b3cc1_37F036ED_34D0_476C_B8F2_204A5715DF724.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c284e_b7d3_11e2_952b_0025902b3cc1_97CD9DD2_3BBF_4A0E_B7C8_8A4D893A9D6C5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c949a44_0965_11e3_b453_0025902b3cc1_MNN0116.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2aaa24_a77c_11e0_a476_003048f27c5f_3E207C46_62CD_4D34_805A_100A14EAAD857.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233504_4581_11e1_ac6e_003048f27c5f_A7E9B07C_A8CB_45DC_B499_F8E8023177D38.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e49d7_9e0e_11e0_afc8_003048f27c5f_EA61B30E_36EB_4EE1_BF6F_E4EF133822859.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33233507_4581_11e1_ac6e_003048f27c5f_51F45B5C_A9F7_4ED5_B483_B9A3B3C7102310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf82910_0427_11e0_99a4_003048f27c5f_60A86CA8_A260_41F6_9171_DAA83F25D9F711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5e_01cb_11e0_b16f_003048d0c7fe_4972A49C_D37C_44D3_963A_CA16F823E3FC12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41820a3_0100_11e0_b16f_003048d0c7fe_A4BDD58D_397E_4381_A36E_51F23FDF6D5113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a194_fdef_11df_b16f_003048d0c7fe_234C339C_AEB9_4992_9F53_1E5D1942287B14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d478f64_124b_11e0_99a4_003048f27c5f_D3ADE503_EA54_42F1_B13E_67FA2ABC598015.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1007,81 +1007,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="571500" cy="952500"/>
+    <xdr:ext cx="561975" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="561975" cy="952500"/>
+    <xdr:ext cx="571500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1825,145 +1825,145 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2000-D \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
-[...3 lines deleted...]
-Артикул: MNN.011.SA</t>
+            <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNN.008.SA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 270-360</t>
+Высота, мм: 450-600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер основания, мм: 340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1959.00</t>
+            <t xml:space="preserve">2838.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1000 \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
-[...3 lines deleted...]
-Артикул: MNN.008.SA</t>
+            <t xml:space="preserve">2000-D \ Стойка для торсов STILE, STILE KID, BASIC, STI, МВ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MNN.011.SA</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: сатин</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 450-600</t>
+Высота, мм: 270-360</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер основания, мм: 340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2838.00</t>
+            <t xml:space="preserve">1959.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>