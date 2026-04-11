--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -355,74 +355,74 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NSSM-TF.002.IS</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
+Размер: 44</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">C-03 \  Торс женский (беременная) BASIC</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.029.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1051,51 +1051,51 @@
       </rPr>
       <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.090.WGL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10800 руб.</t>
+Старая цена: 10629 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1108,55 +1108,51 @@
       </rPr>
       <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.090.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 44</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 10800 руб.</t>
+Старая цена: 10629 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -3418,74 +3414,74 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NS SM-TF-02 \  Торс женский (без головы)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NSSM-TF.002.IS</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебряный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
+Размер: 44</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">C-03 \  Торс женский (беременная) BASIC</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.029.WH</t>
           </r>
           <r>
@@ -4162,51 +4158,51 @@
             </rPr>
             <t xml:space="preserve">C-10-01G \ Торс женский (с головой), укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.090.WGL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10800 руб.</t>
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
@@ -4224,55 +4220,51 @@
             </rPr>
             <t xml:space="preserve">C-10-02G \ Торс женский (с головой), укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.090.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 10800 руб.</t>
+Старая цена: 10629 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>