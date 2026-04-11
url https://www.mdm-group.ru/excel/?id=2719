--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Манекены Nova Plastic</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F-1 \Манекен женский (с макияжем)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.001.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -845,63 +845,67 @@
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10512.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.014.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -975,63 +979,67 @@
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10512.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1885,51 +1893,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.03.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2759,201 +2767,209 @@
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6790.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.014.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10512.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B13" s="5" t="inlineStr">
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: NPL.014.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: NPL.014.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10512.00</t>
-[...67 lines deleted...]
-            <t xml:space="preserve">10512.00</t>
+            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>