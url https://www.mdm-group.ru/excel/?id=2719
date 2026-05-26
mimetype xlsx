--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -748,164 +748,164 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">9624.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NPL.027.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: NPL.027.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10512.00</t>
+      <t xml:space="preserve">6790.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: NPL.027.00</t>
-[...3 lines deleted...]
-Цвет: телесный</t>
+Артикул: NPL.027.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 83</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...2 lines deleted...]
-Старая цена: 10446 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6790.00</t>
+      <t xml:space="preserve">10512.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPL.014.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1099,51 +1099,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce808c_917b_11e0_afc8_003048f27c5f_9DE2DB4F_5593_4E7F_9B65_53903645229A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e76e_917b_11e0_afc8_003048f27c5f_A6482947_F1D5_4992_96DE_D00AC00BF5173.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e775_917b_11e0_afc8_003048f27c5f_26F00D10_DA6C_4972_AF7D_39FF1EC97A2E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e77c_917b_11e0_afc8_003048f27c5f_CF7F636A_58F8_4522_B386_CBC165BF9E205.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e783_917b_11e0_afc8_003048f27c5f_BF905164_97EE_4991_A797_B06FEDD7D3FA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e78a_917b_11e0_afc8_003048f27c5f_92134EB7_DCB1_494D_AE98_6F353B5101717.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce803b_917b_11e0_afc8_003048f27c5f_10A84BCB_0D6C_4240_B0EE_51CDF921B72F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8042_917b_11e0_afc8_003048f27c5f_DF4DEC36_2B5B_4AD6_A5EA_4A34FDD3BE2E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8049_917b_11e0_afc8_003048f27c5f_FF9A3DCA_F056_4290_92B4_6974B0968B9E10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e72b_917b_11e0_afc8_003048f27c5f_C9D24797_7FCE_4EEE_8F5B_B942140AF79A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c0f_eb10_11e0_a476_003048f27c5e_CF937C88_CEA1_4DAC_9CC3_8055A8C39AF412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e767_917b_11e0_afc8_003048f27c5f_7882DBB7_8FDB_4A99_AA68_6FBAFAAF2C8814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140015.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce808c_917b_11e0_afc8_003048f27c5f_9DE2DB4F_5593_4E7F_9B65_53903645229A2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e76e_917b_11e0_afc8_003048f27c5f_A6482947_F1D5_4992_96DE_D00AC00BF5173.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e775_917b_11e0_afc8_003048f27c5f_26F00D10_DA6C_4972_AF7D_39FF1EC97A2E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e77c_917b_11e0_afc8_003048f27c5f_CF7F636A_58F8_4522_B386_CBC165BF9E205.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e783_917b_11e0_afc8_003048f27c5f_BF905164_97EE_4991_A797_B06FEDD7D3FA6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e78a_917b_11e0_afc8_003048f27c5f_92134EB7_DCB1_494D_AE98_6F353B5101717.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce803b_917b_11e0_afc8_003048f27c5f_10A84BCB_0D6C_4240_B0EE_51CDF921B72F8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8042_917b_11e0_afc8_003048f27c5f_DF4DEC36_2B5B_4AD6_A5EA_4A34FDD3BE2E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8049_917b_11e0_afc8_003048f27c5f_FF9A3DCA_F056_4290_92B4_6974B0968B9E10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e72b_917b_11e0_afc8_003048f27c5f_C9D24797_7FCE_4EEE_8F5B_B942140AF79A11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c08_eb10_11e0_a476_003048f27c5e_1DFB514D_A6E2_499C_80E3_C352A48A1AE512.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e8c0f_eb10_11e0_a476_003048f27c5e_CF937C88_CEA1_4DAC_9CC3_8055A8C39AF413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e767_917b_11e0_afc8_003048f27c5f_7882DBB7_8FDB_4A99_AA68_6FBAFAAF2C8814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3e759_917b_11e0_afc8_003048f27c5f_NPL0140015.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2667,167 +2667,167 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">
+Артикул: NPL.027.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 160</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 83</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 86</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 10446 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6790.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">HLF-1 \ Манекен женский, без головы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Артикул: NPL.027.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 83</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10512.00</t>
-          </r>
-[...70 lines deleted...]
-            <t xml:space="preserve">6790.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HLF-5 \ Манекен женский, без головы</t>
           </r>
           <r>
             <t xml:space="preserve">