--- v0 (2025-12-05)
+++ v1 (2026-04-20)
@@ -97,51 +97,51 @@
       <t xml:space="preserve">
 Талия, см: 67</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 91</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
 В, см: 76</t>
     </r>
     <r>
       <t xml:space="preserve">
 С, см: 86</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 26057 руб.</t>
+Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -166,67 +166,63 @@
       <t xml:space="preserve">
 Высота, см: 145</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 87</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 В, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
 С, см: 65</t>
     </r>
     <r>
       <t xml:space="preserve">
 Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 26057 руб.</t>
+Старая цена: 27000 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">22950.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -820,51 +816,51 @@
             <t xml:space="preserve">
 Талия, см: 67</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 91</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
 В, см: 76</t>
           </r>
           <r>
             <t xml:space="preserve">
 С, см: 86</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 26057 руб.</t>
+Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
@@ -892,67 +888,63 @@
             <t xml:space="preserve">
 Высота, см: 145</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 87</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 В, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 С, см: 65</t>
           </r>
           <r>
             <t xml:space="preserve">
 Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 26057 руб.</t>
+Старая цена: 27000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">22950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>