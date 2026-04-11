--- v1 (2026-02-25)
+++ v2 (2026-04-11)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">08.04.2026</t>
     </r>
   </si>
   <si>
     <t>Демоформы (Манекены головы, ног, рук, бюсты и др.)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110 R \ Манекен нога женская (на подставке)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JMB.005.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
@@ -107,681 +107,734 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4040.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
-[...3 lines deleted...]
-Артикул: JMB.006.TR</t>
+      <t xml:space="preserve">115 T \ Нога женская (на подставке)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.029.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Материал: пластик</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Высота с подставкой – 760мм. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4715.00</t>
+      <t xml:space="preserve">1400.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO T50 \ Ноги женские</t>
-[...19 lines deleted...]
-Бедра, см: 85</t>
+      <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JMB.006.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 720</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8862.00</t>
+      <t xml:space="preserve">4715.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...11 lines deleted...]
-Высота, мм: 760</t>
+      <t xml:space="preserve">M RO T50 \ Ноги женские</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.025.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый (400)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 87</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 75</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 3500 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2625.00</t>
+      <t xml:space="preserve">8862.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">SH-35 \ Стопа женская</t>
-[...19 lines deleted...]
-Высота, см: 8,5</t>
+      <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 760</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20шт. </t>
+Старая цена: 3500 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">68.00</t>
+      <t xml:space="preserve">2625.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
-[...3 lines deleted...]
-Артикул: NPL.018.00</t>
+      <t xml:space="preserve">SH-35 \ Стопа женская</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MPR.031.TL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 51</t>
-[...3 lines deleted...]
-Обхват, см: 52,5</t>
+Длина, см: 22,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, см: 7,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 8,5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: поворотная голова</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ от 20шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3517.00</t>
+      <t xml:space="preserve">68.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
-[...19 lines deleted...]
-Материал: стеклопластик</t>
+      <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPL.018.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: телесный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 51</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 52,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: поворотная голова</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5526.00</t>
+      <t xml:space="preserve">3517.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: CLS.049.WH</t>
-[...3 lines deleted...]
-Цвет: белый глянец</t>
+Артикул: CLS.049.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 53</t>
     </r>
     <r>
       <t xml:space="preserve">
 Обхват, см: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">5526.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
-[...11 lines deleted...]
-Высота, см: 25</t>
+      <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.049.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый глянец</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 53</t>
     </r>
     <r>
       <t xml:space="preserve">
 Обхват, см: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6202.00</t>
+      <t xml:space="preserve">5526.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
-[...15 lines deleted...]
-Обхват, см: 52</t>
+      <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: H-004.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 4418 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">2209.00</t>
+      <t xml:space="preserve">6202.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
-[...19 lines deleted...]
-Обхват, см: 54</t>
+      <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 35</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 52</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 10509 руб.</t>
+Старая цена: 4418 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6309.00</t>
+      <t xml:space="preserve">2209.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 62</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, см: 36</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Обхват, см: 54</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: стеклопластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6309.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: H.RETRO.01F.01G.WHG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, см: 62</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, см: 36</t>
     </r>
     <r>
       <t xml:space="preserve">
 Обхват, см: 54</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...2 lines deleted...]
-Скидка: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 10509 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1203,51 +1256,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8872.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255822_ff17_11e0_833e_003048f27c5f_BA3DDB5F_38A7_4707_8E02_25A8628246793.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B05.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8062_917b_11e0_afc8_003048f27c5f_1A4FA945_B1F8_4379_96F6_4D4964E4F5997.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d58_ff9a_11e0_833e_003048f27c5f_5A6BAEDF_3E42_469A_BA4D_AF87FFFC5D188.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d51_ff9a_11e0_833e_003048f27c5f_14508A63_E837_42FA_BFEB_1F877EF8EB609.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015f65_42db_11e3_baa0_0025902b3cc1_788B48CC_EA9B_4FA6_880E_B85254ABF64210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new118.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F619.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8872.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255822_ff17_11e0_833e_003048f27c5f_BA3DDB5F_38A7_4707_8E02_25A8628246794.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD55.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8062_917b_11e0_afc8_003048f27c5f_1A4FA945_B1F8_4379_96F6_4D4964E4F5998.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d58_ff9a_11e0_833e_003048f27c5f_5A6BAEDF_3E42_469A_BA4D_AF87FFFC5D189.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d51_ff9a_11e0_833e_003048f27c5f_14508A63_E837_42FA_BFEB_1F877EF8EB6010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015f65_42db_11e3_baa0_0025902b3cc1_788B48CC_EA9B_4FA6_880E_B85254ABF64211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new119.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F620.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1275,201 +1328,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="276225" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1485,201 +1538,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="504825" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1695,120 +1748,150 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="295275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2075,93 +2158,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D15" sqref="D15"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">08.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2213,441 +2296,441 @@
             </rPr>
             <t xml:space="preserve">4040.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
-[...3 lines deleted...]
-Артикул: JMB.006.TR</t>
+            <t xml:space="preserve">115 T \ Нога женская (на подставке)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.029.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Италия</t>
-[...3 lines deleted...]
-Материал: пластик</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Высота с подставкой – 760мм. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4715.00</t>
+            <t xml:space="preserve">1400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO T50 \ Ноги женские</t>
-[...19 lines deleted...]
-Бедра, см: 85</t>
+            <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.006.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 720</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8862.00</t>
+            <t xml:space="preserve">4715.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...11 lines deleted...]
-Высота, мм: 760</t>
+            <t xml:space="preserve">M RO T50 \ Ноги женские</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.025.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый (400)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3500 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2625.00</t>
+            <t xml:space="preserve">8862.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SH-35 \ Стопа женская</t>
-[...19 lines deleted...]
-Высота, см: 8,5</t>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20шт. </t>
+Старая цена: 3500 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.00</t>
+            <t xml:space="preserve">2625.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
-[...3 lines deleted...]
-Артикул: NPL.018.00</t>
+            <t xml:space="preserve">SH-35 \ Стопа женская</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.031.TL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 51</t>
-[...3 lines deleted...]
-Обхват, см: 52,5</t>
+Длина, см: 22,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 7,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 8,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: поворотная голова</t>
-[...3 lines deleted...]
-Производитель: Китай</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 20шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3517.00</t>
+            <t xml:space="preserve">68.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
-[...19 lines deleted...]
-Материал: стеклопластик</t>
+            <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.018.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: поворотная голова</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5526.00</t>
+            <t xml:space="preserve">3517.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: CLS.049.WH</t>
-[...3 lines deleted...]
-Цвет: белый глянец</t>
+Артикул: CLS.049.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 53</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -2657,611 +2740,669 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
-[...11 lines deleted...]
-Высота, см: 25</t>
+            <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.049.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 53</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6202.00</t>
+            <t xml:space="preserve">5526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
-[...15 lines deleted...]
-Обхват, см: 52</t>
+            <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H-004.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4418 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2209.00</t>
+            <t xml:space="preserve">6202.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
-[...19 lines deleted...]
-Обхват, см: 54</t>
+            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10509 руб.</t>
+Старая цена: 4418 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">2209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, см: 36</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
-[...3 lines deleted...]
-Артикул: CLS.030.00</t>
+            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 44</t>
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 10509 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4445.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
-[...3 lines deleted...]
-Артикул: CLS.031.00</t>
+            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.030.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 50</t>
+Высота, см: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
-[...15 lines deleted...]
-Материал: пластик</t>
+            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.031.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">851.00</t>
+            <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
-[...3 lines deleted...]
-Артикул: NPL.021.00</t>
+            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.020.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 37</t>
+Высота, см: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">932.00</t>
+            <t xml:space="preserve">851.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SH 22 \ Торс женский (подвесной)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.021.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 37</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Крючок входит в комплект</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">101.00</t>
+            <t xml:space="preserve">932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">SH 22 \ Торс женский (подвесной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.005.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Крючок входит в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">101.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="4"/>
+      <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SH 27 \ Бюст женский (с крючком)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MPR.008.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>