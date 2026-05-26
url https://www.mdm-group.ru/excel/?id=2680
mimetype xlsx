--- v2 (2026-04-11)
+++ v3 (2026-05-26)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">08.04.2026</t>
     </r>
   </si>
   <si>
     <t>Демоформы (Манекены головы, ног, рук, бюсты и др.)</t>
   </si>
   <si>
     <r>
@@ -151,107 +151,50 @@
       <t xml:space="preserve">
 Материал: пластик </t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Высота с подставкой – 760мм. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1400.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...55 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO T50 \ Ноги женские</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MRO.025.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый (400)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -1256,51 +1199,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8872.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255822_ff17_11e0_833e_003048f27c5f_BA3DDB5F_38A7_4707_8E02_25A8628246794.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD55.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B06.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8062_917b_11e0_afc8_003048f27c5f_1A4FA945_B1F8_4379_96F6_4D4964E4F5998.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d58_ff9a_11e0_833e_003048f27c5f_5A6BAEDF_3E42_469A_BA4D_AF87FFFC5D189.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d51_ff9a_11e0_833e_003048f27c5f_14508A63_E837_42FA_BFEB_1F877EF8EB6010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015f65_42db_11e3_baa0_0025902b3cc1_788B48CC_EA9B_4FA6_880E_B85254ABF64211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9815.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6718.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new119.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F620.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc098_fea3_11df_b16f_003048d0c7fe_AFF02FBD_35F4_426A_9FED_0B94DE7AD8872.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55bb66_d192_11ef_8ec3_0050569cf81d_NPL029TR3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fdb_c7b3_11e0_a476_003048f27c5f_705AAF36_E384_461E_9D60_3A5DA0A93DD54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb5a_01cb_11e0_b16f_003048d0c7fe_45B11EB4_7805_496A_BB36_315BC4ED71B05.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db83cd_b55f_11e7_93ca_0025902b3cc1_MPR031TL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8062_917b_11e0_afc8_003048f27c5f_1A4FA945_B1F8_4379_96F6_4D4964E4F5997.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d58_ff9a_11e0_833e_003048f27c5f_5A6BAEDF_3E42_469A_BA4D_AF87FFFC5D188.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7d51_ff9a_11e0_833e_003048f27c5f_14508A63_E837_42FA_BFEB_1F877EF8EB609.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70015f65_42db_11e3_baa0_0025902b3cc1_788B48CC_EA9B_4FA6_880E_B85254ABF64210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfdb_118d_11e0_99a4_003048f27c5f_40377C79_E89A_483F_821E_361294F05EF711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8118b_e5a6_11e3_a2c8_0025902b3cc1_124D7F7E_7CA9_47BE_897D_AE614FAE84DF12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4df40_e5a6_11e3_a2c8_0025902b3cc1_22A3C1BE_CFFE_4BC9_AACD_B2718193929C13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9413_02b0_11e0_b16f_003048d0c7fe_DB1739EB_8437_4EF8_9777_903A26C72A9814.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf9416_02b0_11e0_b16f_003048d0c7fe_F2DF452B_EFE1_487A_9D33_070494FB812015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8070_917b_11e0_afc8_003048f27c5f_76BB389F_C210_4CDB_AC5E_272FF2220D1116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce8077_917b_11e0_afc8_003048f27c5f_7A030122_6141_4B36_AB2A_976B567ECB6717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a174_fdef_11df_b16f_003048d0c7fe_MPR_005_WH_new118.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a113e9_8a13_11e6_9c74_0025902b3cc0_3BF3C7A1_E9B7_4686_B119_3096FE7960F619.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1358,171 +1301,171 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="276225" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="790575" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="333375" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1538,201 +1481,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="333375" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="438150" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="438150" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="504825" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="504825" cy="952500"/>
+    <xdr:ext cx="514350" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="514350" cy="952500"/>
+    <xdr:ext cx="428625" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -1748,150 +1691,120 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="428625" cy="952500"/>
+    <xdr:ext cx="295275" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="295275" cy="952500"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2158,54 +2071,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2358,379 +2271,379 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110 T \ Манекен нога женская (на подставке)</t>
-[...11 lines deleted...]
-Высота, мм: 720</t>
+            <t xml:space="preserve">M RO T50 \ Ноги женские</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.025.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый (400)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 87</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 75</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4715.00</t>
+            <t xml:space="preserve">8862.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO T50 \ Ноги женские</t>
-[...19 lines deleted...]
-Бедра, см: 85</t>
+            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JMB.010.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 760</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 3500 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8862.00</t>
+            <t xml:space="preserve">2625.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">135 \ Манекен (Ноги женские, веер 5 шт.)</t>
-[...15 lines deleted...]
-Производитель: Италия</t>
+            <t xml:space="preserve">SH-35 \ Стопа женская</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.031.TL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, см: 22,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 7,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 8,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 3500 руб.</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 20шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2625.00</t>
+            <t xml:space="preserve">68.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SH-35 \ Стопа женская</t>
-[...3 lines deleted...]
-Артикул: MPR.031.TL</t>
+            <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.018.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, см: 22,5</t>
-[...7 lines deleted...]
-Высота, см: 8,5</t>
+Высота, см: 51</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52,5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Примечание: Под заказ от 20шт. </t>
+Примечание: поворотная голова</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">68.00</t>
+            <t xml:space="preserve">3517.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F-HD \ Голова женская, торс (с макияжем)</t>
-[...23 lines deleted...]
-Примечание: поворотная голова</t>
+            <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.049.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 53</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3517.00</t>
+            <t xml:space="preserve">5526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: CLS.049.BL</t>
-[...3 lines deleted...]
-Цвет: черный глянец</t>
+Артикул: CLS.049.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 53</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -2740,245 +2653,253 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5526.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">HD-01 \ Манекен головы, женский</t>
-[...11 lines deleted...]
-Высота, см: 53</t>
+            <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H-004.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5526.00</t>
+            <t xml:space="preserve">6202.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-004 \ Манекен головы, женский</t>
-[...15 lines deleted...]
-Обхват, см: 54</t>
+            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: RVL.083.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 35</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 52</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 4418 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6202.00</t>
+            <t xml:space="preserve">2209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head WW-224 \ Манекен головы, женский</t>
-[...15 lines deleted...]
-Обхват, см: 52</t>
+            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 62</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, см: 36</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 4418 руб.</t>
+Старая цена: 10509 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2209.00</t>
+            <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01M \ Бюст женский</t>
-[...7 lines deleted...]
-Цвет: белый матовый</t>
+            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: H.RETRO.01F.01G.WHG</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 62</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, см: 36</t>
           </r>
           <r>
             <t xml:space="preserve">
 Обхват, см: 54</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 10509 руб.</t>
           </r>
@@ -2996,413 +2917,343 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Head RETRO 01F-01G \ Бюст женский</t>
-[...3 lines deleted...]
-Артикул: H.RETRO.01F.01G.WHG</t>
+            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.030.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 62</t>
-[...7 lines deleted...]
-Обхват, см: 54</t>
+Высота, см: 44</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 10509 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6309.00</t>
+            <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-01 \ Рука (ладонь вверх)</t>
-[...3 lines deleted...]
-Артикул: CLS.030.00</t>
+            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.031.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 44</t>
+Высота, см: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4445.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H-02 \ Рука (ладонь веером)</t>
-[...15 lines deleted...]
-Материал: стеклопластик</t>
+            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.020.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: телесный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4445.00</t>
+            <t xml:space="preserve">851.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-A \ Рука (короткая)</t>
-[...3 lines deleted...]
-Артикул: NPL.020.00</t>
+            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPL.021.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 30</t>
+Высота, см: 37</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">851.00</t>
+            <t xml:space="preserve">932.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ARM-B \ Рука (длинная)</t>
-[...11 lines deleted...]
-Высота, см: 37</t>
+            <t xml:space="preserve">SH 22 \ Торс женский (подвесной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MPR.005.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Примечание: Крючок входит в комплект</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">932.00</t>
+            <t xml:space="preserve">101.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">SH 27 \ Бюст женский (с крючком)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MPR.008.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>