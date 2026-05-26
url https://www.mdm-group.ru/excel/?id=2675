--- v1 (2026-04-11)
+++ v2 (2026-05-26)
@@ -15,133 +15,76 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">04.04.2024</t>
     </r>
   </si>
   <si>
     <t>Парики Look, Gold&amp;Platinum</t>
   </si>
   <si>
     <t>Идеально подходят для  манекенов серии Look и Gold&amp;Platinum.Также могут использоваться с любыми манекенами из других серий.</t>
-  </si>
-[...55 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">L002 \ Парик Look</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PGLD.024.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 3808 руб.</t>
@@ -1109,51 +1052,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58dbe9_6047_11e5_a10e_0025902b3cc1_25FA72C7_0D10_4FFD_BCB8_240A44AEB1352.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A73.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e07f9_4a16_11e0_86e2_003048f27c5f_9BECF419_CDF1_4BA3_B715_2CC7D1C7DF725.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00cb_3804_11e0_b4b4_003048f27c5f_B2A8786B_64C6_4410_BC3F_B53BDA6EAA338.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88919_0100_11e0_b16f_003048d0c7fe_79BDBCB4_75BD_4B8E_972E_15B8033F15B79.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE210.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC8911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA3312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf54_081b_11e0_99a4_003048f27c5f_2401C1C0_26A3_48D1_87A3_B35D5581C0AD13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c7_3804_11e0_b4b4_003048f27c5f_EE76D6DB_4178_4898_A9F6_1980888F554114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc7a_40a5_11e0_86e2_003048f27c5f_2A4BA8DE_28D1_4AB1_9F52_909F7AFAE97015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2db_fea3_11df_b16f_003048d0c7fe_B1629650_17BE_446A_9F13_993E0A76044716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de81f69_2399_11e0_99a4_003048f27c5f_DB0E9B42_D0F0_4866_A03C_D9D0F5225E6717.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047b_3a63_11e0_83b2_003048f27c5f_1ABC21E5_1290_4334_B427_F81282C9945A18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203bf88_6048_11e5_a10e_0025902b3cc1_61844927_F847_4DC4_AF50_AAA16ECD51A72.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239350d_6048_11e5_a10e_0025902b3cc1_B98AA1BC_B06B_42B9_9037_8FD721D055E23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e07f9_4a16_11e0_86e2_003048f27c5f_9BECF419_CDF1_4BA3_B715_2CC7D1C7DF724.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf4e_081b_11e0_99a4_003048f27c5f_7AE51CFE_C495_4AB7_B7A7_272C69654B9A5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459b_0d9f_11e0_99a4_003048f27c5f_D24D7133_87BB_47CF_9583_DE13B5993FC26.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00cb_3804_11e0_b4b4_003048f27c5f_B2A8786B_64C6_4410_BC3F_B53BDA6EAA337.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c88919_0100_11e0_b16f_003048d0c7fe_79BDBCB4_75BD_4B8E_972E_15B8033F15B78.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf51_081b_11e0_99a4_003048f27c5f_FB2DEA0B_0DDF_4BDA_A2F6_F364E4319FE29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b459f_0d9f_11e0_99a4_003048f27c5f_355DCB7E_CF81_4EFF_937F_CE36F73DCC8910.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d862131_35b1_11e0_af9a_d3dd3d98c32b_B3EB5826_FBA6_43D5_B956_84075D17FA3311.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ddf54_081b_11e0_99a4_003048f27c5f_2401C1C0_26A3_48D1_87A3_B35D5581C0AD12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00c7_3804_11e0_b4b4_003048f27c5f_EE76D6DB_4178_4898_A9F6_1980888F554113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7dc7a_40a5_11e0_86e2_003048f27c5f_2A4BA8DE_28D1_4AB1_9F52_909F7AFAE97014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2db_fea3_11df_b16f_003048d0c7fe_B1629650_17BE_446A_9F13_993E0A76044715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de81f69_2399_11e0_99a4_003048f27c5f_DB0E9B42_D0F0_4866_A03C_D9D0F5225E6716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d047b_3a63_11e0_83b2_003048f27c5f_1ABC21E5_1290_4334_B427_F81282C9945A17.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1211,51 +1154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="666750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -1624,80 +1567,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1951,54 +1864,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z15"/>
+  <dimension ref="A1:Z14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B15" sqref="B15"/>
+      <selection activeCell="D14" sqref="D14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2033,119 +1946,119 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L001 \Парик Look</t>
-[...7 lines deleted...]
-Цвет: платинум блонд</t>
+            <t xml:space="preserve">L002 \ Парик Look</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.024.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3808 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3886.00</t>
+            <t xml:space="preserve">2856.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">L002 \ Парик Look</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: PGLD.024.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: PGLD.024.PE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: пепельный блондин</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3808 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2856.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2155,181 +2068,181 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L002 \ Парик Look</t>
-[...11 lines deleted...]
-Старая цена: 3808 руб.</t>
+            <t xml:space="preserve">G001 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.001.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2856.00</t>
+            <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G001 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">G002 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.002.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3400.00</t>
+            <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G002 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">G003 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.003.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2337,121 +2250,121 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G003 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">G005 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.005.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G005 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">G006 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.006.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
@@ -2459,121 +2372,121 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G006 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: платинум блонд</t>
+            <t xml:space="preserve">G007 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.007.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3400.00</t>
+            <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G007 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">G008 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.008.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2581,59 +2494,59 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G008 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">G010 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.010.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 3400 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2643,115 +2556,115 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G010 \ Парик Gold</t>
-[...11 lines deleted...]
-Старая цена: 3400 руб.</t>
+            <t xml:space="preserve">G012 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.012.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2499.00</t>
+            <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G012 \ Парик Gold</t>
-[...3 lines deleted...]
-Артикул: PGLD.012.PB</t>
+            <t xml:space="preserve">G015 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.015.PB</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: платинум блонд</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
@@ -2765,59 +2678,59 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G015 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: платинум блонд</t>
+            <t xml:space="preserve">G016 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.016.HN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: медовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
@@ -2825,59 +2738,59 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">G016 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: медовый</t>
+            <t xml:space="preserve">Парик Gold тип G017 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.017.RC</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный каштан</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3400.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
@@ -2887,161 +2800,99 @@
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Парик Gold тип G017 \ Парик Gold</t>
-[...7 lines deleted...]
-Цвет: красный каштан</t>
+            <t xml:space="preserve">G020 \ Парик Gold</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: PGLD.020.PB</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: платинум блонд</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3400.00</t>
+            <t xml:space="preserve">4150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">G022 \ Парик Gold</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PGLD.022.CN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: каштан</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>