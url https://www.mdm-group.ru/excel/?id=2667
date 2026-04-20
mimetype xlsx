--- v1 (2026-01-20)
+++ v2 (2026-04-20)
@@ -74,54 +74,50 @@
       </rPr>
       <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TORS.007.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -135,54 +131,50 @@
       </rPr>
       <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TORS.008.WG</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -196,54 +188,50 @@
       </rPr>
       <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TORS.008.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -254,54 +242,50 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TORS.016.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Вьетнам</t>
-    </r>
-[...2 lines deleted...]
-Скидка: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">8809.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1544,54 +1528,50 @@
             </rPr>
             <t xml:space="preserve">STILE 04-01M \ Торс мужской, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TORS.007.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
@@ -1608,54 +1588,50 @@
             </rPr>
             <t xml:space="preserve">STILE 04-01G \ Торс мужской, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TORS.008.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
@@ -1674,54 +1650,50 @@
             </rPr>
             <t xml:space="preserve">STILE 04-02G \ Торс мужской, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TORS.008.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
@@ -1735,54 +1707,50 @@
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">STILE NS 100-01M \ Торс мужской, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TORS.016.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Вьетнам</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 14600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8809.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>