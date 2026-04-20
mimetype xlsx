--- v0 (2026-01-20)
+++ v1 (2026-04-20)
@@ -74,55 +74,51 @@
       </rPr>
       <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CHM.002.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Италия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 4664 руб.</t>
+Старая цена: 4600 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2990.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -836,55 +832,51 @@
             </rPr>
             <t xml:space="preserve">Chemin 2 \ Торс мужской</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CHM.002.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Италия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...3 lines deleted...]
-Старая цена: 4664 руб.</t>
+Старая цена: 4600 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2990.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>