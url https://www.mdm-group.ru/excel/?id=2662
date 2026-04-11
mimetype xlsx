--- v0 (2026-02-25)
+++ v1 (2026-04-11)
@@ -245,54 +245,50 @@
       </rPr>
       <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.087.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: телесный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -363,54 +359,50 @@
       </rPr>
       <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.074.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
@@ -535,54 +527,50 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.004.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый глянец</t>
     </r>
     <r>
       <t xml:space="preserve">
 Размер: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
-    </r>
-[...2 lines deleted...]
-Скидка: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4909.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -2952,54 +2940,50 @@
             </rPr>
             <t xml:space="preserve">C-07-04M \ Торс мужской BASIC, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.087.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: телесный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
@@ -3078,54 +3062,50 @@
             </rPr>
             <t xml:space="preserve">C-07-02G \ Торс мужской BASIC, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.074.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
@@ -3263,54 +3243,50 @@
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">С-14-01G \ Торс мужской Basic, укороченный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.004.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 9800 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>