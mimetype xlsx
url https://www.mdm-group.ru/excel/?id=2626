--- v0 (2026-03-06)
+++ v1 (2026-04-20)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">20.03.2026</t>
     </r>
   </si>
   <si>
     <t>Smart headless</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Smart (headless) Pose 01-01M \ Манекен мужской (без головы)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.075.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -216,63 +216,67 @@
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 79</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21348.00</t>
+      <t xml:space="preserve">13800.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.076.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный глянец</t>
@@ -281,63 +285,67 @@
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 79</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 97</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23646.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Smart (headless) Pose 03-01M \ Манекен мужской (без головы)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CLS.077.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1012,63 +1020,67 @@
       <t xml:space="preserve">
 Высота, см: 172</t>
     </r>
     <r>
       <t xml:space="preserve">
 Грудь, см: 98</t>
     </r>
     <r>
       <t xml:space="preserve">
 Талия, см: 77</t>
     </r>
     <r>
       <t xml:space="preserve">
 Бедра, см: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23646.00</t>
+      <t xml:space="preserve">15360.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">NS-7031-Type4 \ Манекен мужской (без головы)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NS.7031.T4.GR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серый</t>
@@ -2142,51 +2154,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">20.03.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2352,843 +2364,851 @@
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 79</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 97</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 21348 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">13800.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.076.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 97</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">15360.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 03-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.077.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 102</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 02-02G \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.076.BL</t>
+            <t xml:space="preserve">Smart (headless) Pose 03-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.077.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 100</t>
+Грудь, см: 102</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 79</t>
           </r>
           <r>
             <t xml:space="preserve">
-Бедра, см: 97</t>
+Бедра, см: 98</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">23646.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...1 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 03-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.077.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 04-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.078.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 102</t>
-[...7 lines deleted...]
-Бедра, см: 98</t>
+Грудь, см: 99</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 03-02G \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.077.BL</t>
+            <t xml:space="preserve">Smart (headless) Pose 04-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.078.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
-Грудь, см: 102</t>
-[...7 lines deleted...]
-Бедра, см: 98</t>
+Грудь, см: 99</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">23646.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 04-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.078.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.079.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 172</t>
-[...7 lines deleted...]
-Талия, см: 77</t>
+Высота, см: 174</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C10" s="4"/>
-      <c r="D10" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 04-02G \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.078.BL</t>
+            <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.095.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">21348.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 05-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.079.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 172</t>
-[...7 lines deleted...]
-Талия, см: 77</t>
+Высота, см: 174</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">23646.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.079.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 07-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.094.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 174</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 118</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 96</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: стеклопластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+А, см: 47</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+В, см: 68</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+С, см: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Подставка: на фото цилиндр Rotart M RO TU44 IN  (не поставляется в комплекте с манекеном)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">19997.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">Smart (headless) Pose 09-01M \ Манекен мужской, скульптурный (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.096.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="5" t="inlineStr">
+      <c r="C13" s="4"/>
+      <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
-[...73 lines deleted...]
-Артикул: CLS.079.BL</t>
+            <t xml:space="preserve">Smart (headless) Pose 09-02G \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.096.BG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный глянец</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 174</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 172</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 98</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 77</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">23646.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C12" s="4"/>
-[...220 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Smart (headless) Pose 09-01G \ Манекен мужской (без головы)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CLS.096.WG</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый глянец</t>
           </r>
@@ -3196,63 +3216,67 @@
             <t xml:space="preserve">
 Высота, см: 172</t>
           </r>
           <r>
             <t xml:space="preserve">
 Грудь, см: 98</t>
           </r>
           <r>
             <t xml:space="preserve">
 Талия, см: 77</t>
           </r>
           <r>
             <t xml:space="preserve">
 Бедра, см: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 23646 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23646.00</t>
+            <t xml:space="preserve">15360.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">NS-7031-Type4 \ Манекен мужской (без головы)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NS.7031.T4.GR</t>
           </r>