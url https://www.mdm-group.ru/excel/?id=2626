--- v1 (2026-04-20)
+++ v2 (2026-06-04)
@@ -578,140 +578,140 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">23646.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.079.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.095.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 174</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 95</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">21348.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.095.WH</t>
+      <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CLS.079.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 170</t>
-[...11 lines deleted...]
-Бедра, см: 100</t>
+Высота, см: 174</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 101</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 78</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 99</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">21348.00</t>
     </r>
@@ -1270,51 +1270,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e5ff_6426_11e1_9332_0025902b3cc1_343BB99A_C091_47E1_9FE4_B3C96D3B44932.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a50_6463_11e1_9332_0025902b3cc1_60EC913A_DC10_4D24_A0BC_7D0A8DE538F63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF035.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e609_6426_11e1_9332_0025902b3cc1_E98C4F10_9679_4B46_A603_3654BAAE1C2C6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a5a_6463_11e1_9332_0025902b3cc1_CCD70117_B2BF_43B4_9022_7DA041678C907.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a41_6463_11e1_9332_0025902b3cc1_E6992298_6EF1_42E6_8CDE_9E4AE7A56F878.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a5f_6463_11e1_9332_0025902b3cc1_10D167EE_51A4_4977_93D7_78E25C9F07629.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a46_6463_11e1_9332_0025902b3cc1_5351C70E_5FE5_4289_8C5A_B11C813A468810.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f036_d0b4_11e1_906e_0025902b3cc1_00CCB966_ACFA_4887_B203_88E90979CCB711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a64_6463_11e1_9332_0025902b3cc1_1AFF0CD2_585D_4AA7_AD80_5B65BAFCAF9712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f031_d0b4_11e1_906e_0025902b3cc1_3E681155_BDA5_4E61_97E5_7BEEBBFFC3AF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11593_d0b8_11e1_906e_0025902b3cc1_D90140B7_DCD4_46B9_9810_CB03C4DB2FD514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd95c_139d_11e2_99cf_0025902b3cc1_43352C40_EFDE_4BC4_AA10_147F7111424215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4a7c_0bcb_11e3_b453_0025902b3cc1_57C8F262_CEE4_4B30_804A_7111482EF87E17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d93a_0bcb_11e3_b453_0025902b3cc1_1BE2CDEF_AA1B_494D_A76E_614A7D54C94218.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e5ff_6426_11e1_9332_0025902b3cc1_343BB99A_C091_47E1_9FE4_B3C96D3B44932.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a50_6463_11e1_9332_0025902b3cc1_60EC913A_DC10_4D24_A0BC_7D0A8DE538F63.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e604_6426_11e1_9332_0025902b3cc1_1391E6CA_A8AF_4BDD_9323_2FE0EF4D53FD4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a55_6463_11e1_9332_0025902b3cc1_61EACBE6_C555_4CB0_B66C_8134B059DF035.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e609_6426_11e1_9332_0025902b3cc1_E98C4F10_9679_4B46_A603_3654BAAE1C2C6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a5a_6463_11e1_9332_0025902b3cc1_CCD70117_B2BF_43B4_9022_7DA041678C907.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a41_6463_11e1_9332_0025902b3cc1_E6992298_6EF1_42E6_8CDE_9E4AE7A56F878.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a5f_6463_11e1_9332_0025902b3cc1_10D167EE_51A4_4977_93D7_78E25C9F07629.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f036_d0b4_11e1_906e_0025902b3cc1_00CCB966_ACFA_4887_B203_88E90979CCB710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a46_6463_11e1_9332_0025902b3cc1_5351C70E_5FE5_4289_8C5A_B11C813A468811.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0582a64_6463_11e1_9332_0025902b3cc1_1AFF0CD2_585D_4AA7_AD80_5B65BAFCAF9712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f031_d0b4_11e1_906e_0025902b3cc1_3E681155_BDA5_4E61_97E5_7BEEBBFFC3AF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a11593_d0b8_11e1_906e_0025902b3cc1_D90140B7_DCD4_46B9_9810_CB03C4DB2FD514.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd95c_139d_11e2_99cf_0025902b3cc1_43352C40_EFDE_4BC4_AA10_147F7111424215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dd957_139d_11e2_99cf_0025902b3cc1_A6822602_781F_4EC8_B96A_B6D26FEA26B016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4a7c_0bcb_11e3_b453_0025902b3cc1_57C8F262_CEE4_4B30_804A_7111482EF87E17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d93a_0bcb_11e3_b453_0025902b3cc1_1BE2CDEF_AA1B_494D_A76E_614A7D54C94218.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1552,81 +1552,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="342900" cy="952500"/>
+    <xdr:ext cx="371475" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="371475" cy="952500"/>
+    <xdr:ext cx="342900" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2750,143 +2750,143 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">23646.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.079.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.095.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 174</t>
-[...11 lines deleted...]
-Бедра, см: 99</t>
+Высота, см: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 95</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Smart (headless) Pose 08-01M \ Манекен мужской (без головы)</t>
-[...3 lines deleted...]
-Артикул: CLS.095.WH</t>
+            <t xml:space="preserve">Smart (headless) Pose 05-01M \ Манекен мужской (без головы)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CLS.079.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 170</t>
-[...11 lines deleted...]
-Бедра, см: 100</t>
+Высота, см: 174</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 101</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 78</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 99</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">21348.00</t>
           </r>