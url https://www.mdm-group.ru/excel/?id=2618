--- v1 (2026-01-23)
+++ v2 (2026-04-24)
@@ -2990,152 +2990,152 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">193.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -3317,51 +3317,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00bb_3804_11e0_b4b4_003048f27c5f_8AF1F708_F594_44A3_B775_A178E9550EC526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00953.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473454.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00bb_3804_11e0_b4b4_003048f27c5f_8AF1F708_F594_44A3_B775_A178E9550EC526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00953.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473454.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8449,157 +8449,157 @@
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">193.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
           </r>