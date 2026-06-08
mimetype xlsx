--- v2 (2026-04-24)
+++ v3 (2026-06-08)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды</t>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды – крепкие, надежные, часто с увеличенной шириной плеча. Такая форма позволяет поддерживать естественное состояние плеча и не создает заломов.
@@ -1461,1092 +1461,1096 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">70.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">РЕ 37 \ Перекладина для плечиков</t>
-[...3 lines deleted...]
-Артикул: HNG.162.BL</t>
+      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 370</t>
+Длина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поставляется под заказ. Кратно упаковки – 500 штук. Используется с плечикам KV 42-10, KV 45-10, PLC 42-011, PLC 45-011, PLC 42-03, PLC 45-01 и PLC 42-02</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17.30</t>
+      <t xml:space="preserve">39.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.BL</t>
+      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 310</t>
+Длина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 180</t>
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.80</t>
+      <t xml:space="preserve">40.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.BL</t>
+      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.39.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">42.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.39.BL</t>
+      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.42.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 30</t>
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42.80</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.BL</t>
+      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.44.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">46.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.44.BL</t>
+      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.46.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.90</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 40</t>
+      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.31.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 110</t>
+Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.WH</t>
+      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.35.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 310</t>
+Длина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">46.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.WH</t>
+      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.39.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.90</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.39.WH</t>
+      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.42.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 30</t>
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
+      <t xml:space="preserve">53.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.WH</t>
+      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.44.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">53.00</t>
+      <t xml:space="preserve">54.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.44.WH</t>
+      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.46.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.10</t>
+      <t xml:space="preserve">56.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 40</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+Ширина плеча, мм: 56</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">56.10</t>
+      <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.110.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.110.TD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темное дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265.00</t>
+      <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.110.TD</t>
-[...3 lines deleted...]
-Цвет: темное дерево</t>
+Артикул: HNG.110.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">255.00</t>
+      <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 56</t>
+      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265.00</t>
+      <t xml:space="preserve">94.86</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.179.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.179.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.179.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -2555,120 +2559,120 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">108.00</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
@@ -2677,343 +2681,343 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...3 lines deleted...]
-Артикул: HNG.224.WH</t>
+      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: деревянные</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Материал: Деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 107 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">98.94</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.184.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">98.94</t>
+      <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.184.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.196.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 12</t>
+      <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.091.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светлое дерево</t>
@@ -3031,111 +3035,50 @@
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">193.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -3317,51 +3260,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef00bb_3804_11e0_b4b4_003048f27c5f_8AF1F708_F594_44A3_B775_A178E9550EC526.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E850.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00953.JPG"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473454.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_245.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00952.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473453.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4559,81 +4502,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4912,80 +4855,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...28 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -5239,54 +5152,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z33"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B33" sqref="B33"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -6821,1159 +6734,1163 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">70.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">РЕ 37 \ Перекладина для плечиков</t>
-[...3 lines deleted...]
-Артикул: HNG.162.BL</t>
+            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 370</t>
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поставляется под заказ. Кратно упаковки – 500 штук. Используется с плечикам KV 42-10, KV 45-10, PLC 42-011, PLC 45-011, PLC 42-03, PLC 45-01 и PLC 42-02</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17.30</t>
+            <t xml:space="preserve">39.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.BL</t>
+            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 310</t>
+Длина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 180</t>
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.80</t>
+            <t xml:space="preserve">40.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.BL</t>
+            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.39.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">42.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.39.BL</t>
+            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.42.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 30</t>
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42.80</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.BL</t>
+            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.44.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">46.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.44.BL</t>
+            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.46.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.90</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 40</t>
+            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.31.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 110</t>
+Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.00</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.WH</t>
+            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.35.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 310</t>
+Длина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">46.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.WH</t>
+            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.39.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.90</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.39.WH</t>
+            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.42.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 30</t>
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.00</t>
+            <t xml:space="preserve">53.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.WH</t>
+            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.44.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">53.00</t>
+            <t xml:space="preserve">54.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.44.WH</t>
+            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.46.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">56.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 40</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+Ширина плеча, мм: 56</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">56.10</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.110.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.110.TD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темное дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.110.TD</t>
-[...3 lines deleted...]
-Цвет: темное дерево</t>
+Артикул: HNG.110.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 56</t>
+            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">94.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.179.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.179.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.179.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -7987,123 +7904,123 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108.00</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
@@ -8117,359 +8034,359 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...3 lines deleted...]
-Артикул: HNG.224.WH</t>
+            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: деревянные</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Материал: Деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 107 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">98.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.184.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.94</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.184.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.196.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 120</t>
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 12</t>
+            <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.091.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.091.WD</t>
           </r>
@@ -8515,165 +8432,99 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
-        <is>
-[...64 lines deleted...]
-      <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.092.WD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>