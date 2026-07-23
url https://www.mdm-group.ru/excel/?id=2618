--- v3 (2026-06-08)
+++ v4 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды</t>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды – крепкие, надежные, часто с увеличенной шириной плеча. Такая форма позволяет поддерживать естественное состояние плеча и не создает заломов.
 Часто они усилены дополнительной нижней перекладиной, что позволяет выдерживать значительно больший вес. Ширина плечиков для верхней одежды в нашем каталоге начинается от 340 мм и может достигать 460 мм. Это позволяет выбрать вешалки практически под любой вид верхней одежды.
 В нашем ассортименте представлены деревянные и пластиковые вешалки белого и черного цвета, есть плечики из темного и светлого дерева.
 Такой ассортимент дает возможность подобрать необходимые плечики для шубы, для костюма, пальто и любого другого вида верхней одежды.
 У нас вы можете купить плечики для верхней одежды оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
@@ -671,51 +671,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.087.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -728,51 +728,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.268.9006.20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебристый матовый</t>
@@ -1025,51 +1025,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">60.20</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MNP.41.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1086,51 +1086,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">69.40</t>
+      <t xml:space="preserve">71.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">AT 40 \ Плечики (L-400)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.071.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1566,51 +1566,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">41.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MR.39.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1627,51 +1627,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">42.80</t>
+      <t xml:space="preserve">45.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MR.42.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1993,51 +1993,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MR.42.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -2115,51 +2115,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.10</t>
+      <t xml:space="preserve">55.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MR.46.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -2933,152 +2933,152 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">200.00</t>
+      <t xml:space="preserve">193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">193.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -3260,51 +3260,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_245.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00952.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473453.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_245.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00952.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473453.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5194,51 +5194,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -5888,51 +5888,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.087.WH</t>
           </r>
@@ -5948,51 +5948,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6266,51 +6266,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.20</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MNP.41.WH</t>
           </r>
@@ -6330,51 +6330,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">69.40</t>
+            <t xml:space="preserve">71.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">AT 40 \ Плечики (L-400)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6842,51 +6842,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">41.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -6908,51 +6908,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">42.80</t>
+            <t xml:space="preserve">45.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MR.42.BL</t>
           </r>
@@ -7298,51 +7298,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MR.42.WH</t>
           </r>
@@ -7428,51 +7428,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">55.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MR.46.WH</t>
           </r>
@@ -8302,155 +8302,155 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.091.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">200.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.091.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.091.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">193.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">