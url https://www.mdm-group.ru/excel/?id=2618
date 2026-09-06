--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -57,95 +57,91 @@
       </rPr>
       <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды</t>
   </si>
   <si>
     <t>Вешалки и плечики для верхней одежды – крепкие, надежные, часто с увеличенной шириной плеча. Такая форма позволяет поддерживать естественное состояние плеча и не создает заломов.
 Часто они усилены дополнительной нижней перекладиной, что позволяет выдерживать значительно больший вес. Ширина плечиков для верхней одежды в нашем каталоге начинается от 340 мм и может достигать 460 мм. Это позволяет выбрать вешалки практически под любой вид верхней одежды.
 В нашем ассортименте представлены деревянные и пластиковые вешалки белого и черного цвета, есть плечики из темного и светлого дерева.
 Такой ассортимент дает возможность подобрать необходимые плечики для шубы, для костюма, пальто и любого другого вида верхней одежды.
 У нас вы можете купить плечики для верхней одежды оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.111.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 33</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металлические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">255.00</t>
+      <t xml:space="preserve">107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.138.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -175,91 +171,91 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">107.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.111.BL</t>
+      <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.112.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 390</t>
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">107.00</t>
+      <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.139.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -289,205 +285,205 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.112.BL</t>
+      <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.083.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110.00</t>
+      <t xml:space="preserve">117.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.083.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.191.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">117.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 390</t>
+      <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.084.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: металлические</t>
+Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">117.00</t>
+      <t xml:space="preserve">123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.190.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -517,1771 +513,1779 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">123.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.084.BL</t>
+      <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.259.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 540</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: Металлические</t>
+Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">123.00</t>
+      <t xml:space="preserve">138.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
-[...3 lines deleted...]
-Артикул: HNG.259.BL</t>
+      <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.087.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 540</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 33</t>
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">138.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.087.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.268.9006.20</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебристый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: Металлические</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Под заказ от 300шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
+      <t xml:space="preserve">121.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
-[...3 lines deleted...]
-Артикул: HNG.268.9006.20</t>
+      <t xml:space="preserve">Вешалка стальная из проволоки 8мм L420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.269.9006.20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебристый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 420</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 6</t>
-[...3 lines deleted...]
-Материал: Металлические</t>
+Ширина плеча, мм: 8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ от 300шт. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">179.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Вешалка стальная из проволоки 8мм L420</t>
-[...23 lines deleted...]
-Примечание: Под заказ от 300шт. </t>
+      <t xml:space="preserve">AT 45 \ Плечики (L-450)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.072.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 53</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">179.00</t>
+      <t xml:space="preserve">82.13</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
-[...3 lines deleted...]
-Артикул: HNG.MN.41.BL</t>
+      <t xml:space="preserve">KV 42-10 \ Пластиковые вешалки-плечики для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.198.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 410</t>
-[...7 lines deleted...]
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 69</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 260</t>
+Примечание: возможна установка перекладины PE-37</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 90</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.10</t>
+      <t xml:space="preserve">89.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
-[...19 lines deleted...]
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+      <t xml:space="preserve">KV 45-10 \ Пластиковые вешалки-плечики для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.199.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 69</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 260</t>
+Примечание: возможна установка перекладины PE-37</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.20</t>
+      <t xml:space="preserve">91.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
-[...3 lines deleted...]
-Артикул: HNG.MNP.41.BL</t>
+      <t xml:space="preserve">PLC 42-03 \ Пластиковые вешалки-плечики для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.157.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 410</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 11</t>
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">62.00</t>
+      <t xml:space="preserve">70.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 11</t>
+      <t xml:space="preserve">PLC 45-01 \ Пластиковые вешалки-плечики для одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.158.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">71.00</t>
+      <t xml:space="preserve">70.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AT 40 \ Плечики (L-400)</t>
-[...3 lines deleted...]
-Артикул: HNG.071.BL</t>
+      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 400</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 53</t>
+Длина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 170</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">71.53</t>
+      <t xml:space="preserve">39.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">AT 45 \ Плечики (L-450)</t>
-[...3 lines deleted...]
-Артикул: HNG.072.BL</t>
+      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 53</t>
+Длина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">82.13</t>
+      <t xml:space="preserve">41.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KV 42-10 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.198.BL</t>
+      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.39.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 69</t>
+Длина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 90</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">89.80</t>
+      <t xml:space="preserve">45.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KV 45-10 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.199.BL</t>
+      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.42.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 69</t>
+Длина, мм: 420</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">91.80</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PLC 42-03 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.157.BL</t>
+      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.44.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 50</t>
+Длина, мм: 440</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">70.40</t>
+      <t xml:space="preserve">46.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PLC 45-01 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.158.BL</t>
+      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.46.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 50</t>
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">70.40</t>
+      <t xml:space="preserve">49.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.31.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.31.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.80</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.35.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.35.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">41.00</t>
+      <t xml:space="preserve">46.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.39.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.39.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.00</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.42.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.42.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 420</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 35</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">53.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.44.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.44.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 440</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.90</t>
+      <t xml:space="preserve">55.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.46.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.46.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
+      <t xml:space="preserve">56.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 25</t>
+      <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MN.41.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Кол-во в упаковке, шт.: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">55.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.WH</t>
+      <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MN.41.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 260</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.90</t>
+      <t xml:space="preserve">63.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 30</t>
+      <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MNP.41.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">62.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.WH</t>
+      <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MNP.41.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 410</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">53.00</t>
+      <t xml:space="preserve">71.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 56</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.00</t>
+      <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.46.WH</t>
+      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 40</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+Ширина плеча, мм: 56</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">56.10</t>
+      <t xml:space="preserve">265.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.110.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 460</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265.00</t>
+      <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.110.TD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: темное дерево</t>
@@ -2315,709 +2319,705 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">255.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 56</t>
+      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.179.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">265.00</t>
+      <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.179.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">94.86</t>
+      <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...3 lines deleted...]
-Артикул: HNG.179.BL</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.184.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">108.00</t>
+      <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...3 lines deleted...]
-Артикул: HNG.179.WH</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.196.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">108.00</t>
+      <t xml:space="preserve">110.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.196.GR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">108.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+      <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 450</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">109.00</t>
+      <t xml:space="preserve">94.86</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.224.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">98.94</t>
+      <t xml:space="preserve">109.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+      <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
-Материал: деревянные</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Материал: Деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 107 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110.00</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+      <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">110.00</t>
+      <t xml:space="preserve">98.94</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.091.WD</t>
+      <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.092.WD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 460</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 17</t>
+Длина, мм: 450</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 96</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">193.00</t>
+      <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -3112,95 +3112,95 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...3 lines deleted...]
-Артикул: HNG.092.WD</t>
+      <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.091.WD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12</t>
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">116.00</t>
+      <t xml:space="preserve">193.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -3260,51 +3260,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_1082.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962674.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45426.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D2871710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH15.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45663e_0100_11e0_b16f_003048d0c7fe_AT_4020.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_121.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19922.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19923.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499725.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_245.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E849.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00952.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473453.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ec_fdef_11df_b16f_003048d0c7fe_75780585_8016_4816_BB03_3951ACA962672.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea39c95_ef15_11e4_afdc_0025902b3cc1_8D00FC2A_E852_42ED_A115_B4BEEB1A7EB23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa041ef_fdef_11df_b16f_003048d0c7fe_3A3D2A0B_FC99_45BA_BC3F_36BF884D45424.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063aa6dc_ef16_11e4_afdc_0025902b3cc1_540019AC_58EC_450B_9AE0_8DEBD66304665.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afbd29_0427_11e0_99a4_003048f27c5f_D50A044F_E385_4C81_A6C3_DD86C0D56F9B6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c977b21_ef16_11e4_afdc_0025902b3cc1_629324F5_EC1E_4EA3_8BAF_E08906D6E3B27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4b7f_02b0_11e0_b16f_003048d0c7fe_DFE97E70_AEBD_4B58_B2CA_77A8D7D287178.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f83282_ef16_11e4_afdc_0025902b3cc1_C6C23E62_8E69_49BD_8AB8_0CF9621CB3299.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17473b_8c12_11e8_ade2_0025902b3cc1_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8047302_de27_11ea_80b7_0025902b3cc1_HNG_268_V0006_CH13.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a78f3_0fbd_11ec_80bc_0025902b3cc1_HNG_268_V0006_CH14.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2fd_fea3_11df_b16f_003048d0c7fe_AT_45_115.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f488b_ad67_11e5_a43a_0025902b3cc1_19916.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38281f_ad67_11e5_a43a_0025902b3cc1_19917.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0013d83_0c07_11e0_99a4_003048f27c5f_F4E23841_B3B6_41DD_99E0_DFF9EDA1E1B818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0cfa8_118d_11e0_99a4_003048f27c5f_4842B728_F8A9_4C73_8A8F_7A57E9C2499719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize220.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b21d26_ddeb_11ed_bba1_ac1f6b40b531_HNGMR39BL22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a77f5_ddb7_11ed_bba1_ac1f6b40b531_HNGMR42BL23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78185a_ddb7_11ed_bba1_ac1f6b40b531_HNGMR44BL24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6ac34_ddec_11ed_bba1_ac1f6b40b531_HNGMR46BL.resize225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2296fa_deac_11ed_bba1_ac1f6b40b531_HNGMR39WH.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a91ac_deac_11ed_bba1_ac1f6b40b531_HNGMR42WH29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013e62_deac_11ed_bba1_ac1f6b40b531_HNGMR44WH30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ac570_deac_11ed_bba1_ac1f6b40b531_HNGMR46WH.resize231.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f4cca_25f8_11ee_907c_ac1f6b40b531_HNGMN41BL32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab949ae_25f8_11ee_907c_ac1f6b40b531_HNGMN41WH33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f10005_3046_11ed_b95a_ac1f6b40b531_HNGMNP41BL34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b747f45_3047_11ed_b95a_ac1f6b40b531_HNGMNP41WH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0cec9_8d3d_11eb_80bc_0025902b3cc1_plechiki_veshalki_hng110bk36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a2302_5d12_11ee_907c_ac1f6b40b531_HNG110WH_137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d37d3_e1e8_11ee_a821_0050569cf81d_HNG110WD_10838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ad27_fdef_11df_b16f_003048d0c7fe_54EAD825_1FDA_4091_A0EB_BBEF79DC1F8A39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbb4d4_5026_11e3_baa0_0025902b3cc1_5F564F5B_BB22_48D8_9B5C_67CB3F220ECF40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0e72e_5026_11e3_baa0_0025902b3cc1_121211141.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf5ce_5383_11e4_9ca4_0025902b3cc1_D2EDB982_C296_407B_9BE8_D1EB89CC8B1C42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097857c4_83c6_11e5_81c1_0025902b3cc1_563D140A_B51E_4602_802F_7B9E933548E843.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abaf6a4_b0b9_11ef_8ec3_0050569cf81d_HNG_196_GR44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294ed_fdef_11df_b16f_003048d0c7fe_3BB16D3C_D232_4310_9DEF_335DA52DE6FB45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_146.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf93a5_02b0_11e0_b16f_003048d0c7fe_F65601EF_BD25_437C_9421_3C703086473450.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00952.JPG"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A53.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4442,51 +4442,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -4502,51 +4502,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5234,95 +5234,91 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.111.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 33</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">255.00</t>
+            <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.138.WH</t>
           </r>
@@ -5360,91 +5356,91 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">107.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 031 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.111.BL</t>
+            <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.112.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 390</t>
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">107.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.139.WH</t>
           </r>
@@ -5482,119 +5478,119 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 031 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.112.BL</t>
+            <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.083.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.083.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.191.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -5604,91 +5600,91 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">117.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 39 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...11 lines deleted...]
-Длина, мм: 390</t>
+            <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.084.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: металлические</t>
+Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">117.00</t>
+            <t xml:space="preserve">123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.190.WH</t>
           </r>
@@ -5726,181 +5722,181 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">123.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 45 \ Металлические вешалки-плечики для одежды (обрезиненные)</t>
-[...3 lines deleted...]
-Артикул: HNG.084.BL</t>
+            <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.259.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 540</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 33</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: Металлические</t>
+Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">123.00</t>
+            <t xml:space="preserve">138.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 036 - 54 \ Вешалки-плечики для одежды больших размеров</t>
-[...3 lines deleted...]
-Артикул: HNG.259.BL</t>
+            <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.087.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 540</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 33</t>
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 60</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">138.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 030-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.087.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -5908,1701 +5904,1709 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.268.9006.20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебристый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Металлические</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Под заказ от 300шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Вешалка стальная из проволоки 6мм L420</t>
-[...3 lines deleted...]
-Артикул: HNG.268.9006.20</t>
+            <t xml:space="preserve">Вешалка стальная из проволоки 8мм L420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.269.9006.20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебристый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 420</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 6</t>
-[...3 lines deleted...]
-Материал: Металлические</t>
+Ширина плеча, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ от 300шт. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">179.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Вешалка стальная из проволоки 8мм L420</t>
-[...23 lines deleted...]
-Примечание: Под заказ от 300шт. </t>
+            <t xml:space="preserve">AT 45 \ Плечики (L-450)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.072.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 53</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">179.00</t>
+            <t xml:space="preserve">82.13</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
-[...3 lines deleted...]
-Артикул: HNG.MN.41.BL</t>
+            <t xml:space="preserve">KV 42-10 \ Пластиковые вешалки-плечики для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.198.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 410</t>
-[...7 lines deleted...]
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 260</t>
+Примечание: возможна установка перекладины PE-37</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.10</t>
+            <t xml:space="preserve">89.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
-[...19 lines deleted...]
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+            <t xml:space="preserve">KV 45-10 \ Пластиковые вешалки-плечики для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.199.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 69</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 260</t>
+Примечание: возможна установка перекладины PE-37</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.20</t>
+            <t xml:space="preserve">91.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
-[...3 lines deleted...]
-Артикул: HNG.MNP.41.BL</t>
+            <t xml:space="preserve">PLC 42-03 \ Пластиковые вешалки-плечики для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.157.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 410</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 11</t>
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62.00</t>
+            <t xml:space="preserve">70.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 11</t>
+            <t xml:space="preserve">PLC 45-01 \ Пластиковые вешалки-плечики для одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.158.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">71.00</t>
+            <t xml:space="preserve">70.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AT 40 \ Плечики (L-400)</t>
-[...3 lines deleted...]
-Артикул: HNG.071.BL</t>
+            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 53</t>
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 170</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">71.53</t>
+            <t xml:space="preserve">39.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">AT 45 \ Плечики (L-450)</t>
-[...3 lines deleted...]
-Артикул: HNG.072.BL</t>
+            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 53</t>
+Длина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">82.13</t>
+            <t xml:space="preserve">41.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KV 42-10 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.198.BL</t>
+            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.39.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 69</t>
+Длина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 90</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.80</t>
+            <t xml:space="preserve">45.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KV 45-10 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.199.BL</t>
+            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.42.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 69</t>
+Длина, мм: 420</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 35</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 80</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">91.80</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PLC 42-03 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.157.BL</t>
+            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.44.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 50</t>
+Длина, мм: 440</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">70.40</t>
+            <t xml:space="preserve">46.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PLC 45-01 \ Пластиковые вешалки-плечики для одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.158.BL</t>
+            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.46.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 50</t>
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна установка перекладины PE-37 и перекладины с прищепками PSP-37</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">70.40</t>
+            <t xml:space="preserve">49.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.31.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.31.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.80</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.35.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.35.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">41.00</t>
+            <t xml:space="preserve">46.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.39.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.39.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.00</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.42.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.42.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 420</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 35</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">53.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.44.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.44.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 440</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.90</t>
+            <t xml:space="preserve">55.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.46.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.46.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 40</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 110</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.00</t>
+            <t xml:space="preserve">56.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 25</t>
+            <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MN.41.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Кол-во в упаковке, шт.: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">55.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.35.WH</t>
+            <t xml:space="preserve">MN-41 \ Вешалка-плечики, верхняя одежда/трикотаж,  41см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MN.41.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 350</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.90</t>
+            <t xml:space="preserve">63.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-39 \ Вешалка-плечики, для верхней одежды/трикотаж, 39x3см </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 30</t>
+            <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MNP.41.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 130</t>
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">62.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-42 \ Вешалка-плечики, для верхней одежды/трикотаж, 42x3,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.42.WH</t>
+            <t xml:space="preserve">MNP-41 \ Вешалка-плечики с перекладиной </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MNP.41.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 420</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 35</t>
+Длина, мм: 410</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 11</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Примечание: Поворотный крючок. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch. Стоимость и минимальные количества уточняйте. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">53.00</t>
+            <t xml:space="preserve">71.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-44 \ Вешалка-плечики, для верхней одежды/трикотаж, 44x4см</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 56</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-46 \ Вешалка-плечики, для верхней одежды/трикотаж, 46x4см</t>
-[...3 lines deleted...]
-Артикул: HNG.MR.46.WH</t>
+            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 40</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 110</t>
+Ширина плеча, мм: 56</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">56.10</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">H6-55 \Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.110.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 56</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.110.TD</t>
           </r>
@@ -7644,749 +7648,745 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">H6-55 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 56</t>
+            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.179.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются по 1 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...7 lines deleted...]
-Цвет: светлое дерево</t>
+            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.179.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 96</t>
+Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">94.86</t>
+            <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...3 lines deleted...]
-Артикул: HNG.179.BL</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.184.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66 NB \ Вешалки-плечики для одежды деревянные</t>
-[...3 lines deleted...]
-Артикул: HNG.179.WH</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.196.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">108.00</t>
+            <t xml:space="preserve">110.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.196.GR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">108.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 340</t>
+            <t xml:space="preserve">P-66 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.118.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">109.00</t>
+            <t xml:space="preserve">94.86</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: Деревянные</t>
-[...11 lines deleted...]
-Старая цена: 107 руб.</t>
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.224.WD</t>
-[...3 lines deleted...]
-Цвет: светлое дерево</t>
+Артикул: HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">98.94</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: деревянные</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 120</t>
+Материал: Деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 107 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">P-66B \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...11 lines deleted...]
-Длина, мм: 450</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">110.00</t>
+            <t xml:space="preserve">98.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.091.WD</t>
+            <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.092.WD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 460</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 17</t>
+Длина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 48</t>
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">193.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.091.BL</t>
           </r>
@@ -8492,95 +8492,95 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 010 \ Вешалки-плечики для одежды деревянные (с перекладиной)</t>
-[...3 lines deleted...]
-Артикул: HNG.092.WD</t>
+            <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.091.WD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12</t>
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 96</t>
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>