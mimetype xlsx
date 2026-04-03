--- v1 (2026-02-16)
+++ v2 (2026-04-03)
@@ -83,54 +83,50 @@
       <t xml:space="preserve">
 Артикул: HNG.082.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 42 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -152,54 +148,50 @@
       <t xml:space="preserve">
 Артикул: HNG.002.CH/BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 22.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">19.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -465,54 +457,50 @@
       <t xml:space="preserve">
 Артикул: HNG.137.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 70 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -534,54 +522,50 @@
       <t xml:space="preserve">
 Артикул: HNG.090.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 70 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -885,54 +869,50 @@
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">BV 003 \ Вешалки-плечики для шарфа, платка и палантина</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.227.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 255</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
-    </r>
-[...2 lines deleted...]
-Скидка: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">26.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -2056,54 +2036,50 @@
             <t xml:space="preserve">
 Артикул: HNG.082.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 42 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -2125,54 +2101,50 @@
             <t xml:space="preserve">CN 038-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.002.CH/BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 22.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">19.38</t>
           </r>
@@ -2462,54 +2434,50 @@
             <t xml:space="preserve">
 Артикул: HNG.137.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 70 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -2531,54 +2499,50 @@
             <t xml:space="preserve">WS 037-40 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.090.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 70 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
@@ -2909,54 +2873,50 @@
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">BV 003 \ Вешалки-плечики для шарфа, платка и палантина</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.227.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 255</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
-          </r>
-[...2 lines deleted...]
-Скидка: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>