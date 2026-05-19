--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -87,51 +87,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -461,51 +461,51 @@
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -526,51 +526,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2040,51 +2040,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
@@ -2438,51 +2438,51 @@
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
@@ -2506,51 +2506,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>