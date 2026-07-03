--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Плечики и вешалки для шарфов, платков, палантинов</t>
   </si>
   <si>
     <t>Плечики и вешалки для шарфов, платков, палантинов служат для демонстрации и развешивания в магазинах текстильных аксессуаров.
 Вешалки бывают разных видов, такие как вешалка-кольцо для шарфа, овальные вешалки, с поролоном, прямоугольные и плечики с прищепками.
 У нас вы можете купить плечики и вешалки для шарфов и платков оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 037-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -87,67 +87,67 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.60</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CN 038-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.002.CH/BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
@@ -677,323 +677,148 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PP 1 \ Крючок-прищепка </t>
-[...3 lines deleted...]
-Артикул: HNG.205.BL</t>
+      <t xml:space="preserve">VB 37-01 \ Пластиковые вешалки-плечики</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.166.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 4\22</t>
+Длина, мм: 370</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">54.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">BV 37-02 \ Пластиковые вешалки-плечики с поролоном</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 13</t>
+      <t xml:space="preserve">BV 003 \ Вешалки-плечики для шарфа, платка и палантина</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.227.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 255</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
-[...112 lines deleted...]
-      </rPr>
       <t xml:space="preserve">26.50</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">25.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">KR 001 \ Вешалка кольцо для шарфа, платка и палантина</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.226.00</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: полупрозрачный</t>
@@ -1114,51 +939,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_0822.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_0023.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_0034.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_0045.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_1366.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_0897.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_1378.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_0909.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b2_fea3_11df_b16f_003048d0c7fe_23FD49DC_7EE9_4883_96BA_1CFB617E520310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed652f_ad6a_11e5_a43a_0025902b3cc1_87490ED3_0D62_477E_A29B_AAC45C8E92E212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee7097_ad68_11e5_a43a_0025902b3cc1_20113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed2b_0cc5_11e0_99a4_003048f27c5f_A2624ED3_C12E_4FF0_99BF_C6643BC7EC4D14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e0861_b55a_11e7_93ca_0025902b3cc1_22715.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64969289_b559_11e7_93ca_0025902b3cc1_22616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c7b5b_b559_11e7_93ca_0025902b3cc1_22617.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_0822.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_0023.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_0034.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_0045.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_1366.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_0897.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_1378.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_0909.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abc0b2_fea3_11df_b16f_003048d0c7fe_23FD49DC_7EE9_4883_96BA_1CFB617E520310.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21711.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28ed2b_0cc5_11e0_99a4_003048f27c5f_A2624ED3_C12E_4FF0_99BF_C6643BC7EC4D12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e0861_b55a_11e7_93ca_0025902b3cc1_22713.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c7b5b_b559_11e7_93ca_0025902b3cc1_22614.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1539,140 +1364,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1926,93 +1661,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z14"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D14" sqref="D14"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2040,67 +1775,67 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CN 038-12 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.002.CH/BL</t>
           </r>
@@ -2670,347 +2405,161 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PP 1 \ Крючок-прищепка </t>
-[...3 lines deleted...]
-Артикул: HNG.205.BL</t>
+            <t xml:space="preserve">VB 37-01 \ Пластиковые вешалки-плечики</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.166.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 4\22</t>
+Длина, мм: 370</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">54.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BV 37-02 \ Пластиковые вешалки-плечики с поролоном</t>
-[...120 lines deleted...]
-            </rPr>
             <t xml:space="preserve">BV 003 \ Вешалки-плечики для шарфа, платка и палантина</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.227.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 255</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="14" spans="1:26">
-[...65 lines deleted...]
-      <c r="D14" s="5" t="inlineStr">
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KR 001 \ Вешалка кольцо для шарфа, платка и палантина</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.226.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: полупрозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 140</t>
           </r>