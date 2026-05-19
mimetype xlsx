--- v2 (2026-04-03)
+++ v3 (2026-05-19)
@@ -214,51 +214,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -759,51 +759,51 @@
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -824,51 +824,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">60.18</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -3904,51 +3904,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
@@ -4484,51 +4484,51 @@
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
@@ -4554,51 +4554,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 70 руб.</t>
+Старая цена: 71 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">60.18</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>