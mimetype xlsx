--- v3 (2026-05-19)
+++ v4 (2026-07-03)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Вешалки и плечики с прищепками (зажимами)</t>
   </si>
   <si>
     <t>Вешалки и плечики с прищепками (зажимами) – чаще всего представлены вешалками, состоящими из перекладины, по краям которой расположены зажимы, для удобной фиксации одежды и аксессуаров, с двух краев.
 Помимо вешалок «перекладин», в нашем ассортименте есть классические вешалки для одежды с зажимами, позволяющие дополнительно фиксировать необходимые предметы одежды и аксессуары. Такие плечики могут служить вешалкой для носков, юбок, брюк и многого другого.
 Имея небольшую ширину, вешалки и плечики с прищепками удобно размещаются в ряд, сохраняя понятную структуру и давая полный доступ к выставленным предметам одежды.
 У нас вы можете купить вешалки с зажимом из пластика, металла и дерева, оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 006 \  Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
@@ -214,67 +214,67 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.60</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CN 038-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.003.CH/BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/черный</t>
@@ -531,51 +531,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.087.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -588,51 +588,51 @@
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">144.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.136.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -918,1242 +918,1063 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PP 1 \ Крючок-прищепка </t>
-[...3 lines deleted...]
-Артикул: HNG.205.BL</t>
+      <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.203.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 4\22</t>
+Длина, мм: 345</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.10</t>
+      <t xml:space="preserve">180.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.203.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.204.OPL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: опал</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 345</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Поставляются под заказ от 200шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">180.00</t>
+      <t xml:space="preserve">183.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 12</t>
+      <t xml:space="preserve">UV 004 \ Вешалки-плечики для нижнего белья и купальников</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.207.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поставляются под заказ от 200шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">183.00</t>
+      <t xml:space="preserve">64.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">UV 004 \ Вешалки-плечики для нижнего белья и купальников</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 6</t>
+      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.30.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.30</t>
+      <t xml:space="preserve">54.10</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">VU 36-1 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.165.BL</t>
+      <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.36.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 360</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 9\23</t>
+Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">101.00</t>
+      <t xml:space="preserve">59.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">VU 07-210 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.228.BL</t>
+      <t xml:space="preserve">FL-39 \ Вешалка c прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.39.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 210</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ (от 250 шт. кратно упаковкам)</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">90.80</t>
+      <t xml:space="preserve">62.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.30.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.10</t>
+      <t xml:space="preserve">62.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.36.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 360</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.20</t>
+      <t xml:space="preserve">67.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-39 \ Вешалка c прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.39.BL</t>
+      <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ML.30.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 9 / 15</t>
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">62.20</t>
+      <t xml:space="preserve">125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.30.WH</t>
+      <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ML.30.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 9 / 15</t>
+Ширина плеча, мм: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">62.20</t>
+      <t xml:space="preserve">145.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.36.WH</t>
+      <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ML.36.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 360</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина плеча, мм: 9 / 15</t>
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">67.30</t>
+      <t xml:space="preserve">152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.ML.30.BL</t>
+      <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.ML.36.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 300</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 10</t>
+Длина, мм: 360</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">122.00</t>
+      <t xml:space="preserve">132.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+      <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.093.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 375</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">142.00</t>
+      <t xml:space="preserve">141.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...23 lines deleted...]
-Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
+      <t xml:space="preserve">WS 006 \ Плечики (L-375мм) </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.093.WD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светлое дерево</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 375</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">149.00</t>
+      <t xml:space="preserve">136.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...23 lines deleted...]
-Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
+      <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.093.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 375</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: деревянные</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">130.00</t>
+      <t xml:space="preserve">141.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.093.BL</t>
+      <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.091.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 375</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12\27</t>
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">141.00</t>
+      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">WS 006 \ Плечики (L-375мм) </t>
-[...3 lines deleted...]
-Артикул: HNG.093.WD</t>
+      <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.091.WD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светлое дерево</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 375</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12\27</t>
+Длина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: деревянные</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">136.00</t>
-[...120 lines deleted...]
-      </rPr>
       <t xml:space="preserve">193.00</t>
-    </r>
-[...59 lines deleted...]
-      <t xml:space="preserve">200.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -2274,51 +2095,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_0023.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_0824.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_0035.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb1a4_fa35_11ed_907c_ac1f6b40b531_HNG003V2CH_BL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_0047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211544_fa36_11ed_907c_ac1f6b40b531_HNG004V2CH_BL8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_13713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_09014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed652f_ad6a_11e5_a43a_0025902b3cc1_87490ED3_0D62_477E_A29B_AAC45C8E92E216.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc2c7_ad68_11e5_a43a_0025902b3cc1_20317.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dcf7_ad68_11e5_a43a_0025902b3cc1_20418.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766302a9_ad6a_11e5_a43a_0025902b3cc1_HNG207TR19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116cd_0100_11e0_b16f_003048d0c7fe_88FE17F3_8AB8_44C9_8258_0BE27FC4FF7A20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844238_b55a_11e7_93ca_0025902b3cc1_22821.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf8c7_3047_11ed_b95a_ac1f6b40b531_HNGFL30BL.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd544c_3047_11ed_b95a_ac1f6b40b531_HNGFL36BL23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e17c_3047_11ed_b95a_ac1f6b40b531_HNGFL39BL.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576d6b_deab_11ed_bba1_ac1f6b40b531_HNGFL30WH25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a1ef_deab_11ed_bba1_ac1f6b40b531_HNGFL36WH.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c9fa_d613_11ee_a821_0050569cf81d_HNGML30BL27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7b46_d613_11ee_a821_0050569cf81d_HNGML30WH28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da9f1_cfa7_11ed_bcfb_ac1f6b40b531_HNGML36WH.resize229.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4be29_cfa7_11ed_bcfb_ac1f6b40b531_HNGML36BL30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00936.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3b697_e1e7_11ee_a821_0050569cf81d_HNG093320WH-_1_2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_0023.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_0824.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_0035.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbb1a4_fa35_11ed_907c_ac1f6b40b531_HNG003V2CH_BL6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f7b50_5aeb_11e5_a10e_0025902b3cc1_0047.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211544_fa36_11ed_907c_ac1f6b40b531_HNG004V2CH_BL8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf939c_02b0_11e0_b16f_003048d0c7fe_4AD27C15_295B_470C_A902_8A44D54DE6ED9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b7c1e_e372_11ed_85bb_ac1f6b40b531_HNG087WH10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4467ae_ef15_11e4_afdc_0025902b3cc1_13713.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294cb_fdef_11df_b16f_003048d0c7fe_09014.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232957d_fdef_11df_b16f_003048d0c7fe_21715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecc2c7_ad68_11e5_a43a_0025902b3cc1_20316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73dcf7_ad68_11e5_a43a_0025902b3cc1_20417.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766302a9_ad6a_11e5_a43a_0025902b3cc1_HNG207TR18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bf8c7_3047_11ed_b95a_ac1f6b40b531_HNGFL30BL.resize219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd544c_3047_11ed_b95a_ac1f6b40b531_HNGFL36BL20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2e17c_3047_11ed_b95a_ac1f6b40b531_HNGFL39BL.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576d6b_deab_11ed_bba1_ac1f6b40b531_HNGFL30WH22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91a1ef_deab_11ed_bba1_ac1f6b40b531_HNGFL36WH.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c9fa_d613_11ee_a821_0050569cf81d_HNGML30BL24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7b46_d613_11ee_a821_0050569cf81d_HNGML30WH25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0da9f1_cfa7_11ed_bcfb_ac1f6b40b531_HNGML36WH.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4be29_cfa7_11ed_bcfb_ac1f6b40b531_HNGML36BL27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9ad4a_5026_11e3_baa0_0025902b3cc1_0675F806_A108_43C7_8507_42206CDC227C28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40313_e373_11ed_85bb_ac1f6b40b531_HNG093WD29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20197900_5026_11e3_baa0_0025902b3cc1_D1A97F53_237A_4FD5_9F48_452478F39B1A30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f284_034b_11ed_9b20_ac1f6b40b531_HNG092WD31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad2b_074c_11e0_99a4_003048f27c5f_FFB4689D_EF94_456B_A353_4291541D0B7A32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20089cda_caea_11e8_a710_0025902b3cc1_WS_00933.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3269,140 +3090,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3656,93 +3387,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z24"/>
+  <dimension ref="A1:Z22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B24" sqref="B24"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -3904,67 +3635,67 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CN 038-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.003.CH/BL</t>
           </r>
@@ -4240,51 +3971,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 030-40 \ Плечики (L-400мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4302,51 +4033,51 @@
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">144.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.136.WH</t>
           </r>
@@ -4656,1327 +4387,1135 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PP 1 \ Крючок-прищепка </t>
-[...3 lines deleted...]
-Артикул: HNG.205.BL</t>
+            <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.203.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 4\22</t>
+Длина, мм: 345</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">180.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.203.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.204.OPL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: опал</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 345</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Поставляются под заказ от 200шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">180.00</t>
+            <t xml:space="preserve">183.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MUV 8-250 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 12</t>
+            <t xml:space="preserve">UV 004 \ Вешалки-плечики для нижнего белья и купальников</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.207.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поставляются под заказ от 200шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Кол-во в упаковке, шт.: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">183.00</t>
+            <t xml:space="preserve">64.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UV 004 \ Вешалки-плечики для нижнего белья и купальников</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 6</t>
+            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.30.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 150</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.30</t>
+            <t xml:space="preserve">54.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VU 36-1 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.165.BL</t>
+            <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.36.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 360</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 9\23</t>
+Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">101.00</t>
+            <t xml:space="preserve">59.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VU 07-210 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.228.BL</t>
+            <t xml:space="preserve">FL-39 \ Вешалка c прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.39.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 210</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 25</t>
+Длина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ (от 250 шт. кратно упаковкам)</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">90.80</t>
+            <t xml:space="preserve">62.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.30.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">62.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами)</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.36.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 360</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.20</t>
+            <t xml:space="preserve">67.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-39 \ Вешалка c прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.39.BL</t>
+            <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ML.30.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 390</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 9 / 15</t>
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62.20</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.30.WH</t>
+            <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ML.30.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 9 / 15</t>
+Ширина плеча, мм: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62.20</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.36.WH</t>
+            <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ML.36.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 360</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 9 / 15</t>
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">67.30</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.ML.30.BL</t>
+            <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.ML.36.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 10</t>
+Длина, мм: 360</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">122.00</t>
+            <t xml:space="preserve">132.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+            <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.093.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">142.00</t>
+            <t xml:space="preserve">141.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...23 lines deleted...]
-Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
+            <t xml:space="preserve">WS 006 \ Плечики (L-375мм) </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.093.WD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светлое дерево</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">149.00</t>
+            <t xml:space="preserve">136.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ML-36 \ Вешалка c прищепками (зажимами), брюки/юбки, 36см</t>
-[...23 lines deleted...]
-Примечание: Крючок поворотный. Под заказ возможно изготовление цветных плечиков, а также нанесение логотипа, флока, покрытия soft touch , изготовление фурнитуры в цвете золото. Стоимость и минимальные количества уточняйте у менеджеров.</t>
+            <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.093.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 375</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12\27</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">130.00</t>
+            <t xml:space="preserve">141.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 006 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
-[...3 lines deleted...]
-Артикул: HNG.093.BL</t>
+            <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.091.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 375</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12\27</t>
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">141.00</t>
+            <t xml:space="preserve">200.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">WS 006 \ Плечики (L-375мм) </t>
-[...3 lines deleted...]
-Артикул: HNG.093.WD</t>
+            <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.091.WD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 375</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 12\27</t>
+Длина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 17</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: деревянные</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Ширина плеча указана без прищепки / с прищепкой. Продаются комплектами по 5 шт. Цена указана за 1 шт.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: Продаются комплектами по 3 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 48</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">136.00</t>
+            <t xml:space="preserve">193.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
-        <is>
-[...194 lines deleted...]
-      <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 009 \ Деревянные вешалки-плечики для одежды с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.091.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 460</t>
           </r>