--- v2 (2026-03-09)
+++ v3 (2026-06-08)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Детские вешалки и плечики для одежды</t>
   </si>
   <si>
     <t>Детские вешалки и плечики для одежды – отличаются от остальных плечиков размерами и цветовыми решениями. Предназначены для хранения и демонстрации детской и подростковой одежды. Длина варьируется от 250 мм (контурные) до 340 мм (деревянные с перекладиной).
@@ -405,51 +405,51 @@
       <t xml:space="preserve">
 Артикул: HNG.194.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -466,51 +466,51 @@
       <t xml:space="preserve">
 Артикул: HNG.192.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: Металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -527,51 +527,51 @@
       <t xml:space="preserve">
 Артикул: HNG.107.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -588,51 +588,51 @@
       <t xml:space="preserve">
 Артикул: HNG.133.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -779,51 +779,51 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -934,799 +934,624 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">68.34</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">VU 07-210 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 25</t>
+      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.FL.30.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ (от 250 шт. кратно упаковкам)</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">90.80</t>
+      <t xml:space="preserve">62.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.30.WH</t>
+      <t xml:space="preserve">DV 03-263 \ Вешалки-плечики для детской одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.212.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 300</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 9 / 15</t>
+Длина, мм: 263</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">62.20</t>
+      <t xml:space="preserve">28.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DV 03-263 \ Вешалки-плечики для детской одежды</t>
-[...19 lines deleted...]
-Материал: пластиковые</t>
+      <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.210.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются под заказ от 250шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28.60</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+      <t xml:space="preserve">CNS 31 \ Плечики детские (Италия)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.254.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 330</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
+      <t xml:space="preserve">47.94</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+      <t xml:space="preserve">CNS 31 \ Плечики детские, с перекладиной (Италия)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.255.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.10</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">CNS 31 \ Плечики детские (Италия)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 330</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.94</t>
+      <t xml:space="preserve">39.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">CNS 31 \ Плечики детские, с перекладиной (Италия)</t>
-[...11 lines deleted...]
-Длина, мм: 310</t>
+      <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 230</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">40.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.31.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.31.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 310</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 180</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.80</t>
+      <t xml:space="preserve">45.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: HNG.MR.35.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.35.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">46.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.WH</t>
+      <t xml:space="preserve">VKP 28 \ Вешалки-плечики для детской одежды</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: HNG.161.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 310</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Длина, мм: 280</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина плеча, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: пластиковые</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">45.90</t>
-[...116 lines deleted...]
-      </rPr>
       <t xml:space="preserve">27.50</t>
-    </r>
-[...55 lines deleted...]
-      <t xml:space="preserve">24.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.171.TQ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: бирюзовый</t>
@@ -2880,51 +2705,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55c2e_d614_11ee_a821_0050569cf81d_HNGMNP35BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7c94_d614_11ee_a821_0050569cf81d_HNGMNP35WH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c9fa_d613_11ee_a821_0050569cf81d_HNGML30BL4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7b46_d613_11ee_a821_0050569cf81d_HNGML30WH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe564_6d18_11e7_9ffe_0025902b3cc1_2226.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03704_83c5_11e5_81c1_0025902b3cc1_13F45C30_04CB_4ED9_AEE9_4CA60225266F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3256c2_1e25_11e5_a10e_0025902b3cc1_EB0D9F43_65AA_46F4_980A_358812A3F96C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d81_074c_11e0_99a4_003048f27c5f_916920BF_078B_4A0C_9A03_F199D81F928F9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3def6d_ef15_11e4_afdc_0025902b3cc1_2090_wh10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_00211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_00312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_08213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c844238_b55a_11e7_93ca_0025902b3cc1_22816.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576d6b_deab_11ed_bba1_ac1f6b40b531_HNGFL30WH17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b91d_ad6b_11e5_a43a_0025902b3cc1_C76DF34F_9F56_4EDB_8F40_EF4234353DFF18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861644d_ad6a_11e5_a43a_0025902b3cc1_21019.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a6445_ad6b_11e5_a43a_0025902b3cc1_21120.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed7cf_3ee4_11e8_ade2_0025902b3cc1_HNG_254_WH_221.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88c80_3ee4_11e8_ade2_0025902b3cc1_HNG_255_WH_222.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49fad_fdef_11df_b16f_003048d0c7fe_4E96D2A5_C336_4CB3_AC1E_970775F737CC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf792ae_fdef_11df_b16f_003048d0c7fe_B3582E87_91DA_41FE_BD7D_D70F122C169A28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d17f34_0563_11e7_9cf3_0025902b3cc1_te_05_gr29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb2a6_0562_11e7_9cf3_0025902b3cc1_te_0530.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc517_3dfb_11e2_99cf_0025902b3cc1_17131.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb03f_b55d_11e7_93ca_0025902b3cc1_23232.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be14a_b55d_11e7_93ca_0025902b3cc1_23233.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13fe7_b55d_11e7_93ca_0025902b3cc1_23234.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d6e1_b55e_11e7_93ca_0025902b3cc1_23235.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df246f5_b55e_11e7_93ca_0025902b3cc1_23236.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab41b_b55e_11e7_93ca_0025902b3cc1_23237.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637786_3ee4_11e8_ade2_0025902b3cc1_138.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be597e_3ee4_11e8_ade2_0025902b3cc1_139.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69093e_b55e_11e7_93ca_0025902b3cc1_HNG_233_YE40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8f13_b55e_11e7_93ca_0025902b3cc1_HNG_233_WH41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020965a5_b55f_11e7_93ca_0025902b3cc1_HNG_233_OR42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD46.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e55c2e_d614_11ee_a821_0050569cf81d_HNGMNP35BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e7c94_d614_11ee_a821_0050569cf81d_HNGMNP35WH3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213c9fa_d613_11ee_a821_0050569cf81d_HNGML30BL4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7b46_d613_11ee_a821_0050569cf81d_HNGML30WH5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfe564_6d18_11e7_9ffe_0025902b3cc1_2226.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c03704_83c5_11e5_81c1_0025902b3cc1_13F45C30_04CB_4ED9_AEE9_4CA60225266F7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3256c2_1e25_11e5_a10e_0025902b3cc1_EB0D9F43_65AA_46F4_980A_358812A3F96C8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d61d81_074c_11e0_99a4_003048f27c5f_916920BF_078B_4A0C_9A03_F199D81F928F9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3def6d_ef15_11e4_afdc_0025902b3cc1_2090_wh10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f42429_5aea_11e5_a10e_0025902b3cc1_00211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de26291_5aeb_11e5_a10e_0025902b3cc1_00312.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60a6_01cb_11e0_b16f_003048d0c7fe_08213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9905dc7_ef15_11e4_afdc_0025902b3cc1_13614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823294c7_fdef_11df_b16f_003048d0c7fe_08915.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6576d6b_deab_11ed_bba1_ac1f6b40b531_HNGFL30WH16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83b91d_ad6b_11e5_a43a_0025902b3cc1_C76DF34F_9F56_4EDB_8F40_EF4234353DFF17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861644d_ad6a_11e5_a43a_0025902b3cc1_21018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ed7cf_3ee4_11e8_ade2_0025902b3cc1_HNG_254_WH_219.JPG"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff88c80_3ee4_11e8_ade2_0025902b3cc1_HNG_255_WH_220.JPG"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfdf37_dea0_11ed_bba1_ac1f6b40b531_HNGMR31BL.resize221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e768147_dea0_11ed_bba1_ac1f6b40b531_HNGMR35BL.resize222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e271a_deac_11ed_bba1_ac1f6b40b531_HNGMR31WH.resize223.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d14e0_deac_11ed_bba1_ac1f6b40b531_HNGMR35WH.resize224.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49fad_fdef_11df_b16f_003048d0c7fe_4E96D2A5_C336_4CB3_AC1E_970775F737CC25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d17f34_0563_11e7_9cf3_0025902b3cc1_te_05_gr26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbb2a6_0562_11e7_9cf3_0025902b3cc1_te_0527.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddc517_3dfb_11e2_99cf_0025902b3cc1_17128.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb03f_b55d_11e7_93ca_0025902b3cc1_23229.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4be14a_b55d_11e7_93ca_0025902b3cc1_23230.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13fe7_b55d_11e7_93ca_0025902b3cc1_23231.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d6e1_b55e_11e7_93ca_0025902b3cc1_23232.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df246f5_b55e_11e7_93ca_0025902b3cc1_23233.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbab41b_b55e_11e7_93ca_0025902b3cc1_23234.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00637786_3ee4_11e8_ade2_0025902b3cc1_135.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be597e_3ee4_11e8_ade2_0025902b3cc1_136.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69093e_b55e_11e7_93ca_0025902b3cc1_HNG_233_YE37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c8f13_b55e_11e7_93ca_0025902b3cc1_HNG_233_WH38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020965a5_b55f_11e7_93ca_0025902b3cc1_HNG_233_OR39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef87e4_8321_11e7_9ffe_0025902b3cc1_140.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eef4c_8321_11e7_9ffe_0025902b3cc1_241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407cf84_c23a_11e8_a710_0025902b3cc1_B_HNG_224_WH42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6140038_ab9f_11e8_a710_0025902b3cc1_HNG_224_WD43.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4175,140 +4000,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4562,54 +4297,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z29"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="D27" sqref="D27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -5012,51 +4747,51 @@
             <t xml:space="preserve">
 Артикул: HNG.194.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
@@ -5078,51 +4813,51 @@
             <t xml:space="preserve">
 Артикул: HNG.192.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 12</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: Металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 64 руб.</t>
+Старая цена: 65 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
@@ -5142,51 +4877,51 @@
             <t xml:space="preserve">
 Артикул: HNG.107.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
@@ -5208,51 +4943,51 @@
             <t xml:space="preserve">
 Артикул: HNG.133.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 13</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 84 руб.</t>
+Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
@@ -5410,51 +5145,51 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 42 руб.</t>
+Старая цена: 44 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
@@ -5578,1957 +5313,1769 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">68.34</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VU 07-210 \ Пластиковые вешалки-плечики с прищепками (зажимами)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 25</t>
+            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.FL.30.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 9 / 15</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ (от 250 шт. кратно упаковкам)</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">90.80</t>
+            <t xml:space="preserve">62.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">FL-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
-[...3 lines deleted...]
-Артикул: HNG.FL.30.WH</t>
+            <t xml:space="preserve">DV 03-263 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.212.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 9 / 15</t>
+Длина, мм: 263</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая. Ширина плеча указана: без прищепки / с прищепкой.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">62.20</t>
+            <t xml:space="preserve">28.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DV 03-263 \ Вешалки-плечики для детской одежды</t>
-[...19 lines deleted...]
-Материал: пластиковые</t>
+            <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.210.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются под заказ от 250шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.60</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+            <t xml:space="preserve">CNS 31 \ Плечики детские (Италия)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.254.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 330</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">47.94</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PV 04-300 \ Вешалки-плечики для детской одежды</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 250</t>
+            <t xml:space="preserve">CNS 31 \ Плечики детские, с перекладиной (Италия)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.255.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.10</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CNS 31 \ Плечики детские (Италия)</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.31.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 330</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.94</t>
+            <t xml:space="preserve">39.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">CNS 31 \ Плечики детские, с перекладиной (Италия)</t>
-[...11 lines deleted...]
-Длина, мм: 310</t>
+            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.MR.35.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 230</t>
+Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">40.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.31.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.31.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 310</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 180</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.80</t>
+            <t xml:space="preserve">45.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.MR.35.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.MR.35.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
+Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">46.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
-[...3 lines deleted...]
-Артикул: HNG.MR.31.WH</t>
+            <t xml:space="preserve">VKP 28 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.161.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 310</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 180</t>
+Длина, мм: 280</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45.90</t>
+            <t xml:space="preserve">27.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MR-35 \ Вешалка-плечики, для верхней одежды/трикотаж, 35x2,5см </t>
-[...15 lines deleted...]
-Ширина плеча, мм: 25</t>
+            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.171.TQ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: бирюзовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 280</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 4,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание:  Поворотный крючок, поверхность плечиков - матовая.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 160</t>
+Кол-во в упаковке, шт.: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14,00 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.90</t>
+            <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VKP 28 \ Вешалки-плечики для детской одежды</t>
-[...7 lines deleted...]
-Цвет: белый</t>
+            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.171.BE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: голубой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 5</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+Ширина плеча, мм: 4,3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластиковые</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14,00 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.50</t>
+            <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VKP 28 \ Вешалки-плечики для детской одежды</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.171.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 5</t>
+Ширина плеча, мм: 4,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 500</t>
+Кол-во в упаковке, шт.: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14,00 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24.00</t>
+            <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 4,3</t>
+            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.232.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
-          </r>
-[...2 lines deleted...]
-Старая цена: 14,00 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 4,3</t>
+            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.232.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10.35</t>
+            <t xml:space="preserve">13.10</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TE 05 \ Вешалки-плечики для детской одежды</t>
-[...7 lines deleted...]
-Цвет: синий</t>
+            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.232.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина плеча, мм: 4,3</t>
+Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10.35</t>
+            <t xml:space="preserve">16.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.232.BL</t>
-[...3 lines deleted...]
-Цвет: черный</t>
+Артикул: HNG.232.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 14 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.232.WH</t>
-[...3 lines deleted...]
-Цвет: белый</t>
+Артикул: HNG.232.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 14 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.10</t>
+            <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: HNG.232.TR</t>
-[...7 lines deleted...]
-Длина, мм: 280</t>
+Артикул: HNG.232.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий.</t>
+Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 14 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16.68</t>
+            <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 4</t>
+            <t xml:space="preserve">NC 31 \ Плечики детские (Италия)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.252.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.    </t>
-[...7 lines deleted...]
-Старая цена: 14 руб.</t>
+Кол-во в упаковке, шт.: 650</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10.35</t>
+            <t xml:space="preserve">29.58</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 4</t>
+            <t xml:space="preserve">NC 31 \ Плечики детские, c перекладиной (Италия)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.253.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 7</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
-[...7 lines deleted...]
-Старая цена: 14 руб.</t>
+Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10.35</t>
+            <t xml:space="preserve">35.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 05 \ Вешалки-плечики для детской одежды</t>
-[...3 lines deleted...]
-Артикул: HNG.232.YE</t>
+            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.233.YE</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: желтый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 270</t>
-[...3 lines deleted...]
-Ширина плеча, мм: 4</t>
+Длина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
-[...7 lines deleted...]
-Старая цена: 14 руб.</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10.35</t>
+            <t xml:space="preserve">27.03</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NC 31 \ Плечики детские (Италия)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 7</t>
+            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.233.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 650</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.58</t>
+            <t xml:space="preserve">27.03</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NC 31 \ Плечики детские, c перекладиной (Италия)</t>
-[...15 lines deleted...]
-Ширина плеча, мм: 7</t>
+            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.233.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: оранжевый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 500</t>
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">27.03</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.03</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
-[...3 lines deleted...]
-Артикул: HNG.233.WH</t>
+            <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: HNG.224.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 250</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Длина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Продаются комплектами по 6 шт. Цена указана за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 96</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.03</t>
+            <t xml:space="preserve">109.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TTE 06 \ Вешалки-плечики для детской одежды (контурная)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+            <t xml:space="preserve">P-66B \ Плечики (L-340мм, с перекладиной) (2 сорт)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: B.HNG.224.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 340</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина плеча, мм: 12</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: Деревянные</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: имеются дефекты покрытия, уточняйте у менеджеров и см. на фото.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 107 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">27.03</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
-        <is>
-[...198 lines deleted...]
-      <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">P-66B \ Деревянные вешалки-плечики для детской одежды (с перекладиной)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.224.WD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: светлое дерево</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 340</t>
           </r>