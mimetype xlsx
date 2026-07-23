--- v3 (2026-06-08)
+++ v4 (2026-07-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">23.06.2026</t>
     </r>
   </si>
   <si>
     <t>Детские вешалки и плечики для одежды</t>
   </si>
   <si>
     <t>Детские вешалки и плечики для одежды – отличаются от остальных плечиков размерами и цветовыми решениями. Предназначены для хранения и демонстрации детской и подростковой одежды. Длина варьируется от 250 мм (контурные) до 340 мм (деревянные с перекладиной).
 Вешалки плечики для детской одежды используются чаще всего в специализированных магазинах, супермаркетах, бутиках, детских садах, школах и других детских учреждениях.
 В нашем ассортименте представлены моделями для детей всех возрастных категорий. Вы можете найти в данном разделе вешалки с зажимами для юбок и брюк, детские вешалки из обрезиненного металла, деревянные и пластиковые различных форм и цветов.
 У нас вы можете купить детские вешалки и плечики оптом и в розницу. На крупные заказы предусмотрены скидки.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MNP-35 \ Вешалка-плечики с перекладиной, верхняя одежда/трикотаж,  35см</t>
     </r>
     <r>
@@ -104,51 +104,51 @@
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа, флока, производсво в другом цвете и покрытие soft touch. Цены и минимальные парии уточняйте у вашего менеджера.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.10</t>
+      <t xml:space="preserve">58.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MNP-35 \ Вешалка-плечики с перекладиной, верхняя одежда/трикотаж,  35см</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MNP.35.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -169,51 +169,51 @@
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа, флока, производство в другом цвете и покрытие soft touch. Цены и минимальные парии уточняйте у вашего менеджера.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.30</t>
+      <t xml:space="preserve">67.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.ML.30.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -234,51 +234,51 @@
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">122.00</t>
+      <t xml:space="preserve">125.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.ML.30.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -299,51 +299,51 @@
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">142.00</t>
+      <t xml:space="preserve">145.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">CN 029-30 \ Вешалки-плечики для детской одежды</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.222.CH.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/синий</t>
@@ -543,51 +543,51 @@
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 86 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">52.02</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2090.WE \ Вешалки-плечики для детской одежды</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.133.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -779,67 +779,67 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 120</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: металлические</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.60</t>
+      <t xml:space="preserve">26.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.136.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -1328,51 +1328,51 @@
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">41.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: HNG.MR.31.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый</t>
@@ -4339,51 +4339,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">23.06.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4427,51 +4427,51 @@
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа, флока, производсво в другом цвете и покрытие soft touch. Цены и минимальные парии уточняйте у вашего менеджера.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.10</t>
+            <t xml:space="preserve">58.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MNP-35 \ Вешалка-плечики с перекладиной, верхняя одежда/трикотаж,  35см</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MNP.35.WH</t>
           </r>
@@ -4495,51 +4495,51 @@
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа, флока, производство в другом цвете и покрытие soft touch. Цены и минимальные парии уточняйте у вашего менеджера.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.30</t>
+            <t xml:space="preserve">67.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4565,51 +4565,51 @@
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">122.00</t>
+            <t xml:space="preserve">125.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ML-30 \ Вешалка c прищепками (зажимами), брюки/юбки, 30см</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.ML.30.WH</t>
           </r>
@@ -4633,51 +4633,51 @@
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Возможно нанесение логотипа и производство в другом цвете. Цены и минимальные парии уточняйте у вашего менеджера. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">142.00</t>
+            <t xml:space="preserve">145.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">CN 029-30 \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -4893,51 +4893,51 @@
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 86 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">52.02</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2090.WE \ Вешалки-плечики для детской одежды</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5145,67 +5145,67 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 120</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 2,3\23</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: металлические</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ширина плеча указана: без прищепки (пруток) / с прищепкой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 44 руб.</t>
+Старая цена: 43.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">26.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">WS 037-30 \ Металлические вешалки-плечики с прищепками (зажимами)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -5731,51 +5731,51 @@
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ, кратно коробкам. Срок поставки от 10 раб. дней. Поворотный крючок, поверхность плечиков - матовая.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 160</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">41.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">MR-31 \ Вешалка-плечики, для верхней одежды/трикотаж, 31x2,5см </t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: HNG.MR.31.WH</t>
           </r>