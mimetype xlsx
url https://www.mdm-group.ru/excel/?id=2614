--- v4 (2026-07-23)
+++ v5 (2026-09-06)
@@ -1552,51 +1552,51 @@
       <t xml:space="preserve">
 Артикул: HNG.171.TQ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: бирюзовый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 280</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1613,51 +1613,51 @@
       <t xml:space="preserve">
 Артикул: HNG.171.BE</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: голубой</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 280</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1674,51 +1674,51 @@
       <t xml:space="preserve">
 Артикул: HNG.171.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 280</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1922,51 +1922,51 @@
       <t xml:space="preserve">
 Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 270</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.    </t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -1987,51 +1987,51 @@
       <t xml:space="preserve">
 Цвет: синий</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 270</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -2052,51 +2052,51 @@
       <t xml:space="preserve">
 Цвет: желтый</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 270</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластиковые</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">10.35</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -5971,51 +5971,51 @@
             <t xml:space="preserve">
 Артикул: HNG.171.TQ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: бирюзовый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
@@ -6035,51 +6035,51 @@
             <t xml:space="preserve">
 Артикул: HNG.171.BE</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: голубой</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
@@ -6101,51 +6101,51 @@
             <t xml:space="preserve">
 Артикул: HNG.171.BU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 280</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4,3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14,00 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
@@ -6365,51 +6365,51 @@
             <t xml:space="preserve">
 Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.    </t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
@@ -6433,51 +6433,51 @@
             <t xml:space="preserve">
 Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
@@ -6503,51 +6503,51 @@
             <t xml:space="preserve">
 Цвет: желтый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 270</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина плеча, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластиковые</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Внимание, возможно небольшое отличие оттенка товара из разных партий. Цена действительна, пока товар есть в наличии на складе.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 14 руб.</t>
+Старая цена: 13.80 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">10.35</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>