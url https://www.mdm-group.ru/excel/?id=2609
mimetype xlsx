--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">06.03.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки на решетки (сетки) 50х50, кронштейны, корзины, полки</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
@@ -395,505 +395,497 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">43.86</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.007.300.9.22450.4N100</t>
+      <t xml:space="preserve">DSN.001.100 \ Крючок одинарный на решетку (L100, d5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.001.100.5.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
+Длина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Картинка анонса: 8080097</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 300</t>
-[...10 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">245.00</t>
+      <t xml:space="preserve">77.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 707.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+      <t xml:space="preserve">DSN.001.150 \ Крючок одинарный на решетку (L150, d5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.001.150.5.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.46</t>
+      <t xml:space="preserve">80.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 708.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+      <t xml:space="preserve">DSN.006.200 \ Кронштейн прямой (L200, d9мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.006.200.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">24.48</t>
+      <t xml:space="preserve">143.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 709.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+      <t xml:space="preserve">DSN.006.250 \ Кронштейн прямой (L250, d9мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.006.250.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 250</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.58</t>
+      <t xml:space="preserve">153.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 710.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N70.091.CH</t>
+      <t xml:space="preserve">KP 707.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.090.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 3</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">30.60</t>
+      <t xml:space="preserve">23.46</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
-[...3 lines deleted...]
-Артикул: N50.391.CH</t>
+      <t xml:space="preserve">KP 708.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.124.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.08</t>
+      <t xml:space="preserve">24.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 342 \ Крючок на решетку с ценникодержателем L-200мм</t>
-[...3 lines deleted...]
-Артикул: N50.392.CH</t>
+      <t xml:space="preserve">KP 709.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.130.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.24</t>
+      <t xml:space="preserve">29.58</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 031 \ Кронштейн горизонтальный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: MSS.031.CH</t>
+      <t xml:space="preserve">KP 710.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.091.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...15 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">90.00</t>
+      <t xml:space="preserve">30.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSN 291-S-BL \ Крючок одинарный на решетку (L-150, d-5мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSN.291S.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -985,152 +977,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">38.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.001.100 \ Крючок одинарный на решетку (L100, d5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 100</t>
+      <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.391.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ценникодержатель в комплект не входит. Может использоваться с ценникодержателем DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">77.50</t>
+      <t xml:space="preserve">55.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.001.150 \ Крючок одинарный на решетку (L150, d5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 150</t>
+      <t xml:space="preserve">TZ 342 \ Крючок на решетку с ценникодержателем L-200мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.392.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ценникодержатель в комплект не входит. Может использоваться с ценникодержателем DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">80.60</t>
+      <t xml:space="preserve">63.24</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSN.002.100 \ Крючок одинарный на решетку с ценникодержателем  (L100, d5мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSN.002.100.5.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1673,2454 +1669,2328 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+      <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRT.538.70.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ПВХ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина «евроотверстия», мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">694.00</t>
+      <t xml:space="preserve">12.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRT.521.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">780.00</t>
+      <t xml:space="preserve">7.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CND.VH39.50.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">780.00</t>
+      <t xml:space="preserve">5.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CND.024.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 27</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">690.00</t>
+      <t xml:space="preserve">5.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">GWH \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.055.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">680.00</t>
+      <t xml:space="preserve">44.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">GW 706.YN(338S) \ Крючок на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.129.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 59</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с трубой 30х15мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">690.00</t>
+      <t xml:space="preserve">20.40</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+      <t xml:space="preserve">TZ 701.YN \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.329.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 320</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">680.00</t>
+      <t xml:space="preserve">114.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
-[...23 lines deleted...]
-Глубина, мм: 100</t>
+      <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.384.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">301.00</t>
+      <t xml:space="preserve">89.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">GW 701 \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CF.077.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 108 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">65.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.383.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 350</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 701.YN \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.329.CH</t>
+      <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.374.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 320</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 152 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">114.00</t>
+      <t xml:space="preserve">121.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.374.CH</t>
+      <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CF.064.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 25.09.2025 11:04:59</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 152 руб.</t>
+Старая цена: 130 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">121.00</t>
+      <t xml:space="preserve">85.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 130 руб.</t>
+      <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.005.300.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.00</t>
+      <t xml:space="preserve">291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.382.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">291.00</t>
+      <t xml:space="preserve">70.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 013 \ Кронштейн на торговую решетку (сетку) 7 штырьков</t>
-[...3 lines deleted...]
-Артикул: N50.382.CH</t>
+      <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.105.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 258 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">70.38</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
-[...3 lines deleted...]
-Артикул: N50.384.CH</t>
+      <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.111.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 8</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">89.76</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 701 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: CF.077.CH</t>
+      <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.381.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 108 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.006.200 \ Кронштейн прямой (L200, d9мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.112.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 200 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">143.00</t>
+      <t xml:space="preserve">130.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.112.CH</t>
+      <t xml:space="preserve">GW 5H \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.135.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 200 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">130.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.006.250 \ Кронштейн прямой (L250, d9мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.109.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 250 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">153.00</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.105.CH</t>
+      <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.119.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 258 руб.</t>
+Старая цена: 200 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 5H \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.135.CH</t>
+      <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.034.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...7 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 325</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 250 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Старая цена: 250 руб.</t>
+      <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.007.300.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">245.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.119.CH</t>
+      <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.371.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 550</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 633 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.381.CH</t>
+      <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.390.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4.5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">78.54</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.111.CH</t>
+      <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.118.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">132.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.222.CH</t>
+      <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.071.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Диаметр, мм: 106</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 165 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 031 \ Кронштейн горизонтальный на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 199 руб.</t>
+      <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.004.5.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.00</t>
+      <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 250 руб.</t>
+      <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">63.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.222.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 165 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.90</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 633 руб.</t>
+      <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.L.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">380.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 105.YN \ Кронштейн на торговую решетку (сетку)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.009.1.5.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 260</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">262.00</t>
+      <t xml:space="preserve">301.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 706.YN(338S) \ Крючок на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.158S.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">20.40</t>
+      <t xml:space="preserve">690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.158S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">680.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 117 \ Кронштейн на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.165S.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">148.00</t>
+      <t xml:space="preserve">690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.165S.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">132.00</t>
+      <t xml:space="preserve">680.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.18101T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Диаметр прутка 5 и 2,4мм. Возможна поставка в любом цвете под заказ от 200шт. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">694.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.004.5.22450.4N100</t>
+      <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.157S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 270</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 5</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">184.00</t>
+      <t xml:space="preserve">780.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...112 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TH.4.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -4348,51 +4218,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E729.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099410.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd47d9_3fe9_11e0_86e2_003048f27c5f_19B11B50_1172_4228_8E6F_FA3AD2C4007615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_0119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d92c_d53c_11ed_b8c7_ac1f6b40b531_N7018101TZN31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c824_d53d_11ed_b8c7_ac1f6b40b531_N70157S224504N10032.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1333.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10034.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c25ca_d53d_11ed_b8c7_ac1f6b40b531_N70165S224504N10036.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0138.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0139.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00841.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153925_ad6d_11e5_a43a_0025902b3cc1_4E81C5EF_0F08_4188_91DB_9F953A1DD1D742.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01344.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C846.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0149.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad26_074c_11e0_99a4_003048f27c5f_D0B5292F_906A_41FF_B42F_BBB2543CCBA750.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8952.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219555.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0d865_ff1c_11e0_833e_003048f27c5f_B80EB213_D549_4C33_A53B_8C5971B455E357.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688558.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_159.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f16cd_02ae_11e0_b16f_003048d0c7fe_F74D65C1_1B4D_45B1_83F7_E9182ABD26D162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372363.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a397f_60d2_11e7_9a19_0025902b3cc1_KP01664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac6f7_0100_11e0_b16f_003048d0c7fe_DC2D5CC7_B926_4B15_965D_22539A40988B65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8bd_01cb_11e0_b16f_003048d0c7fe_B63A512C_DDDD_4C66_8C2C_D0B8726A535C66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942767.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0168.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C769.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_471.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_572.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_673.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E7212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_133.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153925_ad6d_11e5_a43a_0025902b3cc1_4E81C5EF_0F08_4188_91DB_9F953A1DD1D741.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad26_074c_11e0_99a4_003048f27c5f_D0B5292F_906A_41FF_B42F_BBB2543CCBA744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219545.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8949.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_0252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a397f_60d2_11e7_9a19_0025902b3cc1_KP01654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8bd_01cb_11e0_b16f_003048d0c7fe_B63A512C_DDDD_4C66_8C2C_D0B8726A535C55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942756.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0160.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1363.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c25ca_d53d_11ed_b8c7_ac1f6b40b531_N70165S224504N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c824_d53d_11ed_b8c7_ac1f6b40b531_N70157S224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_469.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_671.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4600,51 +4470,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="866775"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4900,51 +4770,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="866775"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5470,81 +5340,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6130,81 +6000,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6483,110 +6353,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...58 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -6840,54 +6650,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z42"/>
+  <dimension ref="A1:Z41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D42" sqref="D42"/>
+      <selection activeCell="D41" sqref="D41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -7288,532 +7098,524 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.007.300.9.22450.4N100</t>
+            <t xml:space="preserve">DSN.001.100 \ Крючок одинарный на решетку (L100, d5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.001.100.5.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
+Длина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Картинка анонса: 8080097</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 300</t>
-[...10 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245.00</t>
+            <t xml:space="preserve">77.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 707.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+            <t xml:space="preserve">DSN.001.150 \ Крючок одинарный на решетку (L150, d5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.001.150.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.46</t>
+            <t xml:space="preserve">80.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 708.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+            <t xml:space="preserve">DSN.006.200 \ Кронштейн прямой (L200, d9мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.006.200.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">24.48</t>
+            <t xml:space="preserve">143.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 709.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 200*</t>
+            <t xml:space="preserve">DSN.006.250 \ Кронштейн прямой (L250, d9мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.006.250.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 250</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.58</t>
+            <t xml:space="preserve">153.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 710.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N70.091.CH</t>
+            <t xml:space="preserve">KP 707.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.090.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 3</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">30.60</t>
+            <t xml:space="preserve">23.46</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
-[...3 lines deleted...]
-Артикул: N50.391.CH</t>
+            <t xml:space="preserve">KP 708.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.124.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.08</t>
+            <t xml:space="preserve">24.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 342 \ Крючок на решетку с ценникодержателем L-200мм</t>
-[...3 lines deleted...]
-Артикул: N50.392.CH</t>
+            <t xml:space="preserve">KP 709.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.130.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.24</t>
+            <t xml:space="preserve">29.58</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 031 \ Кронштейн горизонтальный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: MSS.031.CH</t>
+            <t xml:space="preserve">KP 710.YN(463 d=3) \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.091.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...15 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 3</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">90.00</t>
+            <t xml:space="preserve">30.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSN 291-S-BL \ Крючок одинарный на решетку (L-150, d-5мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DSN.291S.9005.MU</t>
           </r>
           <r>
@@ -7918,155 +7720,159 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">38.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.001.100 \ Крючок одинарный на решетку (L100, d5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 100</t>
+            <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.391.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...7 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ценникодержатель в комплект не входит. Может использоваться с ценникодержателем DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">77.50</t>
+            <t xml:space="preserve">55.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.001.150 \ Крючок одинарный на решетку (L150, d5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 150</t>
+            <t xml:space="preserve">TZ 342 \ Крючок на решетку с ценникодержателем L-200мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.392.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...3 lines deleted...]
-Собственное производство: Да</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ценникодержатель в комплект не входит. Может использоваться с ценникодержателем DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">80.60</t>
+            <t xml:space="preserve">63.24</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSN.002.100 \ Крючок одинарный на решетку с ценникодержателем  (L100, d5мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8654,2741 +8460,2607 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">DBH/E39-TR-0070 \ Ценникодержатель для крючка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.538.70.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина «евроотверстия», мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">694.00</t>
+            <t xml:space="preserve">12.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.521.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">780.00</t>
+            <t xml:space="preserve">7.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CND.VH39.50.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">780.00</t>
+            <t xml:space="preserve">5.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CND.024.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 27</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">5.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">GWH \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.055.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">680.00</t>
+            <t xml:space="preserve">44.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">GW 706.YN(338S) \ Крючок на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.129.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 59</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с трубой 30х15мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">20.40</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">TZ 701.YN \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.329.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 320</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">680.00</t>
+            <t xml:space="preserve">114.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
-[...23 lines deleted...]
-Глубина, мм: 100</t>
+            <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.384.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">301.00</t>
+            <t xml:space="preserve">89.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">GW 701 \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CF.077.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 108 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">65.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
-[...19 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.383.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 701.YN \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.329.CH</t>
+            <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.374.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 320</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 152 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">114.00</t>
+            <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.374.CH</t>
+            <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CF.064.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 25.09.2025 11:04:59</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 152 руб.</t>
+Старая цена: 130 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">121.00</t>
+            <t xml:space="preserve">85.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 130 руб.</t>
+            <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.005.300.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.00</t>
+            <t xml:space="preserve">291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.382.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">291.00</t>
+            <t xml:space="preserve">70.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 013 \ Кронштейн на торговую решетку (сетку) 7 штырьков</t>
-[...3 lines deleted...]
-Артикул: N50.382.CH</t>
+            <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.105.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 258 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">70.38</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
-[...3 lines deleted...]
-Артикул: N50.384.CH</t>
+            <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.111.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 8</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.76</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 701 \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: CF.077.CH</t>
+            <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.381.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 108 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.006.200 \ Кронштейн прямой (L200, d9мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.112.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">143.00</t>
+            <t xml:space="preserve">130.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.112.CH</t>
+            <t xml:space="preserve">GW 5H \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.135.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
+Кол-во в упаковке, шт.: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">130.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.006.250 \ Кронштейн прямой (L250, d9мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.109.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 250 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">153.00</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.105.CH</t>
+            <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.119.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 258 руб.</t>
+Старая цена: 200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 5H \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.135.CH</t>
+            <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.034.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...7 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 325</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 250 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Старая цена: 250 руб.</t>
+            <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.007.300.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">245.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.119.CH</t>
+            <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.371.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 200 руб.</t>
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 633 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.381.CH</t>
+            <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.390.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4.5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">78.54</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.111.CH</t>
+            <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.118.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Диаметр, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">132.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.222.CH</t>
+            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Диаметр, мм: 106</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 165 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 031 \ Кронштейн горизонтальный на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 199 руб.</t>
+            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.004.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 250 руб.</t>
+            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">63.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.222.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 165 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.90</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 633 руб.</t>
+            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">380.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 105.YN \ Кронштейн на торговую решетку (сетку)</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.009.1.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 260</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">262.00</t>
+            <t xml:space="preserve">301.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 706.YN(338S) \ Крючок на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.158S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">20.40</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.158S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">680.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 117 \ Кронштейн на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.165S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">148.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.165S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">132.00</t>
+            <t xml:space="preserve">680.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.18101T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Диаметр прутка 5 и 2,4мм. Возможна поставка в любом цвете под заказ от 200шт. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">694.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.004.5.22450.4N100</t>
+            <t xml:space="preserve">18101S \ Корзина на торговую решетку (сетку) (600х300х100)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.157S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 270</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 5</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">780.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...3 lines deleted...]
-Артикул: NPN.377.BL</t>
+            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.4.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 170</t>
-[...3 lines deleted...]
-Высота, мм: 130</t>
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.20</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GWH \ Крючок на торговую решетку (сетку)</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 500</t>
+            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.5.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">44.88</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TH.6.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>