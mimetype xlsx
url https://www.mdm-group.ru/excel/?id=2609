--- v3 (2026-04-24)
+++ v4 (2026-06-08)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="ru" ContentType="application/octet-stream"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">06.03.2026</t>
+      <t xml:space="preserve">08.05.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки на решетки (сетки) 50х50, кронштейны, корзины, полки</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TZ 289 \ Крючок на торговую решетку (сетку)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N50.375.CH</t>
     </r>
@@ -899,51 +900,51 @@
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.70</t>
+      <t xml:space="preserve">54.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DSN 292-S-BL \ Крючок одинарный на решетку (L-200, d-5мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: DSN.292S.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -960,51 +961,51 @@
       <t xml:space="preserve">
 Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">38.80</t>
+      <t xml:space="preserve">56.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N50.391.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1713,51 +1714,51 @@
       <t xml:space="preserve">
 Материал: ПВХ</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина «евроотверстия», мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12.30</t>
+      <t xml:space="preserve">13.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MRT.521.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -1766,51 +1767,51 @@
       <t xml:space="preserve">
 Ширина, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.80</t>
+      <t xml:space="preserve">8.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CND.VH39.50.TR</t>
@@ -1823,51 +1824,51 @@
       <t xml:space="preserve">
 Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.60</t>
+      <t xml:space="preserve">6.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CND.024.TR</t>
@@ -1884,51 +1885,51 @@
       <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.90</t>
+      <t xml:space="preserve">6.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GWH \ Крючок на торговую решетку (сетку)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N70.055.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -2096,70 +2097,70 @@
       </rPr>
       <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N50.384.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 89 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">89.76</t>
+      <t xml:space="preserve">58.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GW 701 \ Кронштейн</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CF.077.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2210,70 +2211,70 @@
       </rPr>
       <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N50.383.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 79 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">55.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N50.374.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2300,1694 +2301,1385 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">121.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 130 руб.</t>
+      <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.005.300.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.00</t>
+      <t xml:space="preserve">291.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+      <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.382.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">291.00</t>
+      <t xml:space="preserve">70.38</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
-[...3 lines deleted...]
-Артикул: N50.382.CH</t>
+      <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.111.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">70.38</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.105.CH</t>
+      <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.381.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 258 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.111.CH</t>
+      <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.112.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 200 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">130.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.381.CH</t>
+      <t xml:space="preserve">GW 5H \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.135.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 25</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 200 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.112.CH</t>
+      <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.109.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 200 руб.</t>
+Кол-во в упаковке, шт.: 40</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 250 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">130.00</t>
+      <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 5H \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.135.CH</t>
+      <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.119.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 200 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">140.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.109.CH</t>
+      <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MSS.034.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 325</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Италия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 250 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">150.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
-[...15 lines deleted...]
-Старая цена: 200 руб.</t>
+      <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.007.300.9.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">140.00</t>
+      <t xml:space="preserve">245.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: MSS.034.CH</t>
+      <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.371.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 325</t>
-[...11 lines deleted...]
-Старая цена: 250 руб.</t>
+Глубина, мм: 310</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 550</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 633 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">150.00</t>
+      <t xml:space="preserve">380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
-[...23 lines deleted...]
-Диаметр прутка, мм: 9</t>
+      <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.390.N.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">245.00</t>
+      <t xml:space="preserve">66.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.371.CH</t>
+      <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.071.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...11 lines deleted...]
-Старая цена: 633 руб.</t>
+Диаметр, мм: 106</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">380.00</t>
+      <t xml:space="preserve">152.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.004.5.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 270</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">78.54</t>
+      <t xml:space="preserve">184.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+      <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 170</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">132.00</t>
+      <t xml:space="preserve">63.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
-[...3 lines deleted...]
-Артикул: N70.071.CH</t>
+      <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N50.222.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 106</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 165 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">152.00</t>
+      <t xml:space="preserve">99.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.004.5.22450.4N100</t>
+      <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.L.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 270</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 5</t>
+Длина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">184.00</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...15 lines deleted...]
-Высота, мм: 130</t>
+      <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">63.20</t>
+      <t xml:space="preserve">163.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Старая цена: 165 руб.</t>
+      <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: DSN.009.1.5.22450.4N100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 260</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">99.00</t>
+      <t xml:space="preserve">301.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
-[...11 lines deleted...]
-Длина, мм: 200</t>
+      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.158S.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.158S.22450.4N100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 200</t>
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">163.00</t>
+      <t xml:space="preserve">680.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 260</t>
+      <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.165S.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 600</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">301.00</t>
+      <t xml:space="preserve">690.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...11 lines deleted...]
-Ширина, мм: 600</t>
+      <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: N70.18101T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 590</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 50</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Диаметр прутка 5 и 2,4мм. Возможна поставка в любом цвете под заказ от 200шт. </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">690.00</t>
-[...266 lines deleted...]
-      </rPr>
       <t xml:space="preserve">694.00</t>
-    </r>
-[...67 lines deleted...]
-      <t xml:space="preserve">780.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TH.4.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -4218,51 +3910,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E7212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_133.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df153925_ad6d_11e5_a43a_0025902b3cc1_4E81C5EF_0F08_4188_91DB_9F953A1DD1D741.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afad26_074c_11e0_99a4_003048f27c5f_D0B5292F_906A_41FF_B42F_BBB2543CCBA744.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219545.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710246.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8949.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688551.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_0252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a397f_60d2_11e7_9a19_0025902b3cc1_KP01654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1c8bd_01cb_11e0_b16f_003048d0c7fe_B63A512C_DDDD_4C66_8C2C_D0B8726A535C55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942756.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C758.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0160.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0161.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0162.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1363.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10064.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c25ca_d53d_11ed_b8c7_ac1f6b40b531_N70165S224504N10066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c824_d53d_11ed_b8c7_ac1f6b40b531_N70157S224504N10068.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_469.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_671.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E7212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_133.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8947.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_0250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group52.ru"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942753.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0154.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C755.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0159.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_464.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_666.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5760,51 +5452,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="NAN" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5910,81 +5602,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -6000,81 +5692,81 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="61" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6190,200 +5882,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6650,93 +6192,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z41"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D41" sqref="D41"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">06.03.2026</t>
+            <t xml:space="preserve">08.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7634,51 +7176,51 @@
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.70</t>
+            <t xml:space="preserve">54.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DSN 292-S-BL \ Крючок одинарный на решетку (L-200, d-5мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: DSN.292S.9005.MU</t>
           </r>
@@ -7698,51 +7240,51 @@
             <t xml:space="preserve">
 Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">38.80</t>
+            <t xml:space="preserve">56.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TZ 341 \ Крючок на решетку с ценникодержателем L-150мм</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8504,51 +8046,51 @@
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина «евроотверстия», мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12.30</t>
+            <t xml:space="preserve">13.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: MRT.521.TR</t>
           </r>
@@ -8560,51 +8102,51 @@
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.80</t>
+            <t xml:space="preserve">8.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -8622,51 +8164,51 @@
             <t xml:space="preserve">
 Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.60</t>
+            <t xml:space="preserve">6.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
           </r>
@@ -8686,51 +8228,51 @@
             <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.90</t>
+            <t xml:space="preserve">6.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GWH \ Крючок на торговую решетку (сетку)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8914,70 +8456,70 @@
             </rPr>
             <t xml:space="preserve">GW 011 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: N50.384.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 89 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">89.76</t>
+            <t xml:space="preserve">58.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GW 701 \ Кронштейн</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: CF.077.CH</t>
           </r>
           <r>
@@ -9036,70 +8578,70 @@
             </rPr>
             <t xml:space="preserve">GW 010 \ Кронштейн на торговую решетку (сетку) 7 шариков</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: N50.383.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 79 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">55.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">521 D69 \ Кронштейн на торговую решетку (сетку)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: N50.374.CH</t>
           </r>
           <r>
@@ -9134,1933 +8676,1605 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">121.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">C-521 D69 \ Кронштейн на торговую решетку (сетку)</t>
-[...23 lines deleted...]
-Старая цена: 130 руб.</t>
+            <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.005.300.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.00</t>
+            <t xml:space="preserve">291.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.005.300 \ Кронштейн наклонный с ограничителями (L300, d9мм))</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.382.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">291.00</t>
+            <t xml:space="preserve">70.38</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 013 \ Кронштейн прямой на торговую решетку (сетку) 7 штырьков</t>
-[...3 lines deleted...]
-Артикул: N50.382.CH</t>
+            <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.111.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">70.38</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 105 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.105.CH</t>
+            <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.381.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 258 руб.</t>
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 111 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.111.CH</t>
+            <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.112.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 200 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">130.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 110 \ Кронштейн на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.381.CH</t>
+            <t xml:space="preserve">GW 5H \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.135.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100</t>
+Кол-во в упаковке, шт.: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 112 \ Кронштейн наклонный на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.112.CH</t>
+            <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.109.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50</t>
-[...3 lines deleted...]
-Старая цена: 200 руб.</t>
+Кол-во в упаковке, шт.: 40</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 250 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">130.00</t>
+            <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 5H \ Кронштейн</t>
-[...3 lines deleted...]
-Артикул: N70.135.CH</t>
+            <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.119.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 25</t>
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 200 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">140.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 109 \ Кронштейн изогнутый на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.109.CH</t>
+            <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MSS.034.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 40</t>
+Глубина, мм: 325</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 250 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">150.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 109.OP \ Кронштейн</t>
-[...15 lines deleted...]
-Старая цена: 200 руб.</t>
+            <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.007.300.9.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">140.00</t>
+            <t xml:space="preserve">245.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">MS 034 \ Кронштейн ступенчатый на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: MSS.034.CH</t>
+            <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.371.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 325</t>
-[...11 lines deleted...]
-Старая цена: 250 руб.</t>
+Глубина, мм: 310</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 550</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 633 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">150.00</t>
+            <t xml:space="preserve">380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.007.300 \ Кронштейн ступенчатый (L300, d9мм)</t>
-[...23 lines deleted...]
-Диаметр прутка, мм: 9</t>
+            <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.390.N.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">245.00</t>
+            <t xml:space="preserve">66.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 114-550 \ Штанга на торговую решетку (сетку)</t>
-[...3 lines deleted...]
-Артикул: N50.371.CH</t>
+            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 310</t>
-[...11 lines deleted...]
-Старая цена: 633 руб.</t>
+Диаметр, мм: 106</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">380.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.004.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">78.54</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 118 \ Кронштейн для шляп на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">132.00</t>
+            <t xml:space="preserve">63.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
-[...3 lines deleted...]
-Артикул: N70.071.CH</t>
+            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.222.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 106</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 6</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 165 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.004.5.22450.4N100</t>
+            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.L.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 270</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 5</t>
+Длина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...15 lines deleted...]
-Высота, мм: 130</t>
+            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.20</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Старая цена: 165 руб.</t>
+            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.009.1.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 260</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">301.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
-[...11 lines deleted...]
-Длина, мм: 200</t>
+            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.158S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.158S.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 200</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">680.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 260</t>
+            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.165S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">301.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...11 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.18101T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 50</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Диаметр прутка 5 и 2,4мм. Возможна поставка в любом цвете под заказ от 200шт. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">694.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.4.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">680.00</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...35 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.5.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
-        <is>
-[...330 lines deleted...]
-      <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TH.6.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>