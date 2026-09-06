--- v4 (2026-06-08)
+++ v5 (2026-09-06)
@@ -1,66 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="ru" ContentType="application/octet-stream"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">08.05.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки на решетки (сетки) 50х50, кронштейны, корзины, полки</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
@@ -2915,107 +2914,50 @@
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 633 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">380.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...55 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: N70.071.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -3910,51 +3852,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E7212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_133.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8947.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_0250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/mdm-group52.ru"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942753.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0154.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C755.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0159.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10061.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_464.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_565.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_666.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a5177_02ae_11e0_b16f_003048d0c7fe_DDBFF08E_9940_4B0A_9AEE_B3D21C71041E2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a97ff_068c_11e0_99a4_003048f27c5f_83AE1DB3_A82F_4EE5_A2A0_2D21F015C5A93.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418a_fdef_11df_b16f_003048d0c7fe_F3A7C515_81EE_43AE_BE8B_2A148F170E404.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cdc9ab_01cb_11e0_b16f_003048d0c7fe_E5A32656_8D71_4910_86AE_3B2D90BBEB565.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0418d_fdef_11df_b16f_003048d0c7fe_E8CE0F32_B8B0_4823_A7D5_09AF9E9E71E96.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e8b_0e70_11e0_99a4_003048f27c5f_DB3B9AB1_D728_4BB1_B481_8F8E6BE3F2287.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1b184_e1d5_11ee_a821_0050569cf81d_DSN0011005224504N100_018.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b0bd_e1d5_11ee_a821_0050569cf81d_DSN0011505224504N100_019.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4295ca_e1d6_11ee_a821_0050569cf81d_DSN0062009224504N100_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e264b_e1d6_11ee_a821_0050569cf81d_DSN0062509224504N100_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f3236_fdef_11df_b16f_003048d0c7fe_58D21062_E03E_4AD4_9061_7A252E8B4E7212.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9f_fdef_11df_b16f_003048d0c7fe_A43638CE_60D9_4A34_B112_C9C273EA099413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178fc_fea3_11df_b16f_003048d0c7fe_5FEA9FCF_0BD2_4A94_A6E1_BD9637EE08D614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f178f9_fea3_11df_b16f_003048d0c7fe_8C2B5F4D_217B_48B1_B044_A9D31EFB7CE415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fee5e7_cbd9_11ee_a821_0050569cf81d_DSN01115059005MU16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f618b_cbd9_11ee_a821_0050569cf81d_DSN01120059005MU17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145b2c_2a60_11ef_a821_0050569cf81d_N50-391-CH18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd47d2_2a60_11ef_a821_0050569cf81d_N50-392-CH-219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339456_e1d6_11ee_a821_0050569cf81d_DSN0021005224504N100_0120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd5ffe_e1d6_11ee_a821_0050569cf81d_DSN0021505224504N100_0121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd46b22_08dd_11e0_99a4_003048f27c5f_9DD94DDB_2FA0_4626_96C3_5D88546297B122.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf60aa_01cb_11e0_b16f_003048d0c7fe_FFFC12B0_3918_4050_A33E_F15D4EC4222123.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a7996_074c_11e0_99a4_003048f27c5f_0CD419A2_5E8C_437E_9A97_F77A237D66DC24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab67e9_60d2_11e7_9a19_0025902b3cc1_KP30025.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94357fd9_60d2_11e7_9a19_0025902b3cc1_KP30126.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa0503_60d2_11e7_9a19_0025902b3cc1_KP30227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ed51b_60d2_11e7_9a19_0025902b3cc1_KP30328.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a193ed_60d2_11e7_9a19_0025902b3cc1_KP30429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b14500_5d39_11e5_a10e_0025902b3cc1_E9BCC535_8875_4CD3_9C1D_D75544F15CE130.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_133.JPG"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f98e82_1fa7_11e0_99a4_003048f27c5f_F5AACA11_5966_47BE_B803_500E2426E31634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af15cc_074c_11e0_99a4_003048f27c5f_75af15cc_074c_11e0_99a4_003048f27c5f_dfa31965_3b65_4e11_a7ab_699800e372335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c49f9c_fdef_11df_b16f_003048d0c7fe_C95C1D4E_A49A_4CFC_AA7F_44DFCFB69BA236.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bb427_60d2_11e7_9a19_0025902b3cc1_gw01137.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84646f5_ad6e_11e5_a43a_0025902b3cc1_B7EA735D_15EB_4308_91C0_ECB986CB70C838.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b1a6d_60d2_11e7_9a19_0025902b3cc1_gw01039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868fc73_fea3_11df_b16f_003048d0c7fe_57F30B27_2D13_43D0_8592_C4B2166CA00840.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461935fc_e1d6_11ee_a821_0050569cf81d_GLS006901625_01-_1_41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d282df5_60d2_11e7_9a19_0025902b3cc1_gw01342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e85_0e70_11e0_99a4_003048f27c5f_A7412869_553E_431C_8CE4_FAC6F615219543.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d236a_0100_11e0_b16f_003048d0c7fe_2F0D52CF_5BE9_4734_8148_71204100710244.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae291e88_0e70_11e0_99a4_003048f27c5f_AD0CFEA5_5C75_4678_A9FA_DDF61F7FE3FA45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb4b_01cb_11e0_b16f_003048d0c7fe_4A7C618D_06AD_426B_90CE_9D3F067A448E46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69886_2859_11e0_99a4_003048f27c5f_827AB001_3E67_4B4A_86C1_CF97777F0D8947.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5093f_ff1b_11e0_833e_003048f27c5f_2127B86B_3172_4039_85B1_330EDD74E73E48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c59f7_5062_11e0_86e2_003048f27c5f_193DFC49_7FE5_462A_AA76_A99E8D93688549.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900813db_e1d6_11ee_a821_0050569cf81d_DSN0073009224504N100_0250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72241b_081d_11e0_99a4_003048f27c5f_90A772A3_B417_4393_87DD_1D6ECDDC7FA251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfcb53_01cb_11e0_b16f_003048d0c7fe_34ADCC87_8FD5_4947_B318_157D6AB6942752.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c65e9_e1d6_11ee_a821_0050569cf81d_DSN0045224504N100_0153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cefe15_8f96_11e5_81c1_0025902b3cc1_4FA44674_4C57_43F1_828B_C3A7E41653C754.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f0bcf_0100_11e0_b16f_003048d0c7fe_36D43657_0B90_4DAF_9D91_895DDB9EB6CD55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a8209_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a7de55_e1d6_11ee_a821_0050569cf81d_DSN02320018L224504N100_0157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dffb8f_e1d6_11ee_a821_0050569cf81d_DSN00915224504N100_0158.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7335533_d53c_11ed_b8c7_ac1f6b40b531_N70158S02698MGV1359.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9d74_596e_11eb_80bc_0025902b3cc1_N70158S224504N10060.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205166cd_d53d_11ed_b8c7_ac1f6b40b531_N70165SCH61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640076ec_74c1_11ee_907c_ac1f6b40b531_N7018101TZN62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_463.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_564.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_665.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5452,51 +5394,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="NAN" cy="857250"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5572,51 +5514,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="847725"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5632,51 +5574,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="847725"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -5852,80 +5794,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="65" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6192,54 +6104,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z39"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="D38" sqref="D38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -9348,359 +9260,359 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">380.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">KP 016 \ Кронштейн на торговую решетку (сетку) для шляп </t>
-[...3 lines deleted...]
-Артикул: N50.390.N.CH</t>
+            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 106</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 6</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">66.00</t>
+            <t xml:space="preserve">152.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GW 117.YN \ Кронштейн на торговую решетку (сетку) для шляп</t>
-[...19 lines deleted...]
-Кол-во в упаковке, шт.: 50</t>
+            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.004.5.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 270</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">152.00</t>
+            <t xml:space="preserve">184.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.004 \ Кронштейн для шапок  (d5мм)</t>
-[...23 lines deleted...]
-Собственное производство: Да</t>
+            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.377.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 170</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">184.00</t>
+            <t xml:space="preserve">63.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 706 \ Колпак для головного убора</t>
-[...15 lines deleted...]
-Высота, мм: 130</t>
+            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N50.222.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 165 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">63.20</t>
+            <t xml:space="preserve">99.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TZ 222 \ Кронштейн на торговую решетку (сетку)</t>
-[...19 lines deleted...]
-Старая цена: 165 руб.</t>
+            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.L.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">99.00</t>
+            <t xml:space="preserve">163.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200L \ Полкодержатель левый (L200мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.023.200.1.8.L.22450.4N100</t>
+            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.023.200.1.8.R.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -9714,567 +9626,505 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.023.200R \ Полкодержатель правый (L200мм)</t>
-[...3 lines deleted...]
-Артикул: DSN.023.200.1.8.R.22450.4N100</t>
+            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: DSN.009.1.5.22450.4N100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 200</t>
+Длина, мм: 260</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">163.00</t>
+            <t xml:space="preserve">301.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DSN.009 \ Полка для обуви прямая (260x100мм, t1,5мм)</t>
-[...11 lines deleted...]
-Длина, мм: 260</t>
+            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.158S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">301.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: N70.158S.02698.MGV13</t>
-[...3 lines deleted...]
-Цвет: под хром</t>
+Артикул: N70.158S.22450.4N100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">680.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18116S \ Полка наклонная на торговую решетку (сетку) (600х300х50)</t>
-[...7 lines deleted...]
-Цвет: черный муар</t>
+            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.165S.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие. Угол наклона: 30 градусов.</t>
+Примечание: Проволока 5мм и 2,5мм, полимерно-порошковое покрытие.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">680.00</t>
+            <t xml:space="preserve">690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18115S \ Полка прямая на торговую решетку (сетку) (600х300х50)</t>
-[...11 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: N70.18101T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хроматированный цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 590</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 50</t>
-[...15 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Диаметр прутка 5 и 2,4мм. Возможна поставка в любом цвете под заказ от 200шт. </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 1</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">690.00</t>
+            <t xml:space="preserve">694.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18101T \ Корзина на решетку (590х300х100)</t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 1</t>
+            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.4.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">694.00</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
-[...3 lines deleted...]
-Артикул: TH.4.BL</t>
+            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.5.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 4</t>
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
-        <is>
-[...60 lines deleted...]
-      <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TH.6.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>