--- v2 (2026-03-09)
+++ v3 (2026-04-26)
@@ -124,270 +124,270 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">20808.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
-[...23 lines deleted...]
-Бедра, см: 103</t>
+      <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SPR.002.M.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">26483.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
-[...3 lines deleted...]
-Артикул: SPR.002.M.BL</t>
+      <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SPR.001.M.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 85</t>
+Высота, см: 194</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 103</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">26483.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
-[...23 lines deleted...]
-Бедра, см: 103</t>
+      <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SPR.002.M.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый матовый</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, см: 185</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 85</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 63</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 85</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">26483.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
-[...3 lines deleted...]
-Артикул: SPR.002.M.WH</t>
+      <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SPR.001.M.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый матовый</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 85</t>
+Высота, см: 194</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Грудь, см: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Талия, см: 79</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Бедра, см: 103</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: стеклопластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">26483.00</t>
     </r>
@@ -1490,51 +1490,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da019de2_b1f8_11ed_b698_ac1f6b40b531_NPL037BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b409_87f0_11e7_9ffe_0025902b3cc1_13.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0e71_a551_11e8_a710_0025902b3cc1_Sport-024.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c344_a550_11e8_a710_0025902b3cc1_Sport-015.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e53a_87f1_11e7_9ffe_0025902b3cc1_38d7e53a_87f1_11e7_9ffe_0025902b3cc1_1resize16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc43ee_87f1_11e7_9ffe_0025902b3cc1_37.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86fa97_87f1_11e7_9ffe_0025902b3cc1_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003890cb_9c91_11e9_80b7_0025902b3cc1_NI_29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73afe1_9c91_11e9_80b7_0025902b3cc1_NI_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf45d5_9c91_11e9_80b7_0025902b3cc1_NI_4_211.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a215cb_9c92_11e9_80b7_0025902b3cc1_NI_2412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fde7c_9c92_11e9_80b7_0025902b3cc1_NI_2013.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8283b_9c92_11e9_80b7_0025902b3cc1_NI_1814.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81297e24_9c92_11e9_80b7_0025902b3cc1_NI_11_215.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88a73_9c92_11e9_80b7_0025902b3cc1_NI_816.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e1cc_9c92_11e9_80b7_0025902b3cc1_NI_917.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8235_9c93_11e9_80b7_0025902b3cc1_NI_3018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c230_9c93_11e9_80b7_0025902b3cc1_NI_3119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf3cd_9c93_11e9_80b7_0025902b3cc1_Neos_1420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb2b8_9c93_11e9_80b7_0025902b3cc1_NI_6_221.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da019de2_b1f8_11ed_b698_ac1f6b40b531_NPL037BL2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b0e71_a551_11e8_a710_0025902b3cc1_Sport-023.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c344_a550_11e8_a710_0025902b3cc1_Sport-014.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7e53a_87f1_11e7_9ffe_0025902b3cc1_38d7e53a_87f1_11e7_9ffe_0025902b3cc1_1resize15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172b409_87f0_11e7_9ffe_0025902b3cc1_16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc43ee_87f1_11e7_9ffe_0025902b3cc1_37.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86fa97_87f1_11e7_9ffe_0025902b3cc1_18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003890cb_9c91_11e9_80b7_0025902b3cc1_NI_29.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73afe1_9c91_11e9_80b7_0025902b3cc1_NI_110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf45d5_9c91_11e9_80b7_0025902b3cc1_NI_4_211.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a215cb_9c92_11e9_80b7_0025902b3cc1_NI_2412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fde7c_9c92_11e9_80b7_0025902b3cc1_NI_2013.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8283b_9c92_11e9_80b7_0025902b3cc1_NI_1814.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81297e24_9c92_11e9_80b7_0025902b3cc1_NI_11_215.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e88a73_9c92_11e9_80b7_0025902b3cc1_NI_816.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997e1cc_9c92_11e9_80b7_0025902b3cc1_NI_917.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe8235_9c93_11e9_80b7_0025902b3cc1_NI_3018.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c230_9c93_11e9_80b7_0025902b3cc1_NI_3119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cf3cd_9c93_11e9_80b7_0025902b3cc1_Neos_1420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb2b8_9c93_11e9_80b7_0025902b3cc1_NI_6_221.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2576,283 +2576,283 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">20808.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
-[...23 lines deleted...]
-Бедра, см: 103</t>
+            <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SPR.002.M.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26483.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
-[...3 lines deleted...]
-Артикул: SPR.002.M.BL</t>
+            <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SPR.001.M.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 85</t>
+Высота, см: 194</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 103</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26483.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
-[...23 lines deleted...]
-Бедра, см: 103</t>
+            <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SPR.002.M.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый матовый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, см: 185</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 85</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 63</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 85</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26483.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Sport 02 \  Манекен женский спортивный (атлет)</t>
-[...3 lines deleted...]
-Артикул: SPR.002.M.WH</t>
+            <t xml:space="preserve">Sport 01 \ Манекен мужской спортивный (атлет)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SPR.001.M.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый матовый</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, см: 185</t>
-[...11 lines deleted...]
-Бедра, см: 85</t>
+Высота, см: 194</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Грудь, см: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Талия, см: 79</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Бедра, см: 103</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: стеклопластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">26483.00</t>
           </r>