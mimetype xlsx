--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -15,215 +15,215 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Демонстрационные кубы, цилиндры Rotart</t>
   </si>
   <si>
     <t>Цвета, отмеченные звездочкой (*), поставляются со склада. Остальные цвета на заказ.Более светлый тон цвета имеет суффикс IN в артикуле.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M_RO_C442-400 \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+      <t xml:space="preserve">M RO C442 \ Куб (200х400х400 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.008.OR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темно-оранжевый (435)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 200</t>
-[...3 lines deleted...]
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Картинка анонса: 8229271</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8512.00</t>
+      <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C442 \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: темно-оранжевый (435)</t>
+      <t xml:space="preserve">M RO C442 IN \ Куб (200х400х400 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.008.IN.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 400</t>
-[...11 lines deleted...]
-Картинка анонса: 8229271</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C442 IN \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: светло-красный (431)</t>
+      <t xml:space="preserve">M RO C442 IN \ Куб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.008.IN.OR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -232,1063 +232,892 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO C442 IN \ Куб</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: MRO.008.IN.OR</t>
-[...3 lines deleted...]
-Цвет: светло-оранжевый (435)</t>
+Артикул: MRO.008.IN.BU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий (480)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C442 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+      <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.022.IN.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый (400)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
+Диаметр, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+      <t xml:space="preserve">M RO TU42 \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.022.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темно-красный (431)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO TU42 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-красный (431)</t>
+      <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.022.IN.YE</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: желтый (440)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: MRO.022.IN.YE</t>
-[...3 lines deleted...]
-Цвет: желтый (440)</t>
+Артикул: MRO.022.IN.BU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий (480)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4188.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
-[...15 lines deleted...]
-Диаметр, мм: 400</t>
+      <t xml:space="preserve">M RO C444 IN \ Куб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.009.IN.WH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: белый (400)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4188.00</t>
+      <t xml:space="preserve">7828.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M_RO_C444-400 \ Куб (400х400х400 мм)</t>
-[...3 lines deleted...]
-Артикул: MRO.009.IN.N.WH</t>
+      <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.023.IN.WH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: белый (400)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 400</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Диаметр, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9254.00</t>
+      <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO C444 IN \ Куб</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: MRO.009.IN.WH</t>
-[...3 lines deleted...]
-Цвет: белый (400)</t>
+Артикул: MRO.009.IN.BU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий (480)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7828.00</t>
+      <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+      <t xml:space="preserve">M RO C444 IN \ Куб (400х400х400 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.009.IN.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр, мм: 400</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
+Картинка анонса: 8229448</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO C444 IN \ Куб</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: MRO.009.IN.BU</t>
-[...3 lines deleted...]
-Цвет: синий (480)</t>
+Артикул: MRO.009.IN.OR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C444 IN \ Куб (400х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: светло-красный (431)</t>
+      <t xml:space="preserve">M RO C444 IN \ Куб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.009.IN.YE</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: желтый (440)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
-    </r>
-[...2 lines deleted...]
-Картинка анонса: 8229448</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C444 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+      <t xml:space="preserve">M RO TU44 \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.023.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: темно-красный (431)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Диаметр, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO C444 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+      <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.023.IN.OR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
+Диаметр, мм: 400</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">M RO TU44 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-красный (431)</t>
+      <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRO.023.IN.YE</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: желтый (440)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: MRO.023.IN.OR</t>
-[...3 lines deleted...]
-Цвет: светло-оранжевый (435)</t>
+Артикул: MRO.023.IN.BU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: синий (480)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">4607.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
-    </r>
-[...169 lines deleted...]
-      <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">M RO C446 IN \ Куб</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: MRO.010.IN.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: светло-красный (431)</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -2314,51 +2143,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6123f4_9f7a_11ec_81b7_ac1f6b40b531_0065_M_RO_C442_white2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MRO.008.O3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c15_8d92_11e0_afc8_003048f27c5f_57B9F45C_CF00_4FB1_A09B_5CA7FE6536834.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bd9_8d92_11e0_afc8_003048f27c5f_296B0D15_FE51_4870_A602_59071512B4C65.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc04_8d92_11e0_afc8_003048f27c5f_F3B2F8D2_82E8_4037_9FF1_C5F8FA02D61F6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91139_8d92_11e0_afc8_003048f27c5f_04A8D2FF_63D9_4C0F_821C_3D8C5382F1817.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fbe_c7b3_11e0_a476_003048f27c5f_FA320786_FDA5_4A39_BF14_82A2DB2A51028.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fb7_c7b3_11e0_a476_003048f27c5f_908F8129_E90A_4E4C_9B54_EF6E2D89DB709.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fae_c7b3_11e0_a476_003048f27c5f_68AF17EC_7050_4838_9732_2311B35247A610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20675c_9f7b_11ec_81b7_ac1f6b40b531_0052_M_RO_C444_white.resize211.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9112b_8d92_11e0_afc8_003048f27c5f_C5C9F704_BD7D_4F52_AB23_EA3D9B33A86112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91140_8d92_11e0_afc8_003048f27c5f_8953AD31_5260_4373_984F_088A6431D51F13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1be9_8d92_11e0_afc8_003048f27c5f_1F4F525E_54A5_4206_944C_4B007EF2E0D714.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1be2_8d92_11e0_afc8_003048f27c5f_3BA2BC91_9CA4_458D_B651_1A659B4F9B5415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bf2_8d92_11e0_afc8_003048f27c5f_2DD34AC3_0BE5_4F98_AAED_8FE3D8D1BD7A16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bf9_8d92_11e0_afc8_003048f27c5f_B934E7D5_087F_438F_84BC_5A2C119FE97017.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fcd_c7b3_11e0_a476_003048f27c5f_095CBD57_AB82_48B7_B669_28CD155290D118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c2a_8d92_11e0_afc8_003048f27c5f_C51E0298_492A_416A_9990_5D220CF033E819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c31_8d92_11e0_afc8_003048f27c5f_23647F09_84FB_4084_B9A2_7739FA449B5920.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc16_8d92_11e0_afc8_003048f27c5f_34BE4772_CBAE_4488_9FE4_53E77BD28B0721.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb27458_9f7b_11ec_81b7_ac1f6b40b531_0039_M_RO_C446_white22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c00_8d92_11e0_afc8_003048f27c5f_8B771ABF_2645_48FD_84EB_0ECA9C5BC5DC23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dbfd_8d92_11e0_afc8_003048f27c5f_C6813C9C_B538_4C29_BC62_494E33B415F424.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c07_8d92_11e0_afc8_003048f27c5f_8EEF7877_6C7E_406A_AE7C_04D17CF151FA25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c436_8d92_11e0_afc8_003048f27c5f_682EB4C8_996D_489D_8302_984ECF26F55A26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012932_ff16_11e0_833e_003048f27c5f_5BDAE24B_AFC3_434B_A194_39331063E99C27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c23_8d92_11e0_afc8_003048f27c5f_84AA799A_4282_45E3_8C11_83F8E268C89828.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40f96_c7b3_11e0_a476_003048f27c5f_9A929717_3B32_44D0_B391_F59A2E53123029.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc0b_8d92_11e0_afc8_003048f27c5f_84A31C25_8DC7_4A70_BBF5_F27DAD0AA03E30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87a44_ff9b_11e0_833e_003048f27c5f_3D8DB736_FBD6_4884_A7DB_4A8B21BEEA9531.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad221_2f12_11e2_99cf_0025902b3cc1_P94432.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c472_a133_11e0_afc8_003048f27c5f_3EBB18A3_C3E2_4FCB_9E03_FC37349A2A7433.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b9b6_ad5f_11e0_a476_003048f27c5f_EBABBFF0_F75B_4179_8E73_CDFAE50F683A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cfee2_adde_11e0_a476_003048f27c5f_0B60BB89_0FC3_46C0_AB46_B83C06A1AC8235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b525dd_4f0c_11e0_86e2_003048f27c5f_0ED6AB1F_4D3F_49E9_A924_361C4249F98536.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c228_f935_11e0_833e_003048f27c5f_4708AAD4_528A_4081_9BB4_D11C2FB42D4A37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c22d_f935_11e0_833e_003048f27c5f_1AC84390_0B53_4945_8FDE_AD12383EBC9338.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c232_f935_11e0_833e_003048f27c5f_1D8BDD4C_CFEB_4058_8E68_3E539F89108239.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/MRO.008.O2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c15_8d92_11e0_afc8_003048f27c5f_57B9F45C_CF00_4FB1_A09B_5CA7FE6536833.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bd9_8d92_11e0_afc8_003048f27c5f_296B0D15_FE51_4870_A602_59071512B4C64.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc04_8d92_11e0_afc8_003048f27c5f_F3B2F8D2_82E8_4037_9FF1_C5F8FA02D61F5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91139_8d92_11e0_afc8_003048f27c5f_04A8D2FF_63D9_4C0F_821C_3D8C5382F1816.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fbe_c7b3_11e0_a476_003048f27c5f_FA320786_FDA5_4A39_BF14_82A2DB2A51027.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fb7_c7b3_11e0_a476_003048f27c5f_908F8129_E90A_4E4C_9B54_EF6E2D89DB708.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fae_c7b3_11e0_a476_003048f27c5f_68AF17EC_7050_4838_9732_2311B35247A69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9112b_8d92_11e0_afc8_003048f27c5f_C5C9F704_BD7D_4F52_AB23_EA3D9B33A86110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf91140_8d92_11e0_afc8_003048f27c5f_8953AD31_5260_4373_984F_088A6431D51F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1be9_8d92_11e0_afc8_003048f27c5f_1F4F525E_54A5_4206_944C_4B007EF2E0D712.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1be2_8d92_11e0_afc8_003048f27c5f_3BA2BC91_9CA4_458D_B651_1A659B4F9B5413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bf2_8d92_11e0_afc8_003048f27c5f_2DD34AC3_0BE5_4F98_AAED_8FE3D8D1BD7A14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1bf9_8d92_11e0_afc8_003048f27c5f_B934E7D5_087F_438F_84BC_5A2C119FE97015.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40fcd_c7b3_11e0_a476_003048f27c5f_095CBD57_AB82_48B7_B669_28CD155290D116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c2a_8d92_11e0_afc8_003048f27c5f_C51E0298_492A_416A_9990_5D220CF033E817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c31_8d92_11e0_afc8_003048f27c5f_23647F09_84FB_4084_B9A2_7739FA449B5918.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc16_8d92_11e0_afc8_003048f27c5f_34BE4772_CBAE_4488_9FE4_53E77BD28B0719.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c00_8d92_11e0_afc8_003048f27c5f_8B771ABF_2645_48FD_84EB_0ECA9C5BC5DC20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dbfd_8d92_11e0_afc8_003048f27c5f_C6813C9C_B538_4C29_BC62_494E33B415F421.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c07_8d92_11e0_afc8_003048f27c5f_8EEF7877_6C7E_406A_AE7C_04D17CF151FA22.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3c436_8d92_11e0_afc8_003048f27c5f_682EB4C8_996D_489D_8302_984ECF26F55A23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012932_ff16_11e0_833e_003048f27c5f_5BDAE24B_AFC3_434B_A194_39331063E99C24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af1c23_8d92_11e0_afc8_003048f27c5f_84AA799A_4282_45E3_8C11_83F8E268C89825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a40f96_c7b3_11e0_a476_003048f27c5f_9A929717_3B32_44D0_B391_F59A2E53123026.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0dc0b_8d92_11e0_afc8_003048f27c5f_84A31C25_8DC7_4A70_BBF5_F27DAD0AA03E27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87a44_ff9b_11e0_833e_003048f27c5f_3D8DB736_FBD6_4884_A7DB_4A8B21BEEA9528.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad221_2f12_11e2_99cf_0025902b3cc1_P94429.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9c472_a133_11e0_afc8_003048f27c5f_3EBB18A3_C3E2_4FCB_9E03_FC37349A2A7430.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65b9b6_ad5f_11e0_a476_003048f27c5f_EBABBFF0_F75B_4179_8E73_CDFAE50F683A31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cfee2_adde_11e0_a476_003048f27c5f_0B60BB89_0FC3_46C0_AB46_B83C06A1AC8232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b525dd_4f0c_11e0_86e2_003048f27c5f_0ED6AB1F_4D3F_49E9_A924_361C4249F98533.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c228_f935_11e0_833e_003048f27c5f_4708AAD4_528A_4081_9BB4_D11C2FB42D4A34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c22d_f935_11e0_833e_003048f27c5f_1AC84390_0B53_4945_8FDE_AD12383EBC9335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43c232_f935_11e0_833e_003048f27c5f_1D8BDD4C_CFEB_4058_8E68_3E539F89108236.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3399,140 +3228,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...88 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -3786,54 +3525,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z25"/>
+  <dimension ref="A1:Z24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D25" sqref="D25"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -3868,185 +3607,185 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M_RO_C442-400 \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+            <t xml:space="preserve">M RO C442 \ Куб (200х400х400 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.008.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-оранжевый (435)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 200</t>
-[...3 lines deleted...]
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Картинка анонса: 8229271</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8512.00</t>
+            <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C442 \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: темно-оранжевый (435)</t>
+            <t xml:space="preserve">M RO C442 IN \ Куб (200х400х400 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.008.IN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
-[...11 lines deleted...]
-Картинка анонса: 8229271</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C442 IN \ Куб (200х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: светло-красный (431)</t>
+            <t xml:space="preserve">M RO C442 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.008.IN.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -4058,55 +3797,55 @@
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO C442 IN \ Куб</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MRO.008.IN.OR</t>
-[...3 lines deleted...]
-Цвет: светло-оранжевый (435)</t>
+Артикул: MRO.008.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -4116,241 +3855,241 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C442 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.022.IN.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый (400)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+            <t xml:space="preserve">M RO TU42 \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.022.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-красный (431)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU42 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-красный (431)</t>
+            <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.022.IN.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый (440)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4188.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MRO.022.IN.YE</t>
-[...3 lines deleted...]
-Цвет: желтый (440)</t>
+Артикул: MRO.022.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4360,303 +4099,307 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU42 IN \ Цилиндр</t>
-[...15 lines deleted...]
-Диаметр, мм: 400</t>
+            <t xml:space="preserve">M RO C444 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.009.IN.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый (400)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4188.00</t>
+            <t xml:space="preserve">7828.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M_RO_C444-400 \ Куб (400х400х400 мм)</t>
-[...3 lines deleted...]
-Артикул: MRO.009.IN.N.WH</t>
+            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.023.IN.WH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый (400)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 400</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9254.00</t>
+            <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO C444 IN \ Куб</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MRO.009.IN.WH</t>
-[...3 lines deleted...]
-Цвет: белый (400)</t>
+Артикул: MRO.009.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7828.00</t>
+            <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+            <t xml:space="preserve">M RO C444 IN \ Куб (400х400х400 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.009.IN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 400</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
+Картинка анонса: 8229448</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO C444 IN \ Куб</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MRO.009.IN.BU</t>
-[...3 lines deleted...]
-Цвет: синий (480)</t>
+Артикул: MRO.009.IN.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -4664,307 +4407,303 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C444 IN \ Куб (400х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: светло-красный (431)</t>
+            <t xml:space="preserve">M RO C444 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.009.IN.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый (440)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
-          </r>
-[...2 lines deleted...]
-Картинка анонса: 8229448</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C444 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU44 \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.023.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-красный (431)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C444 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.023.IN.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-оранжевый (435)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU44 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-красный (431)</t>
+            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.023.IN.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый (440)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4607.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: MRO.023.IN.OR</t>
-[...3 lines deleted...]
-Цвет: светло-оранжевый (435)</t>
+Артикул: MRO.023.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
@@ -4974,1197 +4713,1015 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
-[...15 lines deleted...]
-Диаметр, мм: 400</t>
+            <t xml:space="preserve">M RO C446 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.010.IN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4607.00</t>
+            <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU44 IN \ Цилиндр</t>
-[...15 lines deleted...]
-Диаметр, мм: 400</t>
+            <t xml:space="preserve">M RO C446 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.010.IN.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый (440)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4607.00</t>
+            <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M_RO_C446-400 \ Куб (600х400х400 мм)</t>
-[...7 lines deleted...]
-Цвет: белый (400)</t>
+            <t xml:space="preserve">M RO C446 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.011.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10416.00</t>
+            <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C446 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU46 \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.012.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-красный (431)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C446 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU46 \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.012.OR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: темно-оранжевый (435)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C446 IN \ Куб</t>
-[...15 lines deleted...]
-Ширина, мм: 400</t>
+            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.012.IN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: светло-красный (431)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
+Диаметр, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU46 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-красный (431)</t>
+            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.012.IN.YE</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: желтый (440)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU46 \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: темно-оранжевый (435)</t>
+            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.012.IN.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий (480)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
-[...7 lines deleted...]
-Цвет: светло-красный (431)</t>
+            <t xml:space="preserve">M RO C446 \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.011.FC</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: фуксия (470)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 400</t>
-[...3 lines deleted...]
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5240.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
-[...15 lines deleted...]
-Диаметр, мм: 400</t>
+            <t xml:space="preserve">M RO P944 IN \ Куб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.029.IN.WH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый (400)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5240.00</t>
+            <t xml:space="preserve">8580.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO TU46 IN \ Цилиндр</t>
-[...19 lines deleted...]
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+            <t xml:space="preserve">M RO L 200 \ Подсветка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.013.200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Для фигуры высотой, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5240.00</t>
+            <t xml:space="preserve">1069.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO C446 \ Куб</t>
-[...23 lines deleted...]
-Примечание: Подсветка в комплект не входит. Покупается отдельно.</t>
+            <t xml:space="preserve">M RO L 400 \ Подсветка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.014.400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Для фигуры высотой, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5240.00</t>
+            <t xml:space="preserve">1069.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO P944 IN \ Куб</t>
-[...23 lines deleted...]
-Примечание: Более тонкий пластик – проникает больше света. Подсветка в комплект не входит. Покупается отдельно.</t>
+            <t xml:space="preserve">M RO L 600 \ Подсветка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRO.015.600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Для фигуры высотой, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8580.00</t>
+            <t xml:space="preserve">1069.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO L 200 \ Подсветка</t>
-[...7 lines deleted...]
-Для фигуры высотой, мм: 200</t>
+            <t xml:space="preserve">E27 20W 4200K \ Лампа энергосберегающая БЕСЦВЕТНАЯ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: LAL.245.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: холодный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: может использоваться для всех видов кубов и цилиндров</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1069.00</t>
+            <t xml:space="preserve">255.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO L 400 \ Подсветка</t>
-[...7 lines deleted...]
-Для фигуры высотой, мм: 400</t>
+            <t xml:space="preserve">E27 26W \ Лампа энергосберегающая Camelion ЦВЕТНАЯ, используется в кубах белого цвета</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: LAL.055.BU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: синий</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Меняя лампы можно менять цвет свечения куба. Внимание! Не может использоваться в кубах и цилиндрах высотой 200 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1069.00</t>
+            <t xml:space="preserve">275.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">M RO L 600 \ Подсветка</t>
-[...7 lines deleted...]
-Для фигуры высотой, мм: 600</t>
+            <t xml:space="preserve">E27 26W \ Лампа энергосберегающая Camelion ЦВЕТНАЯ, используется в кубах белого цвета</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: LAL.055.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Меняя лампы можно менять цвет свечения куба. Внимание! Не может использоваться в кубах и цилиндрах высотой 200 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1069.00</t>
+            <t xml:space="preserve">275.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
-        <is>
-[...180 lines deleted...]
-      <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">E27 26W \ Лампа энергосберегающая Camelion ЦВЕТНАЯ, используется в кубах белого цвета</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: LAL.055.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Меняя лампы можно менять цвет свечения куба. Внимание! Не может использоваться в кубах и цилиндрах высотой 200 мм</t>
           </r>