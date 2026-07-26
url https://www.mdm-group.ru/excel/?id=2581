--- v2 (2026-03-09)
+++ v3 (2026-07-26)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">16.01.2026</t>
     </r>
   </si>
   <si>
     <t>Тележки покупательские для супермаркета</t>
   </si>
   <si>
     <t>Представленные в нашем ассортименте покупательские тележки обладают характеристиками:1. Прочный металлический каркас2. Гальваническое покрытие - цинк с двойным слоем защитного лака3. Износостойкие колесные опоры (тестированные специально для супермаркетов)Под заказ возможна поставка тележек других моделей, а также нанесение логотипа на ручку.</t>
@@ -122,103 +122,241 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6756.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TP-100L \  Тележка покупательская с детским сиденьем</t>
-[...3 lines deleted...]
-Артикул: TLG.ETS100XB.ZN.RD</t>
+      <t xml:space="preserve">TP-60L \ Тележка покупательская без детского сиденья</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TLG.ETS60BDS.ZN.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/красный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Длина, мм: 830</t>
-[...11 lines deleted...]
-Объем, л: 100</t>
+Длина, мм: 740</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 500</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 910</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Объем, л: 60</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет пластиковых частей: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал колес: полиуретан</t>
     </r>
     <r>
       <t xml:space="preserve">
 Колеса: 100 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
+      <t xml:space="preserve">5990.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TP-100L \  Тележка покупательская с детским сиденьем</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TLG.ETS100XB.ZN.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 830</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 530</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 950</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Объем, л: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет пластиковых частей: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал колес: полиуретан</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Колеса: 100 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
       <t xml:space="preserve">6965.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">TP-100L \ Тележка покупательская без детского сиденья</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TLG.ETS100BDS.ZN.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк/красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Длина, мм: 830</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 530</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 950</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Объем, л: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет пластиковых частей: красный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал колес: полиуретан</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Колеса: 100 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">6560.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TP-125L \ Тележка покупательская с детским сиденьем</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TLG.ETS125XB.ZN.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/красный</t>
@@ -811,51 +949,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94a5_29ff_11e9_aacc_0025902b3cc1_TP_60L2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081cbc_29ff_11e9_aacc_0025902b3cc1_TP_60L3.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d8e8_a3c7_11e9_80b7_0025902b3cc1_BBB7946F_652C_46E8_9DFC_EAFE6844F7144.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca317a_1e50_11ef_a821_0050569cf81d_KLO_TQ_25.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D347.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF8678.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1112.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94a5_29ff_11e9_aacc_0025902b3cc1_TP_60L2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9930_7922_11f1_892c_0050569cf81d_TLG_ETS60BDS_ZN_RD3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081cbc_29ff_11e9_aacc_0025902b3cc1_TP_60L4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45119a_7921_11f1_892c_0050569cf81d_TLG_ETS100BDS_ZN_RD5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d8e8_a3c7_11e9_80b7_0025902b3cc1_BBB7946F_652C_46E8_9DFC_EAFE6844F7146.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca317a_1e50_11ef_a821_0050569cf81d_KLO_TQ_27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D349.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF86710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1114.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1176,50 +1314,110 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1473,54 +1671,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z12"/>
+  <dimension ref="A1:Z13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B12" sqref="B12"/>
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -1627,50 +1825,124 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6756.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">TP-60L \ Тележка покупательская без детского сиденья</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TLG.ETS60BDS.ZN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 740</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 910</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Объем, л: 60</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет пластиковых частей: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал колес: полиуретан</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Колеса: 100 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">5990.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="4"/>
+      <c r="B8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">TP-100L \  Тележка покупательская с детским сиденьем</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TLG.ETS100XB.ZN.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк/красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 830</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 530</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 950</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 100</t>
@@ -1686,54 +1958,126 @@
           <r>
             <t xml:space="preserve">
 Колеса: 100 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6965.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
+      <c r="C8" s="4"/>
+      <c r="D8" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">TP-100L \ Тележка покупательская без детского сиденья</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TLG.ETS100BDS.ZN.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк/красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Длина, мм: 830</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 530</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 950</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Объем, л: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет пластиковых частей: красный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал колес: полиуретан</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Колеса: 100 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6560.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
     </row>
-    <row r="8" spans="1:26">
-[...1 lines deleted...]
-      <c r="B8" s="5" t="inlineStr">
+    <row r="9" spans="1:26">
+      <c r="A9" s="4"/>
+      <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TP-125L \ Тележка покупательская с детским сиденьем</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: TLG.ETS125XB.ZN.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк/красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 920</t>
           </r>
@@ -1760,52 +2104,52 @@
           <r>
             <t xml:space="preserve">
 Колеса: 100 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">8956.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C8" s="4"/>
-      <c r="D8" s="5" t="inlineStr">
+      <c r="C9" s="4"/>
+      <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">KLO-TQ-2 \  Детская машинка тележка для торговых центров</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: B.TLG.064.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1515</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 580</t>
           </r>
@@ -1829,53 +2173,53 @@
             <t xml:space="preserve">
 Старая цена: 42000 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">12599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="9" spans="1:26">
-[...1 lines deleted...]
-      <c r="B9" s="5" t="inlineStr">
+    <row r="10" spans="1:26">
+      <c r="A10" s="4"/>
+      <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 1150 1-2 1-90 L \ Столбик для проезда тележек двухсторонний</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.149.1150L</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
@@ -1890,52 +2234,52 @@
           <r>
             <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C9" s="4"/>
-      <c r="D9" s="5" t="inlineStr">
+      <c r="C10" s="4"/>
+      <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 1150 1-2 1-90 R \ Столбик для проезда тележек двухсторонний</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.149.1150R</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
@@ -1951,53 +2295,53 @@
             <t xml:space="preserve">
 Примечание: для крепления к полу используются болты OGT.148.80 (4шт.), в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2122.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="10" spans="1:26">
-[...1 lines deleted...]
-      <c r="B10" s="5" t="inlineStr">
+    <row r="11" spans="1:26">
+      <c r="A11" s="4"/>
+      <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 1150 1-2 2-90 \ Столбик для проезда тележек трехсторонний</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.149.1150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 50</t>
           </r>
@@ -2012,52 +2356,52 @@
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2326.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
-      <c r="C10" s="4"/>
-      <c r="D10" s="5" t="inlineStr">
+      <c r="C11" s="4"/>
+      <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 400 1000 \ Перекладина для проезда тележек</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.111.1000-4.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
@@ -2073,53 +2417,53 @@
             <t xml:space="preserve">
 Кол-во флажков: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2999.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="11" spans="1:26">
-[...1 lines deleted...]
-      <c r="B11" s="5" t="inlineStr">
+    <row r="12" spans="1:26">
+      <c r="A12" s="4"/>
+      <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 400 1500 \ Перекладина для проезда тележек</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.111.1500.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 1500</t>
           </r>
@@ -2134,52 +2478,52 @@
           <r>
             <t xml:space="preserve">
 Кол-во флажков: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">4488.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="5" t="inlineStr">
+      <c r="C12" s="4"/>
+      <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ME 400 2000 \ Перекладина для проезда тележек</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.111.2000.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 2000</t>
           </r>
@@ -2195,53 +2539,53 @@
             <t xml:space="preserve">
 Кол-во флажков: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">5998.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
-    <row r="12" spans="1:26">
-[...1 lines deleted...]
-      <c r="B12" s="5" t="inlineStr">
+    <row r="13" spans="1:26">
+      <c r="A13" s="4"/>
+      <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">OGT.003 \ Флажок для проезда тележек</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: OGT.003.00</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>