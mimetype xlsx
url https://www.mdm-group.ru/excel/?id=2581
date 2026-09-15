--- v3 (2026-07-26)
+++ v4 (2026-09-15)
@@ -949,51 +949,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94a5_29ff_11e9_aacc_0025902b3cc1_TP_60L2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9930_7922_11f1_892c_0050569cf81d_TLG_ETS60BDS_ZN_RD3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081cbc_29ff_11e9_aacc_0025902b3cc1_TP_60L4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45119a_7921_11f1_892c_0050569cf81d_TLG_ETS100BDS_ZN_RD5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d8e8_a3c7_11e9_80b7_0025902b3cc1_BBB7946F_652C_46E8_9DFC_EAFE6844F7146.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca317a_1e50_11ef_a821_0050569cf81d_KLO_TQ_27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D349.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF86710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1114.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e94a5_29ff_11e9_aacc_0025902b3cc1_TP_60L2.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f9930_7922_11f1_892c_0050569cf81d_TLG_ETS60BDS_ZN_RD_new3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53081cbc_29ff_11e9_aacc_0025902b3cc1_TP_60L4.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45119a_7921_11f1_892c_0050569cf81d_TLG_ETS100BDS_ZN_RD_new5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38d8e8_a3c7_11e9_80b7_0025902b3cc1_BBB7946F_652C_46E8_9DFC_EAFE6844F7146.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca317a_1e50_11ef_a821_0050569cf81d_KLO_TQ_27.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbee1fe_52c7_11e4_9ca4_0025902b3cc1_18CFDADC_3193_4926_A7A2_3391723A5FE48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f185e_52c7_11e4_9ca4_0025902b3cc1_95AAED6A_8690_450D_A6A2_ABC466A93D349.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf1de_52c6_11e4_9ca4_0025902b3cc1_37955441_2887_43DD_BBF0_DB204FEFF86710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bca6c_ec14_11e5_ba27_0025902b3cc0_D9FBF42B_30CF_4676_A878_1D3CE7D7E43D11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabfac1_59c6_11e4_a300_0025902b3cc1_4A18F450_1393_46C1_995F_BDA11E5FC16F12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83679_59c6_11e4_a300_0025902b3cc1_AF62FD8B_9CBE_4663_A32B_BD943B4D4D3613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdbcfa_d3b2_11e4_afdc_0025902b3cc1_B85CEF5D_4C90_43B9_84AF_77F9F59CDE1114.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>