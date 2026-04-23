--- v3 (2026-03-09)
+++ v4 (2026-04-23)
@@ -33,172 +33,172 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.01.2026</t>
+      <t xml:space="preserve">09.04.2026</t>
     </r>
   </si>
   <si>
     <t>Покупательские корзины</t>
   </si>
   <si>
     <t>Покупательские корзинки бывают разных видов и объемов. Используются как в гипермаркетах, супермаркетах, так и в небольших локальных магазинах самообслуживания.
 От удобства пластиковых корзин во многом зависит, какое количество товара приобретет покупатель. К тому же внешний вид покупательских корзин влияет на впечатление клиентов о магазине.
 Наиболее популярными являются пластиковые корзинки с ручками. Они могут быть разных цветов, объема и дизайна. Металлические покупательские корзины отличаются долговечностью. Корзины на колесах объединяют в себе преимущества как покупательских корзин, так и тележек. Большой объем и удобство использования делают их весьма привлекательными для магазинов самообслуживания.
 Постоянным покупателям или при покупке крупных партий предоставляются скидки.
 Подробности уточняйте у менеджеров.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+      <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRZ.722.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">290.00</t>
+      <t xml:space="preserve">299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRZ.722.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">290.00</t>
+      <t xml:space="preserve">299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.722.GN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: зеленый</t>
@@ -211,51 +211,51 @@
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">290.00</t>
+      <t xml:space="preserve">299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.722.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
@@ -268,51 +268,51 @@
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">290.00</t>
+      <t xml:space="preserve">299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
@@ -321,51 +321,51 @@
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">343.00</t>
+      <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.BU</t>
@@ -378,51 +378,51 @@
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">343.00</t>
+      <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.GN</t>
@@ -435,51 +435,51 @@
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">343.00</t>
+      <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.038.RD</t>
@@ -496,51 +496,51 @@
       <t xml:space="preserve">
 Объем, л: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">775.00</t>
+      <t xml:space="preserve">890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.038.GN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: зеленый</t>
@@ -553,51 +553,51 @@
       <t xml:space="preserve">
 Объем, л: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">775.00</t>
+      <t xml:space="preserve">890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.038.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
@@ -610,51 +610,51 @@
       <t xml:space="preserve">
 Объем, л: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">775.00</t>
+      <t xml:space="preserve">890.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ТО-1.1 \ Корзина для торгового зала, 20 литров</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.037.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк/красный</t>
@@ -761,54 +761,50 @@
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">YLD-031M \ Корзина металлическая, 22 литра</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.026.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром/синий</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 450х320х210</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 22.05.2025 13:27:35</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 860 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">559.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
@@ -920,144 +916,144 @@
       <t xml:space="preserve">1080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.048.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
@@ -1070,51 +1066,51 @@
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1377.00</t>
+      <t xml:space="preserve">1490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1174,51 +1170,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2088,191 +2084,191 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.01.2026</t>
+            <t xml:space="preserve">09.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRZ.722.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRZ.722.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2290,51 +2286,51 @@
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.722.BU</t>
           </r>
@@ -2350,51 +2346,51 @@
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">290.00</t>
+            <t xml:space="preserve">299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2408,51 +2404,51 @@
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">343.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
           </r>
@@ -2468,51 +2464,51 @@
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">343.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -2530,51 +2526,51 @@
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">343.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
           </r>
@@ -2594,51 +2590,51 @@
             <t xml:space="preserve">
 Объем, л: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">775.00</t>
+            <t xml:space="preserve">890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2656,51 +2652,51 @@
             <t xml:space="preserve">
 Объем, л: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">775.00</t>
+            <t xml:space="preserve">890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.038.BU</t>
           </r>
@@ -2716,51 +2712,51 @@
             <t xml:space="preserve">
 Объем, л: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1080 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">775.00</t>
+            <t xml:space="preserve">890.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ТО-1.1 \ Корзина для торгового зала, 20 литров</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -2880,54 +2876,50 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">YLD-031M \ Корзина металлическая, 22 литра</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.026.BU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром/синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 450х320х210</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 22.05.2025 13:27:35</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 860 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">559.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
@@ -3050,149 +3042,149 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.048.BU</t>
           </r>
@@ -3208,51 +3200,51 @@
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1377.00</t>
+            <t xml:space="preserve">1490.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>