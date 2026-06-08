--- v4 (2026-04-23)
+++ v5 (2026-06-08)
@@ -57,116 +57,116 @@
       </rPr>
       <t xml:space="preserve">09.04.2026</t>
     </r>
   </si>
   <si>
     <t>Покупательские корзины</t>
   </si>
   <si>
     <t>Покупательские корзинки бывают разных видов и объемов. Используются как в гипермаркетах, супермаркетах, так и в небольших локальных магазинах самообслуживания.
 От удобства пластиковых корзин во многом зависит, какое количество товара приобретет покупатель. К тому же внешний вид покупательских корзин влияет на впечатление клиентов о магазине.
 Наиболее популярными являются пластиковые корзинки с ручками. Они могут быть разных цветов, объема и дизайна. Металлические покупательские корзины отличаются долговечностью. Корзины на колесах объединяют в себе преимущества как покупательских корзин, так и тележек. Большой объем и удобство использования делают их весьма привлекательными для магазинов самообслуживания.
 Постоянным покупателям или при покупке крупных партий предоставляются скидки.
 Подробности уточняйте у менеджеров.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+      <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRZ.722.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">299.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+      <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KRZ.722.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 22</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -916,55 +916,55 @@
       <t xml:space="preserve">1080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -973,55 +973,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -1170,51 +1170,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2124,59 +2124,59 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
-[...7 lines deleted...]
-Цвет: черный</t>
+            <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRZ.722.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -2184,59 +2184,59 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">299.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
-[...7 lines deleted...]
-Цвет: красный</t>
+            <t xml:space="preserve">PL-722 \ Корзина пластиковая, 22 л</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KRZ.722.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 420х300х230</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 22</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – от 800 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -3042,55 +3042,55 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -3104,55 +3104,55 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>