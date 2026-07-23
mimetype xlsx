--- v5 (2026-06-08)
+++ v6 (2026-07-23)
@@ -916,55 +916,55 @@
       <t xml:space="preserve">1080.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -973,55 +973,55 @@
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">1490.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 38</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
@@ -1170,51 +1170,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea07eea_de05_11ea_80b7_0025902b3cc1_Pl_722_rd_sm2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d1f04_e93f_11ea_80b7_0025902b3cc1_Pl_722_bl_sm3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629ca3e_de05_11ea_80b7_0025902b3cc1_Pl_722_gr_sm4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9481b5_de05_11ea_80b7_0025902b3cc1_Pl_722_bu_sm5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28b57b_7f7d_11e8_ade2_0025902b3cc1_PL_704_RD6.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf5bb_7f7d_11e8_ade2_0025902b3cc1_PL_704_BU7.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe16711_7f7d_11e8_ade2_0025902b3cc1_PL_704_gr_28.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710616a5_1206_11e2_99cf_0025902b3cc1_AE93090B_9DAF_44E0_9918_E4C7F7469C8C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b348c_ddfc_11e4_afdc_0025902b3cc1_1FBB5088_DA3B_4152_8B38_DEFA7F5DF53710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d8600_ddfc_11e4_afdc_0025902b3cc1_5845E546_7D7D_4CC9_86CA_BA54239BA67B11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69f0c6_796c_11e1_9332_0025902b3cc1_74359533_0EC2_4DAE_85FA_BAD70EE7CE7412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19724a_c4cb_11e5_a514_0025902b3cc0_DB00CBE6_E3AB_436D_A06A_10CCFA1C42FF13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417b_fdef_11df_b16f_003048d0c7fe_774F7D30_767E_463B_8251_E2586D27B44614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf704224_fe13_11ed_907c_ac1f6b40b531_300515.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bc50e_3454_11ef_a821_0050569cf81d_KRZ029TV7ZN-_1_16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8c89_7f7d_11e8_ade2_0025902b3cc1_PLB_01117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b7af_7f7e_11e8_ade2_0025902b3cc1_PLB_011_gr18.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb97dd_7f7e_11e8_ade2_0025902b3cc1_PLB_011_bu119.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3042,55 +3042,55 @@
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.GN</t>
-[...3 lines deleted...]
-Цвет: зеленый</t>
+Артикул: KRZ.048.RD</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -3104,55 +3104,55 @@
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PLB-011 \ Корзина - тележка пластиковая, 38 л</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: KRZ.048.RD</t>
-[...3 lines deleted...]
-Цвет: красный</t>
+Артикул: KRZ.048.GN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 515x340x340</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 38</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Под заказ возможно изготовление в любом нестандартном цвете, минимальная партия в нестандартном цвете – 1600 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>