--- v6 (2026-07-23)
+++ v7 (2026-09-15)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">09.04.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Покупательские корзины</t>
   </si>
   <si>
     <t>Покупательские корзинки бывают разных видов и объемов. Используются как в гипермаркетах, супермаркетах, так и в небольших локальных магазинах самообслуживания.
 От удобства пластиковых корзин во многом зависит, какое количество товара приобретет покупатель. К тому же внешний вид покупательских корзин влияет на впечатление клиентов о магазине.
 Наиболее популярными являются пластиковые корзинки с ручками. Они могут быть разных цветов, объема и дизайна. Металлические покупательские корзины отличаются долговечностью. Корзины на колесах объединяют в себе преимущества как покупательских корзин, так и тележек. Большой объем и удобство использования делают их весьма привлекательными для магазинов самообслуживания.
 Постоянным покупателям или при покупке крупных партий предоставляются скидки.
 Подробности уточняйте у менеджеров.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-722 \  Корзина пластиковая, 22 л.</t>
     </r>
@@ -309,184 +309,184 @@
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.BU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: синий</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.047.GN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: зеленый</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">379.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KRZ.038.RD</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: красный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -659,51 +659,51 @@
       <t xml:space="preserve">
 Цвет: цинк/красный</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 445х320х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">496.00</t>
+      <t xml:space="preserve">540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">ТО-1.1 \ Корзина для торгового зала, 20 литров</t>
@@ -716,51 +716,51 @@
       <t xml:space="preserve">
 Цвет: цинк/синий</t>
     </r>
     <r>
       <t xml:space="preserve">
 ДхШхВ, мм: 445х320х220</t>
     </r>
     <r>
       <t xml:space="preserve">
 Объем, л: 20</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">496.00</t>
+      <t xml:space="preserve">540.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">YLD-031M \ Корзина металлическая, 22 литра</t>
@@ -2084,51 +2084,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">09.04.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2392,192 +2392,192 @@
             </rPr>
             <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.047.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.047.BU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL–704 \ корзина пластиковая усиленная, 20 л</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.047.GN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: зеленый</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 440х310х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
+Примечание: под заказ от 100 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">PL-210 \ Корзина пластиковая, 30 л (без пластика на ручках)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KRZ.038.RD</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: красный</t>
@@ -2766,51 +2766,51 @@
             <t xml:space="preserve">
 Цвет: цинк/красный</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 445х320х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">496.00</t>
+            <t xml:space="preserve">540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
@@ -2826,51 +2826,51 @@
             <t xml:space="preserve">
 Цвет: цинк/синий</t>
           </r>
           <r>
             <t xml:space="preserve">
 ДхШхВ, мм: 445х320х220</t>
           </r>
           <r>
             <t xml:space="preserve">
 Объем, л: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">496.00</t>
+            <t xml:space="preserve">540.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>