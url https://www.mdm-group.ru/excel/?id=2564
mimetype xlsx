--- v1 (2026-01-27)
+++ v2 (2026-04-28)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Стеллажи Primo серия 300</t>
   </si>
   <si>
     <t xml:space="preserve">Сечение трубы: 20х20 мм. Цвет: хром, сатин.Материал полок: стекло матовое или прозрачное, ЛДСП 16 мм, МДФ 16 мм.
 Держатели полок: хромированная труба d-10 мм.
 Возможно изготовление по индивидуальным размерам.
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 20х20)</t>
     </r>
     <r>
@@ -96,51 +96,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6301.76</t>
+      <t xml:space="preserve">6277.28</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -153,51 +153,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10718.32</t>
+      <t xml:space="preserve">10693.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -210,51 +210,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5977.68</t>
+      <t xml:space="preserve">5953.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -267,51 +267,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10153.64</t>
+      <t xml:space="preserve">10129.16</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -324,51 +324,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7024.40</t>
+      <t xml:space="preserve">6999.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -381,51 +381,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13089.12</t>
+      <t xml:space="preserve">13064.64</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -438,51 +438,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6673.32</t>
+      <t xml:space="preserve">6648.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -495,51 +495,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12390.44</t>
+      <t xml:space="preserve">12365.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -552,51 +552,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8391.28</t>
+      <t xml:space="preserve">8366.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -609,51 +609,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14001.20</t>
+      <t xml:space="preserve">13976.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -666,51 +666,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8018.24</t>
+      <t xml:space="preserve">7993.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -723,51 +723,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13387.56</t>
+      <t xml:space="preserve">13363.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -780,51 +780,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9254.40</t>
+      <t xml:space="preserve">9229.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -837,51 +837,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17050.16</t>
+      <t xml:space="preserve">17025.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -894,51 +894,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8854.36</t>
+      <t xml:space="preserve">8829.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -951,51 +951,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16302.52</t>
+      <t xml:space="preserve">16278.04</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1008,51 +1008,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7302.44</t>
+      <t xml:space="preserve">7277.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1065,51 +1065,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12522.60</t>
+      <t xml:space="preserve">12498.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1122,51 +1122,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6978.36</t>
+      <t xml:space="preserve">6953.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1179,51 +1179,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11957.92</t>
+      <t xml:space="preserve">11933.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1236,51 +1236,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8115.24</t>
+      <t xml:space="preserve">8090.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1293,51 +1293,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15340.96</t>
+      <t xml:space="preserve">15316.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1350,51 +1350,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7764.16</t>
+      <t xml:space="preserve">7739.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1407,51 +1407,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14642.28</t>
+      <t xml:space="preserve">14617.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1464,51 +1464,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9391.96</t>
+      <t xml:space="preserve">9367.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1521,51 +1521,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15805.48</t>
+      <t xml:space="preserve">15781.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1578,51 +1578,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9018.92</t>
+      <t xml:space="preserve">8994.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1635,51 +1635,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15191.84</t>
+      <t xml:space="preserve">15167.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1692,51 +1692,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10345.24</t>
+      <t xml:space="preserve">10320.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1749,51 +1749,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19302.00</t>
+      <t xml:space="preserve">19277.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1806,51 +1806,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10089.08</t>
+      <t xml:space="preserve">10064.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1863,51 +1863,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18554.36</t>
+      <t xml:space="preserve">18529.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полка стеклянная прозрачная 700x298x8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.310.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачное стекло</t>
@@ -7605,51 +7605,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7685,51 +7685,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6301.76</t>
+            <t xml:space="preserve">6277.28</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.300.20.SA</t>
           </r>
@@ -7745,51 +7745,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10718.32</t>
+            <t xml:space="preserve">10693.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7807,51 +7807,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5977.68</t>
+            <t xml:space="preserve">5953.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.302.20.SA</t>
           </r>
@@ -7867,51 +7867,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10153.64</t>
+            <t xml:space="preserve">10129.16</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7929,51 +7929,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7024.40</t>
+            <t xml:space="preserve">6999.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.300.25.SA</t>
           </r>
@@ -7989,51 +7989,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13089.12</t>
+            <t xml:space="preserve">13064.64</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8051,51 +8051,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6673.32</t>
+            <t xml:space="preserve">6648.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.302.25.SA</t>
           </r>
@@ -8111,51 +8111,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12390.44</t>
+            <t xml:space="preserve">12365.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8173,51 +8173,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8391.28</t>
+            <t xml:space="preserve">8366.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.301.20.SA</t>
           </r>
@@ -8233,51 +8233,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14001.20</t>
+            <t xml:space="preserve">13976.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8295,51 +8295,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8018.24</t>
+            <t xml:space="preserve">7993.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.303.20.SA</t>
           </r>
@@ -8355,51 +8355,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13387.56</t>
+            <t xml:space="preserve">13363.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8417,51 +8417,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9254.40</t>
+            <t xml:space="preserve">9229.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.301.25.SA</t>
           </r>
@@ -8477,51 +8477,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17050.16</t>
+            <t xml:space="preserve">17025.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8539,51 +8539,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8854.36</t>
+            <t xml:space="preserve">8829.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.303.25.SA</t>
           </r>
@@ -8599,51 +8599,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16302.52</t>
+            <t xml:space="preserve">16278.04</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8661,51 +8661,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7302.44</t>
+            <t xml:space="preserve">7277.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.304.20.SA</t>
           </r>
@@ -8721,51 +8721,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12522.60</t>
+            <t xml:space="preserve">12498.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8783,51 +8783,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6978.36</t>
+            <t xml:space="preserve">6953.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.306.20.SA</t>
           </r>
@@ -8843,51 +8843,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11957.92</t>
+            <t xml:space="preserve">11933.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8905,51 +8905,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8115.24</t>
+            <t xml:space="preserve">8090.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.304.25.SA</t>
           </r>
@@ -8965,51 +8965,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15340.96</t>
+            <t xml:space="preserve">15316.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9027,51 +9027,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7764.16</t>
+            <t xml:space="preserve">7739.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.306.25.SA</t>
           </r>
@@ -9087,51 +9087,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14642.28</t>
+            <t xml:space="preserve">14617.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9149,51 +9149,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9391.96</t>
+            <t xml:space="preserve">9367.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.305.20.SA</t>
           </r>
@@ -9209,51 +9209,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15805.48</t>
+            <t xml:space="preserve">15781.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9271,51 +9271,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9018.92</t>
+            <t xml:space="preserve">8994.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.307.20.SA</t>
           </r>
@@ -9331,51 +9331,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15191.84</t>
+            <t xml:space="preserve">15167.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9393,51 +9393,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10345.24</t>
+            <t xml:space="preserve">10320.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.305.25.SA</t>
           </r>
@@ -9453,51 +9453,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19302.00</t>
+            <t xml:space="preserve">19277.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9515,51 +9515,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10089.08</t>
+            <t xml:space="preserve">10064.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.307.25.SA</t>
           </r>
@@ -9575,51 +9575,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18554.36</t>
+            <t xml:space="preserve">18529.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка стеклянная прозрачная 700x298x8</t>
           </r>
           <r>
             <t xml:space="preserve">