--- v3 (2026-03-09)
+++ v4 (2026-04-23)
@@ -2646,54 +2646,50 @@
       <t xml:space="preserve">FIT 053 V2 \ Полка для вешал (рейлов) FIT 052 V2 и FIT 072</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: FIT.053.V2.UW</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ДСП (имитация старой доски)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина, мм: 16</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 430</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1083</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: на фото полка с вешалом FIT.052.V2</t>
-    </r>
-[...2 lines deleted...]
- Дата и время: 06.10.2025 11:15:08</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 5410 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">2690.00</t>
     </r>
@@ -10343,54 +10339,50 @@
             <t xml:space="preserve">
 Артикул: FIT.053.V2.UW</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП (имитация старой доски)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 430</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1083</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: на фото полка с вешалом FIT.052.V2</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 06.10.2025 11:15:08</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 5410 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">2690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>