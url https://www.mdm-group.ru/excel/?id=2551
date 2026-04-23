--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14.01.2026</t>
+      <t xml:space="preserve">19.04.2026</t>
     </r>
   </si>
   <si>
     <t>Стеллажи Primo серия 300</t>
   </si>
   <si>
     <t>Каркасы стеллажей: труба 20х20 или 25х25.Цвет: хром или сатинДлина каркасов – 500, 1000ммГлубина каркасов – 350, 500ммВысота каркасов – 900, 1600ммМатериал полок – стекло прозрачное, стекло матовое, ЛДСП 16мм, МДФ 16мм под пленкой ПВХ, МДФ 16мм  оклеенное кожзамом, МДФ крашенное.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.20.CH</t>
     </r>
@@ -93,51 +93,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6301.76</t>
+      <t xml:space="preserve">6277.28</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -150,51 +150,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10718.32</t>
+      <t xml:space="preserve">10693.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -207,51 +207,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5977.68</t>
+      <t xml:space="preserve">5953.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -264,51 +264,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10153.64</t>
+      <t xml:space="preserve">10129.16</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -321,51 +321,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7024.40</t>
+      <t xml:space="preserve">6999.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.300.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -378,51 +378,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13089.12</t>
+      <t xml:space="preserve">13064.64</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -435,51 +435,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6673.32</t>
+      <t xml:space="preserve">6648.84</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.302.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -492,51 +492,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12390.44</t>
+      <t xml:space="preserve">12365.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -549,51 +549,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8391.28</t>
+      <t xml:space="preserve">8366.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -606,51 +606,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14001.20</t>
+      <t xml:space="preserve">13976.72</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -663,51 +663,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8018.24</t>
+      <t xml:space="preserve">7993.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -720,51 +720,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13387.56</t>
+      <t xml:space="preserve">13363.08</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -777,51 +777,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9254.40</t>
+      <t xml:space="preserve">9229.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.301.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -834,51 +834,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">17050.16</t>
+      <t xml:space="preserve">17025.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -891,51 +891,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8854.36</t>
+      <t xml:space="preserve">8829.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.303.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -948,51 +948,51 @@
       <t xml:space="preserve">
 Длина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">16302.52</t>
+      <t xml:space="preserve">16278.04</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1005,51 +1005,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7302.44</t>
+      <t xml:space="preserve">7277.96</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1062,51 +1062,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">12522.60</t>
+      <t xml:space="preserve">12498.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1119,51 +1119,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6978.36</t>
+      <t xml:space="preserve">6953.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1176,51 +1176,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11957.92</t>
+      <t xml:space="preserve">11933.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1233,51 +1233,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8115.24</t>
+      <t xml:space="preserve">8090.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.304.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1290,51 +1290,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15340.96</t>
+      <t xml:space="preserve">15316.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1347,51 +1347,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7764.16</t>
+      <t xml:space="preserve">7739.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.306.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1404,51 +1404,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 875</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">14642.28</t>
+      <t xml:space="preserve">14617.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1461,51 +1461,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9391.96</t>
+      <t xml:space="preserve">9367.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1518,51 +1518,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15805.48</t>
+      <t xml:space="preserve">15781.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.20.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1575,51 +1575,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">9018.92</t>
+      <t xml:space="preserve">8994.44</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 20х20)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.20.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1632,51 +1632,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 20х20 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">15191.84</t>
+      <t xml:space="preserve">15167.36</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1689,51 +1689,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10345.24</t>
+      <t xml:space="preserve">10320.76</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.305.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1746,51 +1746,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19302.00</t>
+      <t xml:space="preserve">19277.52</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.25.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1803,51 +1803,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">10089.08</t>
+      <t xml:space="preserve">10064.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 25х25)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.307.25.SA</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: сатин</t>
@@ -1860,51 +1860,51 @@
       <t xml:space="preserve">
 Длина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Труба: 25х25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18554.36</t>
+      <t xml:space="preserve">18529.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Полка стеклянная прозрачная 700x298x8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: PRMST.310.GL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: прозрачное стекло</t>
@@ -7424,51 +7424,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14.01.2026</t>
+            <t xml:space="preserve">19.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7504,51 +7504,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6301.76</t>
+            <t xml:space="preserve">6277.28</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.300.20.SA</t>
           </r>
@@ -7564,51 +7564,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10718.32</t>
+            <t xml:space="preserve">10693.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7626,51 +7626,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5977.68</t>
+            <t xml:space="preserve">5953.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.302.20.SA</t>
           </r>
@@ -7686,51 +7686,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10153.64</t>
+            <t xml:space="preserve">10129.16</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7748,51 +7748,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7024.40</t>
+            <t xml:space="preserve">6999.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.300.25.SA</t>
           </r>
@@ -7808,51 +7808,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13089.12</t>
+            <t xml:space="preserve">13064.64</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7870,51 +7870,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6673.32</t>
+            <t xml:space="preserve">6648.84</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.302.25.SA</t>
           </r>
@@ -7930,51 +7930,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12390.44</t>
+            <t xml:space="preserve">12365.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7992,51 +7992,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8391.28</t>
+            <t xml:space="preserve">8366.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.301.20.SA</t>
           </r>
@@ -8052,51 +8052,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14001.20</t>
+            <t xml:space="preserve">13976.72</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8114,51 +8114,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8018.24</t>
+            <t xml:space="preserve">7993.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.303.20.SA</t>
           </r>
@@ -8174,51 +8174,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13387.56</t>
+            <t xml:space="preserve">13363.08</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8236,51 +8236,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9254.40</t>
+            <t xml:space="preserve">9229.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.301.25.SA</t>
           </r>
@@ -8296,51 +8296,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">17050.16</t>
+            <t xml:space="preserve">17025.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 500x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8358,51 +8358,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8854.36</t>
+            <t xml:space="preserve">8829.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 500x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.303.25.SA</t>
           </r>
@@ -8418,51 +8418,51 @@
             <t xml:space="preserve">
 Длина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16302.52</t>
+            <t xml:space="preserve">16278.04</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8480,51 +8480,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7302.44</t>
+            <t xml:space="preserve">7277.96</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.304.20.SA</t>
           </r>
@@ -8540,51 +8540,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12522.60</t>
+            <t xml:space="preserve">12498.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8602,51 +8602,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6978.36</t>
+            <t xml:space="preserve">6953.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.306.20.SA</t>
           </r>
@@ -8662,51 +8662,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11957.92</t>
+            <t xml:space="preserve">11933.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8724,51 +8724,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8115.24</t>
+            <t xml:space="preserve">8090.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.304.25.SA</t>
           </r>
@@ -8784,51 +8784,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15340.96</t>
+            <t xml:space="preserve">15316.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8846,51 +8846,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7764.16</t>
+            <t xml:space="preserve">7739.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x875 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.306.25.SA</t>
           </r>
@@ -8906,51 +8906,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 875</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14642.28</t>
+            <t xml:space="preserve">14617.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8968,51 +8968,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9391.96</t>
+            <t xml:space="preserve">9367.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.305.20.SA</t>
           </r>
@@ -9028,51 +9028,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15805.48</t>
+            <t xml:space="preserve">15781.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9090,51 +9090,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">9018.92</t>
+            <t xml:space="preserve">8994.44</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 20х20)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.307.20.SA</t>
           </r>
@@ -9150,51 +9150,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 20х20 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">15191.84</t>
+            <t xml:space="preserve">15167.36</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9212,51 +9212,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10345.24</t>
+            <t xml:space="preserve">10320.76</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x500x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.305.25.SA</t>
           </r>
@@ -9272,51 +9272,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19302.00</t>
+            <t xml:space="preserve">19277.52</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа хром 1000x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9334,51 +9334,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">10089.08</t>
+            <t xml:space="preserve">10064.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Каркас стеллажа сатин 1000x350x1620 (труба 25х25)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: PRMST.307.25.SA</t>
           </r>
@@ -9394,51 +9394,51 @@
             <t xml:space="preserve">
 Длина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Труба: 25х25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18554.36</t>
+            <t xml:space="preserve">18529.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Полка стеклянная прозрачная 700x298x8</t>
           </r>
           <r>
             <t xml:space="preserve">