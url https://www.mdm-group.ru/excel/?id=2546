--- v2 (2026-04-27)
+++ v3 (2026-10-25)
@@ -333,51 +333,51 @@
       <t xml:space="preserve">
 Материал: сталь (покрыта прозрачным лаком)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1500</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Труба d-30мм. Неразборное, возможна окраска по каталогу RAL и другие цвета с эффектами</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 9309 руб.</t>
+Старая цена: 9472 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">6157.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
@@ -3204,51 +3204,51 @@
             <t xml:space="preserve">
 Материал: сталь (покрыта прозрачным лаком)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Труба d-30мм. Неразборное, возможна окраска по каталогу RAL и другие цвета с эффектами</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 9309 руб.</t>
+Старая цена: 9472 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6157.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>