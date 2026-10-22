--- v4 (2026-07-23)
+++ v5 (2026-10-22)
@@ -2060,156 +2060,156 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13945.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
-[...3 lines deleted...]
-Артикул: KT 103PK.R</t>
+      <t xml:space="preserve">Верх прилавка глухого прямого</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KT 103P-P.L</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 336</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ориентация: правая</t>
-[...7 lines deleted...]
-Столешница, торец и боковины: ДСП 16 мм</t>
+Ориентация: левая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на фото левая ориентация</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Столешница, торец и боковины: оклеены пластиком</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">11281.00</t>
+      <t xml:space="preserve">13945.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Верх прилавка глухого прямого</t>
-[...3 lines deleted...]
-Артикул: KT 103P-P.L</t>
+      <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: KT 103PK.R</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 620</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 1000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 336</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ориентация: левая</t>
-[...7 lines deleted...]
-Столешница, торец и боковины: оклеены пластиком</t>
+Ориентация: правая</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: на фото правая ориентация</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Столешница, торец и боковины: ДСП 16 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13945.00</t>
+      <t xml:space="preserve">11281.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: KT 103PK.L</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 620</t>
@@ -3877,51 +3877,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR015002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR025003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR035004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR045005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT101500_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT102500_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT103P5008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT103P_P5009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT106500_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT109500_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af117d_902b_11ee_907c_ac1f6b40b531_KT116500_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT122500_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT123500_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT124500_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT125500_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ea53_902b_11ee_907c_ac1f6b40b531_KT126500_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305eb0c_902b_11ee_907c_ac1f6b40b531_KT127500_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec027ee8_9f94_11e7_93ca_0025902b3cc1_1FCD2544_DF57_400A_A08D_CE3DE9213DA419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a101_9f96_11e7_93ca_0025902b3cc1_51DE69A0_6C38_4D8A_98EC_C10799A0645020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897145d_9f98_11e7_93ca_0025902b3cc1_4663D4D2_2120_45E0_BC7D_D18CDD6E8CED21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1e72_9f99_11e7_93ca_0025902b3cc1_302A7031_E226_4435_AE66_5FFC2070AC0822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada985_9f98_11e7_93ca_0025902b3cc1_295B8BD3_18ED_4E91_B229_69068AF1021C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c7201_9f99_11e7_93ca_0025902b3cc1_7AB883B1_829D_4225_A966_495ADB2D9B4624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3c37_9f99_11e7_93ca_0025902b3cc1_46242CC4_8844_48CC_928B_C1C5889B9CD225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651ec3_a1cb_11e7_93ca_0025902b3cc1_1797F387_E6D0_4B3E_9D43_1332458FD43A26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e039_a1cb_11e7_93ca_0025902b3cc1_6B3550A2_EA51_487B_91F8_01E06F73EDFA27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce2a1_a1cb_11e7_93ca_0025902b3cc1_CEAD9CB7_F820_4493_9A2E_6A3BCCD929EC28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be3a9_a1cb_11e7_93ca_0025902b3cc1_B44CE4D8_BFDF_48C2_82C6_D94E6DB2882D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47f7d_a1cd_11e7_93ca_0025902b3cc1_D016EDC9_7353_4531_B5E0_B2A5B35C90F930.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf6d3_a1cb_11e7_93ca_0025902b3cc1_A9F2FB24_980D_40DF_88E5_5D4C9CC277B631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f050_a1d1_11e7_93ca_0025902b3cc1_0F998DBF_E6F0_4A5E_906C_E7436AAAEC0B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a756f3_a1d0_11e7_93ca_0025902b3cc1_864F37F8_88EE_4BC2_A5AD_F62A60BC9F2E33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f067_a1cd_11e7_93ca_0025902b3cc1_B72075F4_BFD2_4224_B0AD_C6FFAAE7D7DA34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986de7_a1cd_11e7_93ca_0025902b3cc1_5204F294_4429_4FE1_B43B_7AAAAD70257135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e5c5_a1d0_11e7_93ca_0025902b3cc1_830E6FA1_40DB_46A4_A8D2_A57DB3306C1136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07e49_a1d0_11e7_93ca_0025902b3cc1_BF5CE44E_7AF4_4C02_81F7_957F59E1D02637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e887f_a1d0_11e7_93ca_0025902b3cc1_74C1F8C0_23ED_4863_B286_4F55A497539A38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112b5f_a1ce_11e7_93ca_0025902b3cc1_02339A8E_BA7B_4480_8473_1ED2A9EBA5AC39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82df2f_a1d0_11e7_93ca_0025902b3cc1_CC52DBDF_3EC9_415E_9E0E_BC54E1D6E6AB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771396ad_a1d0_11e7_93ca_0025902b3cc1_3D2D8044_DF41_468C_9BEA_56F23949683F41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7028ad_a1d2_11e7_93ca_0025902b3cc1_3255FFB5_C40E_4A9D_ADEB_23FC4BD1BCEC42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7620ce_a1d1_11e7_93ca_0025902b3cc1_7F8E417F_43E7_47D7_87A8_2A61509345EF43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742aa_ff21_11e0_833e_003048f27c5f_2946F6F3_566B_42F3_9C48_21FD65FF59DA44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742a0_ff21_11e0_833e_003048f27c5f_8505AB83_FDDB_47F1_ADCF_D5FD02E9839C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742b6_ff21_11e0_833e_003048f27c5f_0607CD58_E0A3_472A_88E4_FB95AA39D34046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d374_ff1f_11e0_833e_003048f27c5f_8B9CDA6F_E812_4D9A_BA33_2DD7B42F02F847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5acc0_a1d5_11e7_93ca_0025902b3cc1_12A06812_A98F_439C_8CCF_178835171B5348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28a77_a1d5_11e7_93ca_0025902b3cc1_138E41CF_E932_444A_93FC_FF659CA0EFAD49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1721_a1d5_11e7_93ca_0025902b3cc1_149F20EB_DE6C_483D_97F6_F11B336AF12A50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8db8d_a1d5_11e7_93ca_0025902b3cc1_2B96393E_CB5E_44D2_8FF8_280CA0C82D7B51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb74701_a1d7_11e7_93ca_0025902b3cc1_71EB1C2F_0639_4B9A_838B_AF9689A276E152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22c8c_a1d7_11e7_93ca_0025902b3cc1_9BCBAA1F_24A0_45E2_8FF4_7336CC1A45E553.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c014a_a1d7_11e7_93ca_0025902b3cc1_94F7DBA9_D3F5_4F95_9071_BE6A044C7DC454.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e257_a1d7_11e7_93ca_0025902b3cc1_C873B427_F25B_480D_AB3D_762EC343115655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387b54_a1d5_11e7_93ca_0025902b3cc1_33E6F59C_3643_4A0E_9647_25C67059214A56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9927f_a1d6_11e7_93ca_0025902b3cc1_DBAE08E1_DAA2_4D99_BD0E_7C9DECF42E5057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c14f_a1d5_11e7_93ca_0025902b3cc1_8F0E5E68_0223_4FED_A908_E07D771FEBC358.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b471ca_a1d6_11e7_93ca_0025902b3cc1_58BE9FAE_BEE0_4445_BF94_7524D32D9F6659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a5a0_a1d5_11e7_93ca_0025902b3cc1_D6C85A40_CDE7_4E47_88B4_FBD8D8B34F2260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599fe7_a1d5_11e7_93ca_0025902b3cc1_5CF1CF6C_68BB_4E26_8171_8FCE7EF16E5761.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1b58_a1d6_11e7_93ca_0025902b3cc1_8B33DA3F_A0E4_4658_B12B_14F896FB9C4F62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c929184_a1d6_11e7_93ca_0025902b3cc1_B9696B00_4B54_4AB7_95A0_C26A628A404463.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a093a5_a1d6_11e7_93ca_0025902b3cc1_8E551CEA_D7E4_48B3_B432_E06314051E2D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490011c_a1d6_11e7_93ca_0025902b3cc1_8440570B_BF40_4173_B56F_71D9DF7D830F65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61884959_ff21_11e0_833e_003048f27c5f_47A1342E_E194_4236_86BE_7F1C8C4D4F8766.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR015002.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR025003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR035004.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KKAR045005.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT101500_016.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT102500_017.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT103P5008.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT103P_P5009.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT106500_0110.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT109500_0111.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af117d_902b_11ee_907c_ac1f6b40b531_KT116500_0112.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT122500_0113.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT123500_0114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT124500_0115.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/KT125500_0116.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305ea53_902b_11ee_907c_ac1f6b40b531_KT126500_0117.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305eb0c_902b_11ee_907c_ac1f6b40b531_KT127500_0118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec027ee8_9f94_11e7_93ca_0025902b3cc1_1FCD2544_DF57_400A_A08D_CE3DE9213DA419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3a101_9f96_11e7_93ca_0025902b3cc1_51DE69A0_6C38_4D8A_98EC_C10799A0645020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897145d_9f98_11e7_93ca_0025902b3cc1_4663D4D2_2120_45E0_BC7D_D18CDD6E8CED21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f1e72_9f99_11e7_93ca_0025902b3cc1_302A7031_E226_4435_AE66_5FFC2070AC0822.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada985_9f98_11e7_93ca_0025902b3cc1_295B8BD3_18ED_4E91_B229_69068AF1021C23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c7201_9f99_11e7_93ca_0025902b3cc1_7AB883B1_829D_4225_A966_495ADB2D9B4624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c3c37_9f99_11e7_93ca_0025902b3cc1_46242CC4_8844_48CC_928B_C1C5889B9CD225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65651ec3_a1cb_11e7_93ca_0025902b3cc1_1797F387_E6D0_4B3E_9D43_1332458FD43A26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39e039_a1cb_11e7_93ca_0025902b3cc1_6B3550A2_EA51_487B_91F8_01E06F73EDFA27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fce2a1_a1cb_11e7_93ca_0025902b3cc1_CEAD9CB7_F820_4493_9A2E_6A3BCCD929EC28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3be3a9_a1cb_11e7_93ca_0025902b3cc1_B44CE4D8_BFDF_48C2_82C6_D94E6DB2882D29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c47f7d_a1cd_11e7_93ca_0025902b3cc1_D016EDC9_7353_4531_B5E0_B2A5B35C90F930.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf6d3_a1cb_11e7_93ca_0025902b3cc1_A9F2FB24_980D_40DF_88E5_5D4C9CC277B631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f050_a1d1_11e7_93ca_0025902b3cc1_0F998DBF_E6F0_4A5E_906C_E7436AAAEC0B32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a756f3_a1d0_11e7_93ca_0025902b3cc1_864F37F8_88EE_4BC2_A5AD_F62A60BC9F2E33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125f067_a1cd_11e7_93ca_0025902b3cc1_B72075F4_BFD2_4224_B0AD_C6FFAAE7D7DA34.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986de7_a1cd_11e7_93ca_0025902b3cc1_5204F294_4429_4FE1_B43B_7AAAAD70257135.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18e5c5_a1d0_11e7_93ca_0025902b3cc1_830E6FA1_40DB_46A4_A8D2_A57DB3306C1136.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e887f_a1d0_11e7_93ca_0025902b3cc1_74C1F8C0_23ED_4863_B286_4F55A497539A37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af07e49_a1d0_11e7_93ca_0025902b3cc1_BF5CE44E_7AF4_4C02_81F7_957F59E1D02638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82112b5f_a1ce_11e7_93ca_0025902b3cc1_02339A8E_BA7B_4480_8473_1ED2A9EBA5AC39.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82df2f_a1d0_11e7_93ca_0025902b3cc1_CC52DBDF_3EC9_415E_9E0E_BC54E1D6E6AB40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771396ad_a1d0_11e7_93ca_0025902b3cc1_3D2D8044_DF41_468C_9BEA_56F23949683F41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7028ad_a1d2_11e7_93ca_0025902b3cc1_3255FFB5_C40E_4A9D_ADEB_23FC4BD1BCEC42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7620ce_a1d1_11e7_93ca_0025902b3cc1_7F8E417F_43E7_47D7_87A8_2A61509345EF43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742aa_ff21_11e0_833e_003048f27c5f_2946F6F3_566B_42F3_9C48_21FD65FF59DA44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742a0_ff21_11e0_833e_003048f27c5f_8505AB83_FDDB_47F1_ADCF_D5FD02E9839C45.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b742b6_ff21_11e0_833e_003048f27c5f_0607CD58_E0A3_472A_88E4_FB95AA39D34046.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d374_ff1f_11e0_833e_003048f27c5f_8B9CDA6F_E812_4D9A_BA33_2DD7B42F02F847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5acc0_a1d5_11e7_93ca_0025902b3cc1_12A06812_A98F_439C_8CCF_178835171B5348.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b28a77_a1d5_11e7_93ca_0025902b3cc1_138E41CF_E932_444A_93FC_FF659CA0EFAD49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd1721_a1d5_11e7_93ca_0025902b3cc1_149F20EB_DE6C_483D_97F6_F11B336AF12A50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8db8d_a1d5_11e7_93ca_0025902b3cc1_2B96393E_CB5E_44D2_8FF8_280CA0C82D7B51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb74701_a1d7_11e7_93ca_0025902b3cc1_71EB1C2F_0639_4B9A_838B_AF9689A276E152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c22c8c_a1d7_11e7_93ca_0025902b3cc1_9BCBAA1F_24A0_45E2_8FF4_7336CC1A45E553.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c014a_a1d7_11e7_93ca_0025902b3cc1_94F7DBA9_D3F5_4F95_9071_BE6A044C7DC454.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2e257_a1d7_11e7_93ca_0025902b3cc1_C873B427_F25B_480D_AB3D_762EC343115655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387b54_a1d5_11e7_93ca_0025902b3cc1_33E6F59C_3643_4A0E_9647_25C67059214A56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9927f_a1d6_11e7_93ca_0025902b3cc1_DBAE08E1_DAA2_4D99_BD0E_7C9DECF42E5057.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9c14f_a1d5_11e7_93ca_0025902b3cc1_8F0E5E68_0223_4FED_A908_E07D771FEBC358.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b471ca_a1d6_11e7_93ca_0025902b3cc1_58BE9FAE_BEE0_4445_BF94_7524D32D9F6659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76a5a0_a1d5_11e7_93ca_0025902b3cc1_D6C85A40_CDE7_4E47_88B4_FBD8D8B34F2260.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8599fe7_a1d5_11e7_93ca_0025902b3cc1_5CF1CF6C_68BB_4E26_8171_8FCE7EF16E5761.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1b58_a1d6_11e7_93ca_0025902b3cc1_8B33DA3F_A0E4_4658_B12B_14F896FB9C4F62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c929184_a1d6_11e7_93ca_0025902b3cc1_B9696B00_4B54_4AB7_95A0_C26A628A404463.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a093a5_a1d6_11e7_93ca_0025902b3cc1_8E551CEA_D7E4_48B3_B432_E06314051E2D64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490011c_a1d6_11e7_93ca_0025902b3cc1_8440570B_BF40_4173_B56F_71D9DF7D830F65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61884959_ff21_11e0_833e_003048f27c5f_47A1342E_E194_4236_86BE_7F1C8C4D4F8766.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8387,161 +8387,161 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">13945.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
-[...3 lines deleted...]
-Артикул: KT 103PK.R</t>
+            <t xml:space="preserve">Верх прилавка глухого прямого</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KT 103P-P.L</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 336</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ориентация: правая</t>
-[...7 lines deleted...]
-Столешница, торец и боковины: ДСП 16 мм</t>
+Ориентация: левая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на фото левая ориентация</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Столешница, торец и боковины: оклеены пластиком</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11281.00</t>
+            <t xml:space="preserve">13945.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Верх прилавка глухого прямого</t>
-[...3 lines deleted...]
-Артикул: KT 103P-P.L</t>
+            <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: KT 103PK.R</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 620</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 336</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ориентация: левая</t>
-[...7 lines deleted...]
-Столешница, торец и боковины: оклеены пластиком</t>
+Ориентация: правая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: на фото правая ориентация</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Столешница, торец и боковины: ДСП 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13945.00</t>
+            <t xml:space="preserve">11281.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Верх прилавка глухого прямого с местом под кассу</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: KT 103PK.L</t>
           </r>