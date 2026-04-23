--- v2 (2026-03-09)
+++ v3 (2026-04-23)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">18.04.2026</t>
     </r>
   </si>
   <si>
     <t>Полочные стеллажи для склада и торгового зала Стайл (Стиль)</t>
   </si>
   <si>
     <t>Внимание! Cкомплектованные стеллажи дешевле (3590180A4C, 4590180A4C, 45120180A4C)!</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3590180A4C \ Стеллаж сетчатый, 4 полки</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: STS.069.CH</t>
     </r>
@@ -1001,173 +1001,169 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина металла, мм: 0,9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 29.04.2025 09:51:15</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">327.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1204,51 +1200,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.30</t>
+      <t xml:space="preserve">6.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -1308,672 +1304,702 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775440_e214_11e6_9cf3_0025902b3cc1_1385B69B_5DA0_47BA_9AB9_5C59B786BB5C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_222.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="6000750" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2240,1374 +2266,1377 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z16"/>
+  <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">18.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
-[...119 lines deleted...]
-      </c>
+    <row r="6" spans="1:26" customHeight="1" ht="165">
+      <c r="A6"/>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590180A4C \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.070.CH</t>
+            <t xml:space="preserve">3590180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.069.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8272162</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12225.00</t>
+            <t xml:space="preserve">11132.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590180A4E \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.070.BL </t>
+            <t xml:space="preserve">3590180A4E \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.069.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12225.00</t>
+            <t xml:space="preserve">11132.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45120180A4C \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.071.CH</t>
+            <t xml:space="preserve">4590180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.070.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
+Картинка анонса: 8272162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13941.00</t>
+            <t xml:space="preserve">12225.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3590C \ Полка сетчатая (борт вниз)</t>
-[...11 lines deleted...]
-Глубина, мм: 350</t>
+            <t xml:space="preserve">4590180A4E \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.070.BL </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1581.00</t>
+            <t xml:space="preserve">12225.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590C \ Полка сетчатая (борт вниз)</t>
-[...3 lines deleted...]
-Артикул: STS.061.CH</t>
+            <t xml:space="preserve">45120180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...3 lines deleted...]
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1909.00</t>
+            <t xml:space="preserve">13941.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45120C \ Полка сетчатая (борт вниз)</t>
-[...3 lines deleted...]
-Артикул: STS.062.CH</t>
+            <t xml:space="preserve">3590C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.060.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...3 lines deleted...]
-Ширина, мм: 1200</t>
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2620.00</t>
+            <t xml:space="preserve">1581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UP 90C \ Стойка, верхняя часть </t>
-[...3 lines deleted...]
-Артикул: STS.066.CH</t>
+            <t xml:space="preserve">4590C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.061.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">1909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DP 90C \ Стойка, нижняя часть </t>
-[...3 lines deleted...]
-Артикул: STS.067.CH</t>
+            <t xml:space="preserve">45120C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.062.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">2620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DP 44C \ Стойка одиночная </t>
-[...3 lines deleted...]
-Артикул: STS.068.CH</t>
+            <t xml:space="preserve">UP 90C \ Стойка, верхняя часть </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.066.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">378.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BA 4590C \ Корзина</t>
-[...3 lines deleted...]
-Артикул: STS.072.CH</t>
+            <t xml:space="preserve">DP 90C \ Стойка, нижняя часть </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.067.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...11 lines deleted...]
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте. </t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3094.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L 45C \ Ограждение для полки</t>
-[...3 lines deleted...]
-Артикул: STS.063.CH</t>
+            <t xml:space="preserve">DP 44C \ Стойка одиночная </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.068.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
+Длина, мм: 440</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">379.00</t>
+            <t xml:space="preserve">378.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L 90C \ Ограждение для полки </t>
-[...3 lines deleted...]
-Артикул: STS.064.CH</t>
+            <t xml:space="preserve">BA 4590C \ Корзина</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.072.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">669.00</t>
+            <t xml:space="preserve">3094.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...3 lines deleted...]
-Артикул: JOKP.058.CH</t>
+            <t xml:space="preserve">L 45C \ Ограждение для полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр, мм: 25</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SV \ Держатель штанги (пара)</t>
-[...3 lines deleted...]
-Артикул: STS.045.CH</t>
+            <t xml:space="preserve">L 90C \ Ограждение для полки </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.064.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Длина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">216.00</t>
+            <t xml:space="preserve">669.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004B.CH</t>
+            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 3000</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,9</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна резка, стоимость реза 35 руб.</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">327.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+            <t xml:space="preserve">SV \ Держатель штанги (пара)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.045.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
-[...18 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.14</t>
+            <t xml:space="preserve">216.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Материал: пластик</t>
+Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина металла, мм: 0,9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.14</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7.14</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="4"/>
+      <c r="B17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">7.14</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C17" s="4"/>
+      <c r="D17" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
             <t xml:space="preserve">Jr-8 \ Заглушка металлопластиковая для трубы д-25х1,0-1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKR.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.30</t>
+            <t xml:space="preserve">6.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
+    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>