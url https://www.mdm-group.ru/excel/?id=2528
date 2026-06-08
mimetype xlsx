--- v3 (2026-04-23)
+++ v4 (2026-06-08)
@@ -1034,136 +1034,136 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1304,51 +1304,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775440_e214_11e6_9cf3_0025902b3cc1_1385B69B_5DA0_47BA_9AB9_5C59B786BB5C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_222.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775440_e214_11e6_9cf3_0025902b3cc1_1385B69B_5DA0_47BA_9AB9_5C59B786BB5C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_222.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3402,141 +3402,141 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>