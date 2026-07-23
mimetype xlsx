--- v4 (2026-06-08)
+++ v5 (2026-07-23)
@@ -1304,702 +1304,672 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e775440_e214_11e6_9cf3_0025902b3cc1_1385B69B_5DA0_47BA_9AB9_5C59B786BB5C2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_48.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_59.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1011.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_912.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_813.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06315.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06416.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_119.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_222.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>57150</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>57150</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6000750" cy="1914525"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
+      <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2266,54 +2236,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z17"/>
+  <dimension ref="A1:Z16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D17" sqref="D17"/>
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -2334,1237 +2304,1231 @@
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="165">
-[...3 lines deleted...]
-      <c r="D6"/>
+    <row r="7" spans="1:26">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3590180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.069.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки регулируются по высоте.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11132.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
+      <c r="C7" s="4"/>
+      <c r="D7" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">3590180A4E \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.069.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1800</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Полки регулируются по высоте.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">11132.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+        </is>
+      </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3590180A4C \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.069.CH</t>
+            <t xml:space="preserve">4590180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.070.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
+Картинка анонса: 8272162</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11132.00</t>
+            <t xml:space="preserve">12225.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3590180A4E \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.069.BL</t>
+            <t xml:space="preserve">4590180A4E \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.070.BL </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11132.00</t>
+            <t xml:space="preserve">12225.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590180A4C \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.070.CH</t>
+            <t xml:space="preserve">45120180A4C \ Стеллаж сетчатый, 4 полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.071.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
-Картинка анонса: 8272162</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12225.00</t>
+            <t xml:space="preserve">13941.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590180A4E \ Стеллаж сетчатый, 4 полки</t>
-[...11 lines deleted...]
-Глубина, мм: 450</t>
+            <t xml:space="preserve">3590C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.060.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1800</t>
-[...3 lines deleted...]
-Примечание: Полки регулируются по высоте.</t>
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12225.00</t>
+            <t xml:space="preserve">1581.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45120180A4C \ Стеллаж сетчатый, 4 полки</t>
-[...3 lines deleted...]
-Артикул: STS.071.CH</t>
+            <t xml:space="preserve">4590C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.061.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Примечание: Полки регулируются по высоте.</t>
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13941.00</t>
+            <t xml:space="preserve">1909.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3590C \ Полка сетчатая (борт вниз)</t>
-[...3 lines deleted...]
-Артикул: STS.060.CH</t>
+            <t xml:space="preserve">45120C \ Полка сетчатая (борт вниз)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.062.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1581.00</t>
+            <t xml:space="preserve">2620.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4590C \ Полка сетчатая (борт вниз)</t>
-[...3 lines deleted...]
-Артикул: STS.061.CH</t>
+            <t xml:space="preserve">UP 90C \ Стойка, верхняя часть </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.066.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...7 lines deleted...]
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1909.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">45120C \ Полка сетчатая (борт вниз)</t>
-[...3 lines deleted...]
-Артикул: STS.062.CH</t>
+            <t xml:space="preserve">DP 90C \ Стойка, нижняя часть </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.067.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...7 lines deleted...]
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте.</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2620.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">UP 90C \ Стойка, верхняя часть </t>
-[...3 lines deleted...]
-Артикул: STS.066.CH</t>
+            <t xml:space="preserve">DP 44C \ Стойка одиночная </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.068.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 440</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">378.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DP 90C \ Стойка, нижняя часть </t>
-[...3 lines deleted...]
-Артикул: STS.067.CH</t>
+            <t xml:space="preserve">BA 4590C \ Корзина</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.072.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Глубина, мм: 450</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 120</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте. </t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">3094.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DP 44C \ Стойка одиночная </t>
-[...3 lines deleted...]
-Артикул: STS.068.CH</t>
+            <t xml:space="preserve">L 45C \ Ограждение для полки</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.063.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 440</t>
+Длина, мм: 450</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">378.00</t>
+            <t xml:space="preserve">379.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">BA 4590C \ Корзина</t>
-[...3 lines deleted...]
-Артикул: STS.072.CH</t>
+            <t xml:space="preserve">L 90C \ Ограждение для полки </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.064.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 450</t>
-[...11 lines deleted...]
-Примечание: Конусные пластиковые втулки (4шт.) поставляются в комплекте. </t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3094.00</t>
+            <t xml:space="preserve">669.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L 45C \ Ограждение для полки</t>
-[...3 lines deleted...]
-Артикул: STS.063.CH</t>
+            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.058.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 450</t>
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Vacuum</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 60</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">379.00</t>
+            <t xml:space="preserve">102.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...10 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">L 90C \ Ограждение для полки </t>
-[...3 lines deleted...]
-Артикул: STS.064.CH</t>
+            <t xml:space="preserve">SV \ Держатель штанги (пара)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: STS.045.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">669.00</t>
+            <t xml:space="preserve">216.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-58 \ Дистанционный держатель трубы</t>
-[...3 lines deleted...]
-Артикул: JOKP.058.CH</t>
+            <t xml:space="preserve">J-4 \ Труба круглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.004B.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Длина, мм: 3000</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина металла, мм: 0,9</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Vacuum</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 60</t>
+Примечание: возможна резка, стоимость реза 35 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">102.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">SV \ Держатель штанги (пара)</t>
-[...3 lines deleted...]
-Артикул: STS.045.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
+Материал: пластик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">216.00</t>
+            <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...14 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-4 \ Труба круглая</t>
-[...3 lines deleted...]
-Артикул: JOKP.004B.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 3000</t>
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина металла, мм: 0,9</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: возможна резка, стоимость реза 35 руб.</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">309.00</t>
+            <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
-        <is>
-[...128 lines deleted...]
-      <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Jr-8 \ Заглушка металлопластиковая для трубы д-25х1,0-1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKR.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
@@ -3592,51 +3556,50 @@
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">6.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
-    <mergeCell ref="A6:D6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>