--- v5 (2026-07-23)
+++ v6 (2026-09-06)
@@ -1034,136 +1034,136 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1304,51 +1304,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3366,141 +3366,141 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>