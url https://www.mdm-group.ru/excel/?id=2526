--- v2 (2026-03-09)
+++ v3 (2026-04-27)
@@ -1630,54 +1630,50 @@
       <t xml:space="preserve">
 Артикул: SEV.423.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 24.04.2025 09:31:42</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 41,30 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.00</t>
@@ -1764,54 +1760,50 @@
       <t xml:space="preserve">
 Артикул: SEV.424.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 24.04.2025 09:32:25</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 43 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">34.50</t>
@@ -1955,54 +1947,50 @@
       <t xml:space="preserve">
 Артикул: SEV.424.DBN.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 24.04.2025 09:33:06</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 38,90 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.00</t>
@@ -2395,54 +2383,50 @@
 Артикул: SEVK.348.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-    </r>
-[...2 lines deleted...]
- Дата и время: 24.04.2025 09:34:10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Старая цена: 65.9 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
@@ -8555,54 +8539,50 @@
             <t xml:space="preserve">
 Артикул: SEV.423.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 24.04.2025 09:31:42</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 41,30 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29.00</t>
@@ -8697,54 +8677,50 @@
             <t xml:space="preserve">
 Артикул: SEV.424.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 24.04.2025 09:32:25</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 43 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">34.50</t>
@@ -8901,54 +8877,50 @@
             <t xml:space="preserve">
 Артикул: SEV.424.DBN.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 24.04.2025 09:33:06</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 38,90 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29.00</t>
@@ -9368,54 +9340,50 @@
 Артикул: SEVK.348.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-          </r>
-[...2 lines deleted...]
- Дата и время: 24.04.2025 09:34:10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 65.9 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>