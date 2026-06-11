--- v3 (2026-04-27)
+++ v4 (2026-06-11)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">19.01.2026</t>
+      <t xml:space="preserve">08.05.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки для перфорации</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.256.CH</t>
     </r>
@@ -837,51 +837,51 @@
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 600*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">21.40</t>
+      <t xml:space="preserve">22.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 291 \ Крючок одинарный на перфорацию (L-150, d-4мм, шаг 25мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.291.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -906,51 +906,51 @@
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">23.00</t>
+      <t xml:space="preserve">25.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 292 \ Крючок одинарный на перфорацию (L-200, d-4мм, шаг 25мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.292.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -975,51 +975,51 @@
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">26.50</t>
+      <t xml:space="preserve">27.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию (L-250, d-4мм, шаг 25мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.293.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1044,51 +1044,51 @@
       <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">28.60</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.216.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -1174,51 +1174,51 @@
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">32.60</t>
+      <t xml:space="preserve">49.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.291S.BL.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1235,51 +1235,51 @@
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">35.20</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.292S.BL.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
@@ -1296,51 +1296,51 @@
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">54.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: TH.4.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -1524,51 +1524,51 @@
       <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.90</t>
+      <t xml:space="preserve">6.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.423.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1768,67 +1768,67 @@
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Да</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 43 руб.</t>
+Старая цена: 41.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">34.50</t>
+      <t xml:space="preserve">31.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.017.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -2211,51 +2211,51 @@
       <t xml:space="preserve">
 Ширина, мм: 70</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.80</t>
+      <t xml:space="preserve">8.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: CND.VH39.50.TR</t>
@@ -2268,51 +2268,51 @@
       <t xml:space="preserve">
 Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">5.60</t>
+      <t xml:space="preserve">6.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.406.CH</t>
@@ -2427,1958 +2427,1840 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 342-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.348.CH</t>
+      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.28</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">75.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75.48</t>
+      <t xml:space="preserve">79.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.80</t>
+      <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">96.90</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+      <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.341T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.341T.ZN</t>
+      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.342T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250*</t>
+Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">43.90</t>
+      <t xml:space="preserve">52.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.342T.ZN</t>
+      <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.343T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200*</t>
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.00</t>
+      <t xml:space="preserve">57.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.10</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">85.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.345.CH</t>
+Артикул: SEV.345.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.68</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.00</t>
+      <t xml:space="preserve">95.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">95.88</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.00</t>
+      <t xml:space="preserve">106.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...11 lines deleted...]
-Глубина, мм: 300</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.441T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">106.00</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.441T.ZN</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.10</t>
+      <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.DBN.ZN</t>
+      <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.442T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.00</t>
+      <t xml:space="preserve">64.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.ZN</t>
+      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.443T.DBN.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Тип упаковки: гофрокороб</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Объем, м3: 0,019</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вес брутто упаковки, кг: 5,5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вес брутто 1шт., кг: 0,011</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Вес нетто 1 шт., кг: 0,01</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">60.20</t>
+      <t xml:space="preserve">55.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.443T.DBN.ZN</t>
+Артикул: SEV.443T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 72.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.00</t>
+      <t xml:space="preserve">65.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.443T.ZN</t>
+      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.30</t>
+      <t xml:space="preserve">112.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...11 lines deleted...]
-Шаг перфорации, мм: 50</t>
+      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">112.00</t>
+      <t xml:space="preserve">211.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 345</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">546.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">546.00</t>
+      <t xml:space="preserve">663.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: NPN.076.ZN</t>
+      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 390</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 520</t>
     </r>
     <r>
       <t xml:space="preserve">
-Высота, мм: 100</t>
+Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">663.00</t>
+      <t xml:space="preserve">713.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...19 lines deleted...]
-Высота, мм: 200</t>
+      <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SDP.002.DBM.9006</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Размер: А4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">713.00</t>
+      <t xml:space="preserve">214.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SDP.002.DBM.9006</t>
+Артикул: SDP.003.DBM.9006</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный металлик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер: А4</t>
+Размер: А5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Подходят под шаг перфорации 25, 50 мм</t>
+Примечание: Подходят под шаг перфорации 25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">214.00</t>
+      <t xml:space="preserve">186.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SDP.003.DBM.9006</t>
+Артикул: SDP.004.DBM.9006</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный металлик</t>
     </r>
     <r>
       <t xml:space="preserve">
-Размер: А5</t>
+Размер: А6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Подходят под шаг перфорации 25 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">186.00</t>
+      <t xml:space="preserve">174.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...112 lines deleted...]
-</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -4439,51 +4321,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A98710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E981513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983625_791a_11ec_8de2_ac1f6b40b531_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41da19_791a_11ec_8de2_ac1f6b40b531_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639142be_791a_11ec_8de2_ac1f6b40b531_316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7743_791a_11ec_8de2_ac1f6b40b531_417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdae_0100_11e0_b16f_003048d0c7fe_377EC64E_061F_40AF_8403_732AA06A186818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_422.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_125.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efaf10_42b8_11ec_ae4a_ac1f6b40b531_SEV423CH500.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S30027.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68164d_42b9_11ec_ae4a_ac1f6b40b531_SEV424CH500.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S30129.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a039f0_5c4e_11e5_a10e_0025902b3cc1_9CC55828_FCD5_4C4D_8A46_3F4C920A902C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C244031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_30132.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369245_791a_11ec_8de2_ac1f6b40b531_301.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efccd_791a_11ec_8de2_ac1f6b40b531_302.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10532_791a_11ec_8de2_ac1f6b40b531_30335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_34238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T39.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbf_0100_11e0_b16f_003048d0c7fe_34240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_34241.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_34342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_34343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_34344.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_34345.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a91b_a030_11ea_80b7_0025902b3cc1_342_T46.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5598_791b_11ec_8de2_ac1f6b40b531_34147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4fef_791b_11ec_8de2_ac1f6b40b531_f971a528_b655_11e8_a710_0025902b3cc1_343_tresize148.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_44253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_44254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d59cb_792a_11ec_8de2_ac1f6b40b531_441.resize255.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85669_791c_11ec_8de2_ac1f6b40b531_442.resize257.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ef1_5f75_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb9bf_5edf_11ea_80b7_0025902b3cc1_443.resize259.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408360.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5562.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA181465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D8067.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda55aa_2b47_11e7_9cf4_0025902b3cc1_70B4DFA9_542B_4911_8606_89155F5FF0C568.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A98710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E981513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983625_791a_11ec_8de2_ac1f6b40b531_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41da19_791a_11ec_8de2_ac1f6b40b531_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639142be_791a_11ec_8de2_ac1f6b40b531_316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7743_791a_11ec_8de2_ac1f6b40b531_417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdae_0100_11e0_b16f_003048d0c7fe_377EC64E_061F_40AF_8403_732AA06A186818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_422.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_125.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efaf10_42b8_11ec_ae4a_ac1f6b40b531_SEV423CH500.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S30027.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68164d_42b9_11ec_ae4a_ac1f6b40b531_SEV424CH500.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S30129.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a039f0_5c4e_11e5_a10e_0025902b3cc1_9CC55828_FCD5_4C4D_8A46_3F4C920A902C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C244031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_30132.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369245_791a_11ec_8de2_ac1f6b40b531_301.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efccd_791a_11ec_8de2_ac1f6b40b531_302.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10532_791a_11ec_8de2_ac1f6b40b531_30335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_34238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T39.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_34240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_34341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_34342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_34343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_34344.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a91b_a030_11ea_80b7_0025902b3cc1_342_T45.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5598_791b_11ec_8de2_ac1f6b40b531_34146.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4fef_791b_11ec_8de2_ac1f6b40b531_f971a528_b655_11e8_a710_0025902b3cc1_343_tresize147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_44252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_44253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d59cb_792a_11ec_8de2_ac1f6b40b531_441.resize254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85669_791c_11ec_8de2_ac1f6b40b531_442.resize256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ef1_5f75_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb9bf_5edf_11ea_80b7_0025902b3cc1_443.resize258.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408359.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA181464.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D8066.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6041,201 +5923,201 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="647700"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="647700"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="647700"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6411,110 +6293,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="66" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6781,93 +6603,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z40"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B40" sqref="B40"/>
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">19.01.2026</t>
+            <t xml:space="preserve">08.05.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7695,51 +7517,51 @@
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 600*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21.40</t>
+            <t xml:space="preserve">22.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 291 \ Крючок одинарный на перфорацию (L-150, d-4мм, шаг 25мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.291.ZN</t>
           </r>
@@ -7767,51 +7589,51 @@
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">23.00</t>
+            <t xml:space="preserve">25.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 292 \ Крючок одинарный на перфорацию (L-200, d-4мм, шаг 25мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -7841,51 +7663,51 @@
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 500*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">26.50</t>
+            <t xml:space="preserve">27.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию (L-250, d-4мм, шаг 25мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.293.ZN</t>
           </r>
@@ -7913,51 +7735,51 @@
             <t xml:space="preserve">
 Примечание: Рекомендуется использовать с заглушкой для крючка арт. TH.4.BL  TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 400*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">28.60</t>
+            <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8051,51 +7873,51 @@
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">32.60</t>
+            <t xml:space="preserve">49.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8117,51 +7939,51 @@
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">35.20</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SEV.292S.BL.9005.MU</t>
           </r>
@@ -8181,51 +8003,51 @@
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">54.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8425,51 +8247,51 @@
             <t xml:space="preserve">
 Высота инф.поля, мм: 30</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Поставляются со склада</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.90</t>
+            <t xml:space="preserve">6.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -8685,67 +8507,67 @@
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Да</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 43 руб.</t>
+Старая цена: 41.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">34.50</t>
+            <t xml:space="preserve">31.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -9157,51 +8979,51 @@
             <t xml:space="preserve">
 Ширина, мм: 70</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.80</t>
+            <t xml:space="preserve">8.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
           </r>
@@ -9217,51 +9039,51 @@
             <t xml:space="preserve">
 Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5.60</t>
+            <t xml:space="preserve">6.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
@@ -9389,2070 +9211,1944 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 342-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.348.CH</t>
+            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.28</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">79.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.80</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.90</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+            <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.341T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.341T.ZN</t>
+            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.342T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250*</t>
+Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">43.90</t>
+            <t xml:space="preserve">52.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.342T.ZN</t>
+            <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.343T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200*</t>
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.00</t>
+            <t xml:space="preserve">57.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.10</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">85.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.345.CH</t>
+Артикул: SEV.345.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.00</t>
+            <t xml:space="preserve">95.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">95.88</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.00</t>
+            <t xml:space="preserve">106.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...11 lines deleted...]
-Глубина, мм: 300</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.441T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.441T.ZN</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.10</t>
+            <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.DBN.ZN</t>
+            <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.442T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.00</t>
+            <t xml:space="preserve">64.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.ZN</t>
+            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.443T.DBN.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Тип упаковки: гофрокороб</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Объем, м3: 0,019</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вес брутто упаковки, кг: 5,5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вес брутто 1шт., кг: 0,011</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Вес нетто 1 шт., кг: 0,01</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">60.20</t>
+            <t xml:space="preserve">55.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.443T.DBN.ZN</t>
+Артикул: SEV.443T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 72.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.00</t>
+            <t xml:space="preserve">65.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.443T.ZN</t>
+            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 100*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.30</t>
+            <t xml:space="preserve">112.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...11 lines deleted...]
-Шаг перфорации, мм: 50</t>
+            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">211.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 345</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">546.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">546.00</t>
+            <t xml:space="preserve">663.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: NPN.076.ZN</t>
+            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 390</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 520</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 100</t>
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">663.00</t>
+            <t xml:space="preserve">713.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...19 lines deleted...]
-Высота, мм: 200</t>
+            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.002.DBM.9006</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">713.00</t>
+            <t xml:space="preserve">214.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SDP.002.DBM.9006</t>
+Артикул: SDP.003.DBM.9006</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебряный металлик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: А4</t>
+Размер: А5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Подходят под шаг перфорации 25, 50 мм</t>
+Примечание: Подходят под шаг перфорации 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">214.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SDP.003.DBM.9006</t>
+Артикул: SDP.004.DBM.9006</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебряный металлик</t>
           </r>
           <r>
             <t xml:space="preserve">
-Размер: А5</t>
+Размер: А6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Подходят под шаг перфорации 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">186.00</t>
+            <t xml:space="preserve">174.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...120 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>