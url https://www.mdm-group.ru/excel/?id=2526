--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">08.05.2026</t>
+      <t xml:space="preserve">03.07.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки для перфорации</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.256.CH</t>
     </r>
@@ -3766,51 +3766,51 @@
       <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">112.00</t>
+      <t xml:space="preserve">116.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SKR.096.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
@@ -3900,51 +3900,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">546.00</t>
+      <t xml:space="preserve">570.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.076.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -3973,51 +3973,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">663.00</t>
+      <t xml:space="preserve">670.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: NPN.170.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
@@ -4046,51 +4046,51 @@
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">713.00</t>
+      <t xml:space="preserve">710.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.002.DBM.9006</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный металлик</t>
@@ -6645,51 +6645,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">08.05.2026</t>
+            <t xml:space="preserve">03.07.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -10625,51 +10625,51 @@
             <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">112.00</t>
+            <t xml:space="preserve">116.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10767,51 +10767,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">546.00</t>
+            <t xml:space="preserve">570.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
@@ -10845,51 +10845,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">663.00</t>
+            <t xml:space="preserve">670.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: NPN.170.ZN</t>
           </r>
@@ -10921,51 +10921,51 @@
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">713.00</t>
+            <t xml:space="preserve">710.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
           </r>
           <r>
             <t xml:space="preserve">