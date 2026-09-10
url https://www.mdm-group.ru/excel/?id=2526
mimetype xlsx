--- v5 (2026-07-27)
+++ v6 (2026-09-10)
@@ -15,69 +15,69 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">03.07.2026</t>
+      <t xml:space="preserve">02.09.2026</t>
     </r>
   </si>
   <si>
     <t>Крючки для перфорации</t>
   </si>
   <si>
     <t>Внимание! Некоторые изделия из данной серии имеют наценку 5% при покупке менее 1 коробки! Все такие изделия отмечены *</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 289-S \ Крючок одинарный на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.256.CH</t>
     </r>
@@ -1061,3036 +1061,2878 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
-[...35 lines deleted...]
-Старая цена: 24 руб.</t>
+      <t xml:space="preserve">S 290-S-BL \ Крючок одинарный на перфорацию (L-100, d-5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.290S.BL.9005.MU</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный муар</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">18.00</t>
+      <t xml:space="preserve">49.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 290-S-BL \ Крючок одинарный на перфорацию (L-100, d-5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.290S.BL.9005.MU</t>
+      <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.291S.BL.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">49.50</t>
+      <t xml:space="preserve">51.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.291S.BL.9005.MU</t>
+      <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.292S.BL.9005.MU</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный муар</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">51.00</t>
+      <t xml:space="preserve">54.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
-[...27 lines deleted...]
-Примечание: полимерно-порошковое покрытие</t>
+      <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TH.4.BL</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ПВХ</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.50</t>
+      <t xml:space="preserve">3.99</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
-[...3 lines deleted...]
-Артикул: TH.4.BL</t>
+      <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TH.5.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ПВХ</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 4</t>
+Диаметр прутка, мм: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.99</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
-[...3 lines deleted...]
-Артикул: TH.5.BL</t>
+      <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: TH.6.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: ПВХ</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 5</t>
+Диаметр прутка, мм: 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">3.99</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 6</t>
+      <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CND.024.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 27</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 30</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3.99</t>
+      <t xml:space="preserve">6.20</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...6 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+      <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.423.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6.20</t>
+      <t xml:space="preserve">40.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.423.CH</t>
+Артикул: SEV.423.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 41,30 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">40.80</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.423.DBN.CH</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.424.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Старая цена: 41,30 руб.</t>
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.00</t>
+      <t xml:space="preserve">46.92</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.424.CH</t>
+Артикул: SEV.424.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">46.92</t>
+      <t xml:space="preserve">31.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+      <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.017.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Старая цена: 41.5 руб.</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">31.00</t>
+      <t xml:space="preserve">53.04</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.017.CH</t>
+      <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.018.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4,8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">53.04</t>
+      <t xml:space="preserve">48.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.424.DBN.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 38.90 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">29.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.ZN</t>
+      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию (L-150, d-4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.301.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...7 lines deleted...]
-Старая цена: 38,90 руб.</t>
+Кол-во в упаковке, шт.: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">29.00</t>
+      <t xml:space="preserve">39.70</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию (L-150, d-4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.301.ZN</t>
+      <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию (L-200, d-4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.302.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">39.70</t>
+      <t xml:space="preserve">44.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию (L-200, d-4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.302.ZN</t>
+      <t xml:space="preserve">S 303 \Крючок двойной на перфорацию (L-250, d-4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.303.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">44.80</t>
+      <t xml:space="preserve">47.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 303 \Крючок двойной на перфорацию (L-250, d-4мм, шаг 50мм)</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 250*</t>
+      <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: MRT.521.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 70</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.80</t>
+      <t xml:space="preserve">8.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
-[...3 lines deleted...]
-Артикул: MRT.521.TR</t>
+      <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: CND.VH39.50.TR</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: прозрачный</t>
     </r>
     <r>
       <t xml:space="preserve">
-Ширина, мм: 70</t>
+Ширина, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">8.00</t>
+      <t xml:space="preserve">6.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
-[...19 lines deleted...]
-Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
+      <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.406.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Китай</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">6.30</t>
+      <t xml:space="preserve">54.06</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
-    </r>
-[...2 lines deleted...]
-</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.406.CH</t>
+      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEVK.348.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 65.9 руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">54.06</t>
+      <t xml:space="preserve">57.12</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEVK.348.CH</t>
+      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-[...3 lines deleted...]
-Собственное производство: Нет</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 65.9 руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.12</t>
+      <t xml:space="preserve">64.26</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 300</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.26</t>
+      <t xml:space="preserve">75.48</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">75.48</t>
+      <t xml:space="preserve">79.80</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.80</t>
+      <t xml:space="preserve">96.90</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 400</t>
     </r>
     <r>
       <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">96.90</t>
+      <t xml:space="preserve">131.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+      <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.341T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">131.00</t>
+      <t xml:space="preserve">54.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.341T.ZN</t>
+      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.342T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250*</t>
+Кол-во в упаковке, шт.: 200*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">48.00</t>
+      <t xml:space="preserve">59.50</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.342T.ZN</t>
+      <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.343T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Собственное производство: Нет</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200*</t>
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">52.00</t>
+      <t xml:space="preserve">57.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">57.00</t>
+      <t xml:space="preserve">81.60</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">81.60</t>
+      <t xml:space="preserve">85.68</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
     </r>
     <r>
       <t xml:space="preserve">
-Артикул: SEV.345.CH</t>
+Артикул: SEV.345.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">85.68</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.00</t>
+      <t xml:space="preserve">95.88</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">95.88</t>
+      <t xml:space="preserve">79.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 300</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">79.00</t>
+      <t xml:space="preserve">106.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...11 lines deleted...]
-Глубина, мм: 300</t>
+      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.441T.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 150</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
+Производитель: Россия</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">106.00</t>
+      <t xml:space="preserve">59.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.441T.ZN</t>
+      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">59.00</t>
+      <t xml:space="preserve">47.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.DBN.ZN</t>
+      <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.442T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">47.00</t>
+      <t xml:space="preserve">64.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.ZN</t>
+      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.443T.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 100*</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Старая цена: 72.5 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">64.00</t>
+      <t xml:space="preserve">65.30</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.443T.DBN.ZN</t>
+      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">55.00</t>
+      <t xml:space="preserve">129.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...19 lines deleted...]
-Шаг перфорации, мм: 50</t>
+      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: прозрачный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Диаметр, мм: 200</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Толщина, мм: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Старая цена: 72.5 руб.</t>
+Примечание: отлично держит форму, не деформируется</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">65.30</t>
+      <t xml:space="preserve">211.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...3 lines deleted...]
-Артикул: NPN.110.ZN</t>
+      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Шаг перфорации, мм: 50</t>
+Глубина, мм: 345</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 460</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 130</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">116.00</t>
+      <t xml:space="preserve">640.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+      <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: цинк</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 100</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">211.00</t>
+      <t xml:space="preserve">750.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+      <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: цинк</t>
     </r>
     <r>
       <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Ширина, мм: 520</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Высота, мм: 200</t>
     </r>
     <r>
       <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">570.00</t>
-[...145 lines deleted...]
-      <t xml:space="preserve">710.00</t>
+      <t xml:space="preserve">799.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SDP.002.DBM.9006</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: серебряный металлик</t>
@@ -4321,51 +4163,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A98710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E981513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983625_791a_11ec_8de2_ac1f6b40b531_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41da19_791a_11ec_8de2_ac1f6b40b531_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639142be_791a_11ec_8de2_ac1f6b40b531_316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7743_791a_11ec_8de2_ac1f6b40b531_417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdae_0100_11e0_b16f_003048d0c7fe_377EC64E_061F_40AF_8403_732AA06A186818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105819.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115420.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113121.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_422.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_523.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_125.JPG"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efaf10_42b8_11ec_ae4a_ac1f6b40b531_SEV423CH500.resize226.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S30027.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68164d_42b9_11ec_ae4a_ac1f6b40b531_SEV424CH500.resize228.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S30129.JPG"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a039f0_5c4e_11e5_a10e_0025902b3cc1_9CC55828_FCD5_4C4D_8A46_3F4C920A902C30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C244031.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_30132.JPG"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369245_791a_11ec_8de2_ac1f6b40b531_301.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efccd_791a_11ec_8de2_ac1f6b40b531_302.resize234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10532_791a_11ec_8de2_ac1f6b40b531_30335.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_34238.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T39.JPG"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_34240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_34341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_34342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_34343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_34344.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a91b_a030_11ea_80b7_0025902b3cc1_342_T45.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5598_791b_11ec_8de2_ac1f6b40b531_34146.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4fef_791b_11ec_8de2_ac1f6b40b531_f971a528_b655_11e8_a710_0025902b3cc1_343_tresize147.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize248.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_44252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_44253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d59cb_792a_11ec_8de2_ac1f6b40b531_441.resize254.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85669_791c_11ec_8de2_ac1f6b40b531_442.resize256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32747ef1_5f75_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb9bf_5edf_11ea_80b7_0025902b3cc1_443.resize258.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408359.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA181464.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D8066.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff469a52_e723_11e7_b78c_0025902b3cc1_289-S2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9934_2beb_11e3_baa0_0025902b3cc1_S-290-S3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdb7b2_2beb_11e3_baa0_0025902b3cc1_S-291-S4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10614c0_dcc2_11e2_b453_0025902b3cc1_S-292-S5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d4c8_8c94_11e3_baa0_0025902b3cc1_S-293-S6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3bf_01cb_11e0_b16f_003048d0c7fe_9C90A452_3752_4433_9FCD_41F00DA60AE97.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3c2_01cb_11e0_b16f_003048d0c7fe_7F91EE0B_615B_4750_B334_88972BE81A888.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf116c8_0100_11e0_b16f_003048d0c7fe_E467E4DC_4346_46C9_8BC5_803E8495BA5C9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb1_0100_11e0_b16f_003048d0c7fe_AB3650F0_29F5_4CD0_810C_AF8B7D62A98710.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb4_0100_11e0_b16f_003048d0c7fe_7E2A19F3_499E_41C7_A336_5B2AF0BB01B411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a1f7_fdef_11df_b16f_003048d0c7fe_7495BB9B_07BD_410A_B634_DC6AD5F83E7E12.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6af9bc_1d4d_11e0_99a4_003048f27c5f_48FC6500_004B_4A41_ADEB_52C4117E981513.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02983625_791a_11ec_8de2_ac1f6b40b531_114.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41da19_791a_11ec_8de2_ac1f6b40b531_215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639142be_791a_11ec_8de2_ac1f6b40b531_316.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7743_791a_11ec_8de2_ac1f6b40b531_417.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9996f35_cbd6_11ee_a821_0050569cf81d_IMG_20240403_12105818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cfba9_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12115419.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd6a7_cbd7_11ee_a821_0050569cf81d_IMG_20240403_12113120.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdefad7_91af_11e9_80b7_0025902b3cc1_421.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6026d8a_91af_11e9_80b7_0025902b3cc1_522.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c399a9_91af_11e9_80b7_0025902b3cc1_623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d7a2b_6bd6_11e8_ade2_0025902b3cc1_124.JPG"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efaf10_42b8_11ec_ae4a_ac1f6b40b531_SEV423CH500.resize225.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467c5de_1e3a_11e9_aacc_0025902b3cc1_S30026.JPG"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68164d_42b9_11ec_ae4a_ac1f6b40b531_SEV424CH500.resize227.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3c521_1e3a_11e9_aacc_0025902b3cc1_S30128.JPG"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a039f0_5c4e_11e5_a10e_0025902b3cc1_9CC55828_FCD5_4C4D_8A46_3F4C920A902C29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76d49_5c4f_11e5_a10e_0025902b3cc1_B210C785_1EA8_4343_8C4F_7B43D20C244030.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907def4_6a1b_11e8_ade2_0025902b3cc1_S_30131.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7369245_791a_11ec_8de2_ac1f6b40b531_301.resize232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efccd_791a_11ec_8de2_ac1f6b40b531_302.resize233.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa10532_791a_11ec_8de2_ac1f6b40b531_30334.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bcc42_38cb_11e0_b4b4_003048f27c5f_MRT_521_TR35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106ee6_5de5_11ee_907c_ac1f6b40b531_CND_VH39_50_TR36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a137862_1d43_11ec_80bc_0025902b3cc1_34237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357c866_ff19_11e0_833e_003048f27c5f_342_T38.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf469ab_1d43_11ec_80bc_0025902b3cc1_34239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdbc_0100_11e0_b16f_003048d0c7fe_34340.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f95c1_9d02_11eb_80bc_0025902b3cc1_34341.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cdf50_2b62_11e3_baa0_0025902b3cc1_34342.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786ac3e_2b62_11e3_baa0_0025902b3cc1_34343.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a91b_a030_11ea_80b7_0025902b3cc1_342_T44.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5598_791b_11ec_8de2_ac1f6b40b531_34145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4fef_791b_11ec_8de2_ac1f6b40b531_f971a528_b655_11e8_a710_0025902b3cc1_343_tresize146.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058b0a6_1d43_11ec_80bc_0025902b3cc1_408.resize247.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a3b1_01cb_11e0_b16f_003048d0c7fe_41BC8412_30CA_4FAC_96FD_97C276BFCFCA48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221128f_abea_11e6_9f4a_0025902b3cc0_41BC8412_30CA_4FAC_96FD_97C276BFCFCA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d68b_1d43_11ec_80bc_0025902b3cc1_419.resize250.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef01f1_2690_11e7_9cf4_0025902b3cc1_44251.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399bdb9_0100_11e0_b16f_003048d0c7fe_44252.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d59cb_792a_11ec_8de2_ac1f6b40b531_441.resize253.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad61e80_ac02_11ea_80b7_0025902b3cc1_41BC8412_30CA_4FAC_96FD_97C276BFCFCA54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd85669_791c_11ec_8de2_ac1f6b40b531_442.resize255.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bb9bf_5edf_11ea_80b7_0025902b3cc1_443.resize256.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919252d8_f9fe_11e0_833e_003048f27c5f_CFB1090D_FBB6_462F_A2F4_636B927B408357.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ab243_b38e_11e0_a476_003048f27c5f_49334838_895A_48D5_B3D4_DF9225A7D5BF58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f3fe5_6c8c_11e0_afc8_003048f27c5f_31DA5BA0_7702_442E_AAD9_EFEF6A046C5559.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04179_fdef_11df_b16f_003048d0c7fe_DD4F1CFA_51C2_43E6_9D85_7F0FADD94D4A60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3583363_2dcb_11e0_99a4_003048f27c5f_D74400F3_D2E2_4734_B8BE_4032DFF0D14C61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965befd9_2b48_11e7_9cf4_0025902b3cc1_C6682B91_1DE8_4605_8128_9529DEEA181462.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b781_2b49_11e7_9cf4_0025902b3cc1_1DFAA495_C058_455C_ABA4_B317808C317E63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ed855_2b49_11e7_9cf4_0025902b3cc1_AF9790A3_AC52_47AF_9D2F_FE1A7F336D8064.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5893,111 +5735,111 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="647700"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6043,51 +5885,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="647700"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -6233,110 +6075,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6603,93 +6385,93 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z39"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="B38" sqref="B38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">03.07.2026</t>
+            <t xml:space="preserve">02.09.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -7757,3347 +7539,3181 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 293 \ Крючок одинарный на перфорацию</t>
-[...35 lines deleted...]
-Старая цена: 24 руб.</t>
+            <t xml:space="preserve">S 290-S-BL \ Крючок одинарный на перфорацию (L-100, d-5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.290S.BL.9005.MU</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный муар</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18.00</t>
+            <t xml:space="preserve">49.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 290-S-BL \ Крючок одинарный на перфорацию (L-100, d-5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.290S.BL.9005.MU</t>
+            <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.291S.BL.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">49.50</t>
+            <t xml:space="preserve">51.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 291-S-BL \ Крючок одинарный на перфорацию (L-150, d-5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.291S.BL.9005.MU</t>
+            <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.292S.BL.9005.MU</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный муар</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: полимерно-порошковое покрытие</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">51.00</t>
+            <t xml:space="preserve">54.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 292-S-BL \ Крючок одинарный на перфорацию (L-200, d-5мм, шаг 50мм)</t>
-[...27 lines deleted...]
-Примечание: полимерно-порошковое покрытие</t>
+            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.4.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ПВХ</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.50</t>
+            <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TH-4 \ Заглушка для крючка диаметром 4мм</t>
-[...3 lines deleted...]
-Артикул: TH.4.BL</t>
+            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.5.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 4</t>
+Диаметр прутка, мм: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TH-5 \ Заглушка для крючка диаметром 5мм</t>
-[...3 lines deleted...]
-Артикул: TH.5.BL</t>
+            <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: TH.6.BL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ПВХ</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 5</t>
+Диаметр прутка, мм: 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">3.99</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">TH-6 \ Заглушка для крючка диаметром 6мм</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 6</t>
+            <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CND.024.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 27</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 30</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Поставляются со склада</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3.99</t>
+            <t xml:space="preserve">6.20</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Откидной ценникодержатель PP-TAG на двойной крючок (еврокрючок)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 100</t>
+            <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.423.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6.20</t>
+            <t xml:space="preserve">40.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.423.CH</t>
+Артикул: SEV.423.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 41,30 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">40.80</t>
+            <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 300 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.423.DBN.CH</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.424.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 100</t>
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Старая цена: 41,30 руб.</t>
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.00</t>
+            <t xml:space="preserve">46.92</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.424.CH</t>
+Артикул: SEV.424.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 200</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 41.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">46.92</t>
+            <t xml:space="preserve">31.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.CH</t>
+            <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.017.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Старая цена: 41.5 руб.</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">31.00</t>
+            <t xml:space="preserve">53.04</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.017.CH</t>
+            <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.018.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4,8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">53.04</t>
+            <t xml:space="preserve">48.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 304 \ Крючок двойной на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4,8</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.424.DBN.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 38.90 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">29.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.424.DBN.ZN</t>
+            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию (L-150, d-4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.301.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...7 lines deleted...]
-Старая цена: 38,90 руб.</t>
+Кол-во в упаковке, шт.: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">29.00</t>
+            <t xml:space="preserve">39.70</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 301 \ Крючок двойной на перфорацию (L-150, d-4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.301.ZN</t>
+            <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию (L-200, d-4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.302.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 300</t>
+Кол-во в упаковке, шт.: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">39.70</t>
+            <t xml:space="preserve">44.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 302 \ Крючок двойной на перфорацию (L-200, d-4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.302.ZN</t>
+            <t xml:space="preserve">S 303 \Крючок двойной на перфорацию (L-250, d-4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.303.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">44.80</t>
+            <t xml:space="preserve">47.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 303 \Крючок двойной на перфорацию (L-250, d-4мм, шаг 50мм)</t>
-[...31 lines deleted...]
-Кол-во в упаковке, шт.: 250*</t>
+            <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: MRT.521.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 70</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота инф.поля, мм: 39</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.80</t>
+            <t xml:space="preserve">8.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">DRA339-TR-0070 \ Ценникодержатель для крючка</t>
-[...3 lines deleted...]
-Артикул: MRT.521.TR</t>
+            <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: CND.VH39.50.TR</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 70</t>
+Ширина, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота инф.поля, мм: 39</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">8.00</t>
+            <t xml:space="preserve">6.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">VH39х50 \ Ценникодержатель на крючок, H39хL50мм</t>
-[...19 lines deleted...]
-Примечание: Ценникодержатель откидной на T-образные металлические крючки. Допустимая толщина прутка, на которую вешается ценникодержатель 4 - 7 мм.</t>
+            <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.406.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 50</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6.30</t>
+            <t xml:space="preserve">54.06</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 341-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.406.CH</t>
+            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEVK.348.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 65.9 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">54.06</t>
+            <t xml:space="preserve">57.12</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEVK.348.CH</t>
+            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.407.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070</t>
-[...3 lines deleted...]
-Собственное производство: Нет</t>
+Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 65.9 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.12</t>
+            <t xml:space="preserve">64.26</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 343-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.407.CH</t>
+            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.347.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...3 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.26</t>
+            <t xml:space="preserve">75.48</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 344-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.347.CH</t>
+            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.6.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 94,30  руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">75.48</t>
+            <t xml:space="preserve">79.80</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T6 \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.346.6.DBN.CH</t>
+            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.401.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 6</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 94,30  руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.80</t>
+            <t xml:space="preserve">96.90</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 346-T \ Крючок с ценникодержателем на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.401.CH</t>
+            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.402.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Диаметр прутка, мм: 4 | 6</t>
+Диаметр прутка, мм: 4 | 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">96.90</t>
+            <t xml:space="preserve">131.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S-346-TU \ Крючок с ценникодержателем на перфорацию</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 8</t>
+            <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.341T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 100*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 250*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">131.00</t>
+            <t xml:space="preserve">54.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 341-T \ Крючок одинарный с ценникодерж. на перфорацию</t>
-[...3 lines deleted...]
-Артикул: SEV.341T.ZN</t>
+            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.342T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 250*</t>
+Кол-во в упаковке, шт.: 200*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">48.00</t>
+            <t xml:space="preserve">59.50</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 342-T \ Крючок одинарный с ценникодерж. на перфорацию (L-200, d-4/5мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.342T.ZN</t>
+            <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.343T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4 | 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Собственное производство: Нет</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 200*</t>
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">52.00</t>
+            <t xml:space="preserve">57.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 343-T \ Крючок одинарный с ценникодерж. на перфорацию (L-250, d-4/5мм, шаг 50мм)</t>
-[...15 lines deleted...]
-Диаметр прутка, мм: 4 | 5</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.408.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">57.00</t>
+            <t xml:space="preserve">81.60</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.408.CH</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.345.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">81.60</t>
+            <t xml:space="preserve">85.68</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: SEV.345.CH</t>
+Артикул: SEV.345.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">85.68</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.345.DBN.CH</t>
+            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.419.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
+Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.00</t>
+            <t xml:space="preserve">95.88</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.419.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.DBN.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Китай</t>
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">95.88</t>
+            <t xml:space="preserve">79.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.346.DBN.CH</t>
+            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.346.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">79.00</t>
+            <t xml:space="preserve">106.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 444-T \ Крючок двойной с ценникодержателем</t>
-[...11 lines deleted...]
-Глубина, мм: 300</t>
+            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.441T.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 150</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
+Производитель: Россия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">106.00</t>
+            <t xml:space="preserve">59.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 441-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.441T.ZN</t>
+            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.442T.DBN.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 150</t>
+Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 50*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">59.00</t>
+            <t xml:space="preserve">47.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок с ценникодержателем на перфорацию двойной</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.DBN.ZN</t>
+            <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.442T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Собственное производство: Нет</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 150*</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">47.00</t>
+            <t xml:space="preserve">64.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 442-T \ Крючок двойной с ценникодерж. на перфорацию (L-200, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.442T.ZN</t>
+            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.443T.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 200</t>
+Глубина, мм: 250</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр прутка, мм: 4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Нет</t>
-[...3 lines deleted...]
-Кол-во в упаковке, шт.: 150*</t>
+Кол-во в упаковке, шт.: 100*</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 72.5 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">64.00</t>
+            <t xml:space="preserve">65.30</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...3 lines deleted...]
-Артикул: SEV.443T.DBN.ZN</t>
+            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.110.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 250</t>
-[...6 lines deleted...]
-            <t xml:space="preserve">
 Шаг перфорации, мм: 50</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR DRA339-TR-0070 </t>
-[...27 lines deleted...]
-Кол-во в упаковке, шт.: 50*</t>
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">55.00</t>
+            <t xml:space="preserve">129.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">S 443-T \ Крючок двойной с ценникодерж. на перфорацию (L-250, d-4/4мм, шаг 50мм)</t>
-[...19 lines deleted...]
-Шаг перфорации, мм: 50</t>
+            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SKR.096.TR</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ударопрочный полистирол</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Диаметр, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Пластиковый ценник покупается отдельно. Рекомендуется использовать с ценником MRT.521.TR  DRA339-TR-0070</t>
-[...7 lines deleted...]
-Старая цена: 72.5 руб.</t>
+Примечание: отлично держит форму, не деформируется</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">65.30</t>
+            <t xml:space="preserve">211.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 161 \ Держатель на экономпанель и перфорацию для чаши d-200</t>
-[...3 lines deleted...]
-Артикул: NPN.110.ZN</t>
+            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: VIT.018.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Шаг перфорации, мм: 50</t>
+Глубина, мм: 345</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 460</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 130</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: используется с чашей 161 (чаша в комплект не входит)</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">116.00</t>
+            <t xml:space="preserve">640.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">161 \ Полусфера пластиковая – чаша накопителя (d-200 мм)</t>
-[...19 lines deleted...]
-Толщина, мм: 2</t>
+            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.076.ZN</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: цинк</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 100</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: отлично держит форму, не деформируется</t>
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">211.00</t>
+            <t xml:space="preserve">750.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 196 \ Корзина на экономпанели и перфорацию</t>
-[...3 lines deleted...]
-Артикул: VIT.018.ZN</t>
+            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: NPN.170.ZN</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: цинк</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 345</t>
-[...7 lines deleted...]
-Высота, мм: 130</t>
+Глубина, мм: 390</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 520</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Не может использоваться с алюминиевой вставкой. Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">570.00</t>
+            <t xml:space="preserve">799.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 197 \ Корзина на экономпанели и перфорацию</t>
-[...19 lines deleted...]
-Высота, мм: 100</t>
+            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.002.DBM.9006</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: А4</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Подходят под шаг перфорации 25, 50 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">670.00</t>
+            <t xml:space="preserve">214.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">F 194 \ Корзина на экономпанели и перфорацию</t>
-[...19 lines deleted...]
-Высота, мм: 200</t>
+            <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SDP.003.DBM.9006</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: серебряный металлик</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Размер: А5</t>
           </r>
           <r>
             <t xml:space="preserve">
 Шаг перфорации, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Производитель: Россия</t>
-[...11 lines deleted...]
-Кол-во в упаковке, шт.: 5</t>
+Примечание: Подходят под шаг перфорации 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">710.00</t>
+            <t xml:space="preserve">186.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
-        <is>
-[...120 lines deleted...]
-      <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Карман для буклетниц Бриг и Парус</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: SDP.004.DBM.9006</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: серебряный металлик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Размер: А6</t>
           </r>