--- v2 (2026-03-13)
+++ v3 (2026-04-28)
@@ -15,201 +15,258 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">13.01.2026</t>
     </r>
   </si>
   <si>
     <t>Торговые стеллажи Eclipse</t>
   </si>
   <si>
     <t>В торговой мебели Eclipse используются перфорированные стойки модульной системы Global. Благодаря этому торговое оборудование Eclipse полностью совместимо с универсальными навесными элементами Global и навесными элементами на горизонтальную овальную штангу 30х15 мм.
 Модельный ряд серии представлен пристенными стеллажами, а также отдельно стоящими гондолами. Нижняя часть стеллажей и гондол по желанию заказчика оборудуется необходимым количеством ящиков и накопителей. Стеллажи могут быть оснащены боковыми стенками из МДФ волнообразной формы.
 Различное исполнение задних стенок стеллажей дает дополнительные  возможности для представления товара. Один из вариантов исполнения задней стенки — экономпанель. Такое исполнение позволит использовать весь ассортимент навесных элементов для экономпанелей. Представлены различные цвета экономпанелей и пластиковых вставок. Возможно использование алюминиевых вставок в экономпанель. Цена подлежит согласованию.
 Также задняя стенка может быть зеркальной или глухой из ДСП.
 Материал полок на выбор заказчика: ДСП, матовое или прозрачное стекло. Стеклянные полки изготавливаются со скруглёнными внешними углами и полированной кромкой, толщина стекла — 8 мм. Полки из ДСП и МДФ имеют различную форму: прямоугольные, полукруглые, волнообразные.
 Серия предназначена для оснащения магазинов одежды, парфюмерии и косметики, универмагов с широким ассортиментом промтоваров.
 Торговая мебель Eclipse позволяет легко менять навесное оборудование, что делает её предельно функциональной, а оригинальный дизайн привлечет внимание покупателей к демонстрируемому товару.
 Возможна окраска изделий из МДФ в цвет по каталогу RAL. Цена подлежит согласованию.
 При изготовлении оборудования из материалов «на заказ» возможно увеличение срока выполнения заказа.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.209.V3.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2395</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4058.00</t>
+      <t xml:space="preserve">3855.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
-[...7 lines deleted...]
-Цвет: под хром</t>
+      <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLB.109P.HL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2395</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3855.00</t>
+      <t xml:space="preserve">4058.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="10"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: черный</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Материал: пластик</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цена: </t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="true"/>
+        <i val="false"/>
+        <strike val="false"/>
+        <color rgb="FF000000"/>
+        <sz val="11"/>
+        <u val="none"/>
+      </rPr>
+      <t xml:space="preserve">89.00</t>
+    </r>
+    <r>
+      <t xml:space="preserve"> руб.</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.340.40.BL</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
     </r>
     <r>
       <t xml:space="preserve">
@@ -5257,51 +5314,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd50ea_e659_11e0_a476_003048f27c5e_714095C7_6F40_49DF_8CC2_00D79B90EAD52.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb922_9a1d_11ec_81b7_ac1f6b40b531_GLS209V302698MGV1313.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a835_0427_11e0_99a4_003048f27c5f_FD88DB7B_9E0B_484E_8328_F070E6A996F45.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff238_c55b_11df_b729_003048d0c7fe_2328C3F8_1F31_4CD2_85F4_CA4656563B9E6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2b7_fea3_11df_b16f_003048d0c7fe_F13C0BE2_81F6_4331_AEDC_4CFA051691427.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88411.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272213.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806715.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1817.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9bb_ff1f_11e0_833e_003048f27c5f_61835B00_CC5F_4B3C_8992_DC817953EFD218.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9cc_ff1f_11e0_833e_003048f27c5f_7F512243_5D07_4050_BA64_0171B56CBABA19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d1_ff1f_11e0_833e_003048f27c5f_17EC2D42_58AC_45E7_ADC2_DD29AC2387D520.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3474_0ded_11e2_99cf_0025902b3cc1_BECC60FD_F5ED_48EF_A387_D712F98F81F221.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3479_0ded_11e2_99cf_0025902b3cc1_E02D270D_6C38_4C40_9A97_0949BEA8E68422.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a347e_0ded_11e2_99cf_0025902b3cc1_F7727E22_DD39_49A5_BFCD_CC359CA2CC3D23.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3483_0ded_11e2_99cf_0025902b3cc1_4896FBEC_EC6E_4529_861F_7F2210F24D7824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3488_0ded_11e2_99cf_0025902b3cc1_19830350_4266_4EA3_82C9_408D00647BED25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a348d_0ded_11e2_99cf_0025902b3cc1_FDD480CB_932D_4987_BC3F_4CD2211B930A26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b1_ff1f_11e0_833e_003048f27c5f_3619C341_40D5_48BF_8233_FAF2A55497EC27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b6_ff1f_11e0_833e_003048f27c5f_773F9DB2_E4AC_4E06_9F5C_B6EFFE2A342628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3492_0ded_11e2_99cf_0025902b3cc1_36EB06F5_048E_4720_AD0B_BAE656FE52C729.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d95_ff1f_11e0_833e_003048f27c5f_45A94E43_ACF0_4C91_91DF_FC0D6FBF225F30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ad3b_95e1_11e1_8376_0025902b3cc1_62A6BAE9_0993_4C3E_B9C7_75AD0C9DAA4D31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a349c_0ded_11e2_99cf_0025902b3cc1_D64E8E09_0B98_44C3_96C0_F6BCBBBDBB2F32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a1_0ded_11e2_99cf_0025902b3cc1_B454C40C_3CD5_4ACB_89E1_FD5C2987216833.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d345_ff1f_11e0_833e_003048f27c5f_CFB754DD_0671_4DBA_9E68_33B5D27F4E7234.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f2_ff1f_11e0_833e_003048f27c5f_ECC16011_FCBF_49C4_AB51_4892F7F4639C35.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f7_ff1f_11e0_833e_003048f27c5f_BB16DB48_5C6B_4081_911D_F67C3874420836.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b0_0ded_11e2_99cf_0025902b3cc1_0E9C9CDC_9989_45DC_9E77_101F5E3A2BED37.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b5_0ded_11e2_99cf_0025902b3cc1_ECB40D71_BA4B_4F25_B3DA_E7D9F92128C538.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ba_0ded_11e2_99cf_0025902b3cc1_5B775C15_7FAC_408F_A859_293369C26C2239.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d6_ff1f_11e0_833e_003048f27c5f_A60E8855_93BF_4548_938A_BDCF39C0366940.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a6_0ded_11e2_99cf_0025902b3cc1_821CACE9_0FC1_4928_B90F_D2017D66B14F41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9db_ff1f_11e0_833e_003048f27c5f_0F6F4DC4_BA4D_4BD9_A1F4_ADDE985AE4B642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ab_0ded_11e2_99cf_0025902b3cc1_5A522CB5_A4CF_4EF5_B888_6517D3674E9143.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B444.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661613a_ff22_11e0_833e_003048f27c5f_8E82C22F_7B00_4FDB_9B20_22065609683846.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d3_0ded_11e2_99cf_0025902b3cc1_6B7E8881_DC83_4894_8686_9984F650727847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d8_0ded_11e2_99cf_0025902b3cc1_950E3EF5_9B34_499B_B7D9_8E5E3B68C6FA48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266e0a_3af3_11e3_baa0_0025902b3cc1_A654C261_FBC4_4CE3_81BB_E65B9A7CC38949.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428d22_31b1_11e3_baa0_0025902b3cc1_F83419C8_11CB_4470_8AD1_DC4CA5AABD8150.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9783dc_e18b_11e3_a2c8_0025902b3cc1_471342A9_B0B7_4B86_A1AF_856A579B5E2151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3f_0ded_11e2_99cf_0025902b3cc1_6EC857E5_F08F_4F3E_8DE7_CBCBD0E6E34152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e44_0ded_11e2_99cf_0025902b3cc1_6392E021_3401_4D9F_9327_837523FFD3BC53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e49_0ded_11e2_99cf_0025902b3cc1_BC7BA996_DD71_4E8A_B498_E1D0DB138C5154.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648ad4_ff28_11e0_833e_003048f27c5f_D537F0FA_48AE_453D_8E4F_A7546573126D55.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b04_ff1f_11e0_833e_003048f27c5f_D2ABF215_17E5_41CE_96E4_5D87F0B3E07156.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34bf_0ded_11e2_99cf_0025902b3cc1_BA7D48FD_F6EB_48BD_A355_753693D198CD57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c9_0ded_11e2_99cf_0025902b3cc1_2FA9A7D5_36A0_47BE_8AA9_5EFC29C1E87E58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34dd_0ded_11e2_99cf_0025902b3cc1_42591F7E_2EAF_4DE5_95B6_12370D84717E59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e35_0ded_11e2_99cf_0025902b3cc1_8EFA3F6C_43AB_4744_8C26_F08476EAB6F760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c4_0ded_11e2_99cf_0025902b3cc1_95062F0F_03B2_4D78_9AA0_6BE0D40D6DCD61.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ce_0ded_11e2_99cf_0025902b3cc1_8193B849_6241_417A_9C00_BECC5929BE6862.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e30_0ded_11e2_99cf_0025902b3cc1_B52B2489_1CB9_4249_86E3_47C1AAF2BBCA63.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3a_0ded_11e2_99cf_0025902b3cc1_C0198587_698A_4A3F_9CC3_66C7380059B464.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5065.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8766.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8c_575d_11e0_afc8_003048f27c5f_B2004473_F8FC_4558_ADA5_BCF2A212ABB569.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8e_575d_11e0_afc8_003048f27c5f_0CD671F8_EC5B_4ED6_B5C8_28A0521000C970.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a0f_59b0_11e0_afc8_003048f27c5f_1E25EB33_C3F5_4F6D_A95E_0E3752B8E32471.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778740b_ff1f_11e0_833e_003048f27c5f_BF111D3F_8694_4C1E_B8FC_02D46A01D63A72.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58292_ff1f_11e0_833e_003048f27c5f_ACAF96E7_7695_40A9_A1BB_60A073DAB51F73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787410_ff1f_11e0_833e_003048f27c5f_E5739120_6042_41F9_9CD5_B4663DA9D69674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a613_ff90_11e0_833e_003048f27c5f_1D58C7BB_32F9_4479_B274_5114DAEA166475.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787415_ff1f_11e0_833e_003048f27c5f_8CABC5F5_D63C_49B6_9A3C_7476AFC7C85D76.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a618_ff90_11e0_833e_003048f27c5f_37E9DC60_9080_4777_8C90_95DE5F58B5DE77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8a_575d_11e0_afc8_003048f27c5f_947D746E_A84D_4B43_ACA1_BBB1F81A4A9278.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787401_ff1f_11e0_833e_003048f27c5f_9ED7BD2E_1890_408F_AE83_BDED7687209779.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787406_ff1f_11e0_833e_003048f27c5f_2B4A5D87_6966_408F_9725_7F9271DFBF2080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6e27_ff1f_11e0_833e_003048f27c5f_70EE6B82_D8AF_42F5_8902_1B8BC3E154F281.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216ea_1b5e_11e1_9299_003048f27c5f_24E6504D_A443_48BF_9D71_4989443F802982.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2ee2_9d55_11e3_baa0_0025902b3cc1_6CA0A591_CEAB_48E4_B1AE_BD6D5A184F7483.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58277_ff1f_11e0_833e_003048f27c5f_9856BAB2_B69D_45DC_9318_97E948254D9884.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58272_ff1f_11e0_833e_003048f27c5f_6630C871_ED29_4299_A1DE_54295054867C85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e53_0ded_11e2_99cf_0025902b3cc1_813FED9E_2E3A_4D11_954E_A81C7781C33986.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e581fa_ff1f_11e0_833e_003048f27c5f_FC849AEB_CA7D_4A2B_8C1D_CB9A4138217D87.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216f1_1b5e_11e1_9299_003048f27c5f_37F789F0_6DAC_4CA5_A08C_964745D3C6A488.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d8b_ff1f_11e0_833e_003048f27c5f_D565D543_325B_47FE_8D36_17376F69DD6489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d90_ff1f_11e0_833e_003048f27c5f_D8B92E2B_6C24_43B3_A9AB_295726589D1590.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb922_9a1d_11ec_81b7_ac1f6b40b531_GLS209V302698MGV1312.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd50ea_e659_11e0_a476_003048f27c5e_714095C7_6F40_49DF_8CC2_00D79B90EAD53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a835_0427_11e0_99a4_003048f27c5f_FD88DB7B_9E0B_484E_8328_F070E6A996F46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff238_c55b_11df_b729_003048d0c7fe_2328C3F8_1F31_4CD2_85F4_CA4656563B9E7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2b7_fea3_11df_b16f_003048d0c7fe_F13C0BE2_81F6_4331_AEDC_4CFA051691428.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9bb_ff1f_11e0_833e_003048f27c5f_61835B00_CC5F_4B3C_8992_DC817953EFD219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9cc_ff1f_11e0_833e_003048f27c5f_7F512243_5D07_4050_BA64_0171B56CBABA20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d1_ff1f_11e0_833e_003048f27c5f_17EC2D42_58AC_45E7_ADC2_DD29AC2387D521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3474_0ded_11e2_99cf_0025902b3cc1_BECC60FD_F5ED_48EF_A387_D712F98F81F222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3479_0ded_11e2_99cf_0025902b3cc1_E02D270D_6C38_4C40_9A97_0949BEA8E68423.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a347e_0ded_11e2_99cf_0025902b3cc1_F7727E22_DD39_49A5_BFCD_CC359CA2CC3D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3483_0ded_11e2_99cf_0025902b3cc1_4896FBEC_EC6E_4529_861F_7F2210F24D7825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3488_0ded_11e2_99cf_0025902b3cc1_19830350_4266_4EA3_82C9_408D00647BED26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a348d_0ded_11e2_99cf_0025902b3cc1_FDD480CB_932D_4987_BC3F_4CD2211B930A27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b1_ff1f_11e0_833e_003048f27c5f_3619C341_40D5_48BF_8233_FAF2A55497EC28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b6_ff1f_11e0_833e_003048f27c5f_773F9DB2_E4AC_4E06_9F5C_B6EFFE2A342629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3492_0ded_11e2_99cf_0025902b3cc1_36EB06F5_048E_4720_AD0B_BAE656FE52C730.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d95_ff1f_11e0_833e_003048f27c5f_45A94E43_ACF0_4C91_91DF_FC0D6FBF225F31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ad3b_95e1_11e1_8376_0025902b3cc1_62A6BAE9_0993_4C3E_B9C7_75AD0C9DAA4D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a349c_0ded_11e2_99cf_0025902b3cc1_D64E8E09_0B98_44C3_96C0_F6BCBBBDBB2F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a1_0ded_11e2_99cf_0025902b3cc1_B454C40C_3CD5_4ACB_89E1_FD5C2987216834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d345_ff1f_11e0_833e_003048f27c5f_CFB754DD_0671_4DBA_9E68_33B5D27F4E7235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f2_ff1f_11e0_833e_003048f27c5f_ECC16011_FCBF_49C4_AB51_4892F7F4639C36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f7_ff1f_11e0_833e_003048f27c5f_BB16DB48_5C6B_4081_911D_F67C3874420837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b0_0ded_11e2_99cf_0025902b3cc1_0E9C9CDC_9989_45DC_9E77_101F5E3A2BED38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b5_0ded_11e2_99cf_0025902b3cc1_ECB40D71_BA4B_4F25_B3DA_E7D9F92128C539.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ba_0ded_11e2_99cf_0025902b3cc1_5B775C15_7FAC_408F_A859_293369C26C2240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d6_ff1f_11e0_833e_003048f27c5f_A60E8855_93BF_4548_938A_BDCF39C0366941.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a6_0ded_11e2_99cf_0025902b3cc1_821CACE9_0FC1_4928_B90F_D2017D66B14F42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9db_ff1f_11e0_833e_003048f27c5f_0F6F4DC4_BA4D_4BD9_A1F4_ADDE985AE4B643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ab_0ded_11e2_99cf_0025902b3cc1_5A522CB5_A4CF_4EF5_B888_6517D3674E9144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B445.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661613a_ff22_11e0_833e_003048f27c5f_8E82C22F_7B00_4FDB_9B20_22065609683847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d3_0ded_11e2_99cf_0025902b3cc1_6B7E8881_DC83_4894_8686_9984F650727848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d8_0ded_11e2_99cf_0025902b3cc1_950E3EF5_9B34_499B_B7D9_8E5E3B68C6FA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266e0a_3af3_11e3_baa0_0025902b3cc1_A654C261_FBC4_4CE3_81BB_E65B9A7CC38950.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428d22_31b1_11e3_baa0_0025902b3cc1_F83419C8_11CB_4470_8AD1_DC4CA5AABD8151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9783dc_e18b_11e3_a2c8_0025902b3cc1_471342A9_B0B7_4B86_A1AF_856A579B5E2152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3f_0ded_11e2_99cf_0025902b3cc1_6EC857E5_F08F_4F3E_8DE7_CBCBD0E6E34153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e44_0ded_11e2_99cf_0025902b3cc1_6392E021_3401_4D9F_9327_837523FFD3BC54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e49_0ded_11e2_99cf_0025902b3cc1_BC7BA996_DD71_4E8A_B498_E1D0DB138C5155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648ad4_ff28_11e0_833e_003048f27c5f_D537F0FA_48AE_453D_8E4F_A7546573126D56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b04_ff1f_11e0_833e_003048f27c5f_D2ABF215_17E5_41CE_96E4_5D87F0B3E07157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34bf_0ded_11e2_99cf_0025902b3cc1_BA7D48FD_F6EB_48BD_A355_753693D198CD58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c9_0ded_11e2_99cf_0025902b3cc1_2FA9A7D5_36A0_47BE_8AA9_5EFC29C1E87E59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34dd_0ded_11e2_99cf_0025902b3cc1_42591F7E_2EAF_4DE5_95B6_12370D84717E60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e35_0ded_11e2_99cf_0025902b3cc1_8EFA3F6C_43AB_4744_8C26_F08476EAB6F761.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c4_0ded_11e2_99cf_0025902b3cc1_95062F0F_03B2_4D78_9AA0_6BE0D40D6DCD62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ce_0ded_11e2_99cf_0025902b3cc1_8193B849_6241_417A_9C00_BECC5929BE6863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e30_0ded_11e2_99cf_0025902b3cc1_B52B2489_1CB9_4249_86E3_47C1AAF2BBCA64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3a_0ded_11e2_99cf_0025902b3cc1_C0198587_698A_4A3F_9CC3_66C7380059B465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8767.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8c_575d_11e0_afc8_003048f27c5f_B2004473_F8FC_4558_ADA5_BCF2A212ABB570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8e_575d_11e0_afc8_003048f27c5f_0CD671F8_EC5B_4ED6_B5C8_28A0521000C971.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a0f_59b0_11e0_afc8_003048f27c5f_1E25EB33_C3F5_4F6D_A95E_0E3752B8E32472.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778740b_ff1f_11e0_833e_003048f27c5f_BF111D3F_8694_4C1E_B8FC_02D46A01D63A73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58292_ff1f_11e0_833e_003048f27c5f_ACAF96E7_7695_40A9_A1BB_60A073DAB51F74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787410_ff1f_11e0_833e_003048f27c5f_E5739120_6042_41F9_9CD5_B4663DA9D69675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a613_ff90_11e0_833e_003048f27c5f_1D58C7BB_32F9_4479_B274_5114DAEA166476.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787415_ff1f_11e0_833e_003048f27c5f_8CABC5F5_D63C_49B6_9A3C_7476AFC7C85D77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a618_ff90_11e0_833e_003048f27c5f_37E9DC60_9080_4777_8C90_95DE5F58B5DE78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8a_575d_11e0_afc8_003048f27c5f_947D746E_A84D_4B43_ACA1_BBB1F81A4A9279.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787401_ff1f_11e0_833e_003048f27c5f_9ED7BD2E_1890_408F_AE83_BDED7687209780.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787406_ff1f_11e0_833e_003048f27c5f_2B4A5D87_6966_408F_9725_7F9271DFBF2081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6e27_ff1f_11e0_833e_003048f27c5f_70EE6B82_D8AF_42F5_8902_1B8BC3E154F282.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216ea_1b5e_11e1_9299_003048f27c5f_24E6504D_A443_48BF_9D71_4989443F802983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2ee2_9d55_11e3_baa0_0025902b3cc1_6CA0A591_CEAB_48E4_B1AE_BD6D5A184F7484.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58277_ff1f_11e0_833e_003048f27c5f_9856BAB2_B69D_45DC_9318_97E948254D9885.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58272_ff1f_11e0_833e_003048f27c5f_6630C871_ED29_4299_A1DE_54295054867C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e53_0ded_11e2_99cf_0025902b3cc1_813FED9E_2E3A_4D11_954E_A81C7781C33987.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e581fa_ff1f_11e0_833e_003048f27c5f_FC849AEB_CA7D_4A2B_8C1D_CB9A4138217D88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216f1_1b5e_11e1_9299_003048f27c5f_37F789F0_6DAC_4CA5_A08C_964745D3C6A489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d8b_ff1f_11e0_833e_003048f27c5f_D565D543_325B_47FE_8D36_17376F69DD6490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d90_ff1f_11e0_833e_003048f27c5f_D8B92E2B_6C24_43B3_A9AB_295726589D1591.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7669,51 +7726,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="438150"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="81" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,141 +7786,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="695325"/>
+    <xdr:ext cx="857250" cy="438150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="83" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="571500"/>
+    <xdr:ext cx="857250" cy="695325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="84" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="561975"/>
+    <xdr:ext cx="857250" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="85" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:ext cx="857250" cy="561975"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="86" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
@@ -7949,50 +8006,80 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="90" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="91" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8262,51 +8349,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z51"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B51" sqref="B51"/>
+      <selection activeCell="D51" sqref="D51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="22" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="90" hidden="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="30">
       <c r="A1"/>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
@@ -8341,181 +8428,181 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.209.V3.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2395</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4058.00</t>
+            <t xml:space="preserve">3855.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
-[...7 lines deleted...]
-Цвет: под хром</t>
+            <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.109P.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2395</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3855.00</t>
+            <t xml:space="preserve">4058.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
-[...3 lines deleted...]
-Артикул: SEV.340.40.BL</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.50.BL		</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: черный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">89.00</t>
           </r>
@@ -8527,2523 +8614,2515 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 11.HL \ Соединитель стоек</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+            <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-40, черная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: SEV.340.40.BL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: черный</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">604.00</t>
+            <t xml:space="preserve">89.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 11.HL \ Соединитель стоек</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.011B.HL.CH</t>
+Артикул: GLB.011A.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 900</t>
+Длина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для стоек GL 108 (P).HL, GL 109 (P).HL, GL 110 (P).HL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">864.00</t>
+            <t xml:space="preserve">604.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 11.HL \ Соединитель стоек</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.011C.HL.CH</t>
+Артикул: GLB.011B.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Длина, мм: 1200</t>
+Длина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для стоек GL 108 (P).HL, GL 109 (P).HL, GL 110 (P).HL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1092.00</t>
+            <t xml:space="preserve">864.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="4"/>
       <c r="B10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.038A.HL.CH</t>
+            <t xml:space="preserve">GL 11.HL \ Соединитель стоек</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.011C.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Длина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 20</t>
+Примечание: Для стоек GL 108 (P).HL, GL 109 (P).HL, GL 110 (P).HL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">926.00</t>
+            <t xml:space="preserve">1092.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C10" s="4"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.038A.HL.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: GLB.038A.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 860 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">599.00</t>
+            <t xml:space="preserve">926.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-900 мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-600мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038A.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 860 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1040.00</t>
+            <t xml:space="preserve">599.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C11" s="4"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-900мм)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-900 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038B.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 1200 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">840.00</t>
+            <t xml:space="preserve">1040.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 38.HL \ Штанга (L-1200мм)</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-900мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038B.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 1200 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1248.00</t>
+            <t xml:space="preserve">840.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-600 мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.039A.HL.CH</t>
+            <t xml:space="preserve">GL 38.HL \ Штанга (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.038C.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Кол-во в упаковке, шт.: 10</t>
+Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">500.00</t>
+            <t xml:space="preserve">1248.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="4"/>
       <c r="B13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Type 39 \ Штанга (L-1200 мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.111.CH</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-600 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039A.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
-[...7 lines deleted...]
-Старая цена: 810 руб.</t>
+Ширина, мм: 600</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">485.00</t>
+            <t xml:space="preserve">500.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.039B.HL.CH</t>
+            <t xml:space="preserve">Type 39 \ Штанга (L-1200 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.111.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10</t>
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Италия</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 810 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">697.00</t>
+            <t xml:space="preserve">485.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="4"/>
       <c r="B14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: GLB.039B.HL.MH</t>
-[...3 lines deleted...]
-Цвет: матовый хром</t>
+Артикул: GLB.039B.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 835 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">499.00</t>
+            <t xml:space="preserve">697.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 39.HL \ Штанга (L-1200мм)</t>
-[...11 lines deleted...]
-Ширина, мм: 1200</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-900 мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039B.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
+Старая цена: 835 руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">859.00</t>
+            <t xml:space="preserve">499.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="4"/>
       <c r="B15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Задняя стенка</t>
-[...19 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">GL 39.HL \ Штанга (L-1200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.039C.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3201.00</t>
+            <t xml:space="preserve">859.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Задняя стенка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.01.04.DSP</t>
+Артикул: ELG.01.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4690.00</t>
+            <t xml:space="preserve">3201.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Задняя стенка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.01.05.DSP</t>
+Артикул: ELG.01.04.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6216.00</t>
+            <t xml:space="preserve">4690.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.06.DSP \ Задняя стенка зеркальная</t>
-[...3 lines deleted...]
-Артикул: ELG.01.06.DSP</t>
+            <t xml:space="preserve">ELG \ Задняя стенка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.05.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 14</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Толщина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12251.00</t>
+            <t xml:space="preserve">6216.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="4"/>
       <c r="B17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.09.DSP \ Задняя стенка зеркальная</t>
-[...3 lines deleted...]
-Артикул: ELG.01.09.DSP</t>
+            <t xml:space="preserve">ELG.01.06.DSP \ Задняя стенка зеркальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.06.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">16112.00</t>
+            <t xml:space="preserve">12251.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.12.DSP \ Задняя стенка зеркальная</t>
-[...3 lines deleted...]
-Артикул: ELG.01.12.DSP</t>
+            <t xml:space="preserve">ELG.01.09.DSP \ Задняя стенка зеркальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.09.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 14</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">14583.00</t>
+            <t xml:space="preserve">16112.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.15.EP \ Задняя стенка экономпанель</t>
-[...3 lines deleted...]
-Артикул: ELG.01.15.EP</t>
+            <t xml:space="preserve">ELG.01.12.DSP \ Задняя стенка зеркальная</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.12.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 18</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Толщина, мм: 14</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11950.00</t>
+            <t xml:space="preserve">14583.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.16.EP \ Задняя стенка экономпанель</t>
-[...3 lines deleted...]
-Артикул: ELG.01.16.EP</t>
+            <t xml:space="preserve">ELG.01.15.EP \ Задняя стенка экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.15.EP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12768.00</t>
+            <t xml:space="preserve">11950.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="4"/>
       <c r="B19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.01.17.EP \ Задняя стенка экономпанель</t>
-[...3 lines deleted...]
-Артикул: ELG.01.17.EP</t>
+            <t xml:space="preserve">ELG.01.16.EP \ Задняя стенка экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.16.EP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12801.00</t>
+            <t xml:space="preserve">12768.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Задняя стенка угловая внутренняя 45</t>
-[...7 lines deleted...]
-Материал: ДСП</t>
+            <t xml:space="preserve">ELG.01.17.EP \ Задняя стенка экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.17.EP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
+Толщина, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">5091.00</t>
+            <t xml:space="preserve">12801.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="4"/>
       <c r="B20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Задняя стенка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.01.02.DSP</t>
+            <t xml:space="preserve">ELG \ Задняя стенка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2165.00</t>
+            <t xml:space="preserve">5091.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C20" s="4"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.02.01.DSP \ Задняя стенка гондолы</t>
-[...3 lines deleted...]
-Артикул: ELG.02.01.DSP</t>
+            <t xml:space="preserve">ELG \ Задняя стенка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.01.02.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 1500</t>
-[...7 lines deleted...]
-Ширина, мм: 600</t>
+Высота, мм: 2400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2010.00</t>
+            <t xml:space="preserve">2165.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="4"/>
       <c r="B21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Задняя стенка гондолы</t>
-[...3 lines deleted...]
-Артикул: ELG.02.02.DSP</t>
+            <t xml:space="preserve">ELG.02.01.DSP \ Задняя стенка гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.02.01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2933.00</t>
+            <t xml:space="preserve">2010.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C21" s="4"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.02.03 \ Задняя стенка гондолы</t>
-[...7 lines deleted...]
-Цвет: белый глянец</t>
+            <t xml:space="preserve">ELG \ Задняя стенка гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.02.02.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3854.00</t>
+            <t xml:space="preserve">2933.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="4"/>
       <c r="B22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.02.05.EP \ Задняя стенка гондолы экономпанель</t>
-[...3 lines deleted...]
-Артикул: ELG.02.05.EP</t>
+            <t xml:space="preserve">ELG.02.03 \ Задняя стенка гондолы</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.02.03.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый глянец</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 18</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Толщина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11822.00</t>
+            <t xml:space="preserve">3854.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C22" s="4"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.02.06.EP \ Задняя стенка гондолы экономпанель</t>
-[...3 lines deleted...]
-Артикул: ELG.02.06.EP</t>
+            <t xml:space="preserve">ELG.02.05.EP \ Задняя стенка гондолы экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.02.05.EP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1500</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 18</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">11814.00</t>
+            <t xml:space="preserve">11822.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Подиум с цоколем</t>
-[...23 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">ELG.02.06.EP \ Задняя стенка гондолы экономпанель</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.02.06.EP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 1500</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 18</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1357.00</t>
+            <t xml:space="preserve">11814.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C23" s="4"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Подиум с цоколем</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.07.04.DSP</t>
+Артикул: ELG.07.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1474.00</t>
+            <t xml:space="preserve">1357.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="4"/>
       <c r="B24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Подиум с цоколем</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.07.05.DSP</t>
+Артикул: ELG.07.04.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 80</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2464.00</t>
+            <t xml:space="preserve">1474.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C24" s="4"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.03.03.DSP \ Подиум с цоколем</t>
-[...15 lines deleted...]
-Толщина, мм: 25</t>
+            <t xml:space="preserve">ELG \ Подиум с цоколем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.07.05.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 16 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 80</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 600</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1769.00</t>
+            <t xml:space="preserve">2464.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="4"/>
       <c r="B25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.03.04.DSP \ Подиум с цоколем</t>
-[...3 lines deleted...]
-Артикул: ELG.03.04.DSP</t>
+            <t xml:space="preserve">ELG.03.03.DSP \ Подиум с цоколем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.03.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2293.00</t>
+            <t xml:space="preserve">1769.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C25" s="4"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.03.05.DSP \ Подиум с цоколем</t>
-[...3 lines deleted...]
-Артикул: ELG.03.05.DSP</t>
+            <t xml:space="preserve">ELG.03.04.DSP \ Подиум с цоколем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.03.04.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 90</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3160.00</t>
+            <t xml:space="preserve">2293.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="4"/>
       <c r="B26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Подиум угловой внутренний 45</t>
-[...7 lines deleted...]
-Материал: ДСП 16 мм</t>
+            <t xml:space="preserve">ELG.03.05.DSP \ Подиум с цоколем</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.03.05.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 25 мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Высота, мм: 90</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 475</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1044.00</t>
+            <t xml:space="preserve">3160.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...14 lines deleted...]
-</t>
           </r>
         </is>
       </c>
       <c r="C26" s="4"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.03.01.DSP \ Подиум угловой внутренний 45</t>
-[...7 lines deleted...]
-Материал: ДСП 25 мм</t>
+            <t xml:space="preserve">ELG \ Подиум угловой внутренний 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.07.01.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1562.00</t>
+            <t xml:space="preserve">1044.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="4"/>
       <c r="B27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Подиум угловой наружный 45</t>
-[...7 lines deleted...]
-Материал: ДСП 16 мм</t>
+            <t xml:space="preserve">ELG.03.01.DSP \ Подиум угловой внутренний 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.03.01.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1547.00</t>
+            <t xml:space="preserve">1562.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C27" s="4"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.03.02.DSP \ Подиум угловой наружный 45</t>
-[...7 lines deleted...]
-Материал: ДСП 25 мм</t>
+            <t xml:space="preserve">ELG \ Подиум угловой наружный 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.07.02.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 16 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2259.00</t>
+            <t xml:space="preserve">1547.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="4"/>
       <c r="B28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 23R.HL \ Полкодержатель (правый, L-400мм)</t>
-[...31 lines deleted...]
-Старая цена: 360 руб.</t>
+            <t xml:space="preserve">ELG.03.02.DSP \ Подиум угловой наружный 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.03.02.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП 25 мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">179.00</t>
+            <t xml:space="preserve">2259.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C28" s="4"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 23L.HL \ Полкодержатель (левый, L-400мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.023B.L.HL.MH</t>
+            <t xml:space="preserve">GL 23R.HL \ Полкодержатель (правый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.023B.R.HL.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Полкодержатель: левый</t>
+Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 360 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
@@ -11053,2137 +11132,2145 @@
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">179.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="4"/>
       <c r="B29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка</t>
-[...23 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">GL 23L.HL \ Полкодержатель (левый, L-400мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.023B.L.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Китай</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 360 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">466.00</t>
+            <t xml:space="preserve">179.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C29" s="4"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.07.DSP \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.04.07.DSP</t>
+            <t xml:space="preserve">ELG \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.05.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: белый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">671.00</t>
+            <t xml:space="preserve">466.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="4"/>
       <c r="B30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.09.DSP \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.04.09.DSP</t>
+            <t xml:space="preserve">ELG.04.07.DSP \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.07.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">883.00</t>
+            <t xml:space="preserve">671.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C30" s="4"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.06 \ Полка</t>
-[...7 lines deleted...]
-Цвет: Дуб венге R3211</t>
+            <t xml:space="preserve">ELG.04.09.DSP \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.09.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">598.00</t>
+            <t xml:space="preserve">883.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="4"/>
       <c r="B31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.08 \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.04.08.DSP</t>
+            <t xml:space="preserve">ELG.04.06 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.06.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: Дуб венге R3211</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">870.00</t>
+            <t xml:space="preserve">598.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C31" s="4"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.10 \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.04.10.DSP</t>
+            <t xml:space="preserve">ELG.04.08 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.08.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: Дуб венге R3211</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1141.00</t>
+            <t xml:space="preserve">870.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="4"/>
       <c r="B32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.05.DSP \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.05.05.DSP</t>
+            <t xml:space="preserve">ELG.04.10 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.10.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 25</t>
-[...7 lines deleted...]
-Ширина, мм: 600</t>
+Толщина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">769.00</t>
+            <t xml:space="preserve">1141.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C32" s="4"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.07.DSP \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.05.07.DSP</t>
+            <t xml:space="preserve">ELG.05.05.DSP \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.05.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1094.00</t>
+            <t xml:space="preserve">769.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="4"/>
       <c r="B33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.09.DSP \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.05.09.DSP</t>
+            <t xml:space="preserve">ELG.05.07.DSP \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.07.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1439.00</t>
+            <t xml:space="preserve">1094.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C33" s="4"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.05.08.DSP</t>
+            <t xml:space="preserve">ELG.05.09.DSP \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.09.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
-[...3 lines deleted...]
-Ширина, мм: 900</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1385.00</t>
+            <t xml:space="preserve">1439.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="4"/>
       <c r="B34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка полукруглая</t>
-[...3 lines deleted...]
-Артикул: ELG.04.14.DSP</t>
+            <t xml:space="preserve">ELG \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.08.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 16</t>
+Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1549.00</t>
+            <t xml:space="preserve">1385.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.01.DSP \ Полка угловая внутренняя 45</t>
-[...3 lines deleted...]
-Артикул: ELG.04.01.DSP</t>
+            <t xml:space="preserve">ELG \ Полка полукруглая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.14.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 300</t>
+Глубина, мм: 400</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">465.00</t>
+            <t xml:space="preserve">1549.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="4"/>
       <c r="B35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.03.DSP \ Полка угловая внутренняя 45</t>
-[...3 lines deleted...]
-Артикул: ELG.04.03.DSP</t>
+            <t xml:space="preserve">ELG.04.01.DSP \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">597.00</t>
+            <t xml:space="preserve">465.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.01.DSP \ Полка угловая внутренняя 45</t>
-[...3 lines deleted...]
-Артикул: ELG.05.01.DSP</t>
+            <t xml:space="preserve">ELG.04.03.DSP \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 300</t>
+Толщина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">704.00</t>
+            <t xml:space="preserve">597.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="4"/>
       <c r="B36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.03.DSP \ Полка угловая внутренняя 45</t>
-[...3 lines deleted...]
-Артикул: ELG.05.03.DSP</t>
+            <t xml:space="preserve">ELG.05.01.DSP \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">877.00</t>
+            <t xml:space="preserve">704.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C36" s="4"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.02.DSP \ Полка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.04.02.DSP</t>
+            <t xml:space="preserve">ELG.05.03.DSP \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 16</t>
-[...3 lines deleted...]
-Глубина, мм: 300</t>
+Толщина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">430.00</t>
+            <t xml:space="preserve">877.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="4"/>
       <c r="B37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.04.04.DSP \ Полка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.04.04.DSP</t>
+            <t xml:space="preserve">ELG.04.02.DSP \ Полка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.02.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 16</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">658.00</t>
+            <t xml:space="preserve">430.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C37" s="4"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.02.DSP \ Полка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.05.02.DSP</t>
+            <t xml:space="preserve">ELG.04.04.DSP \ Полка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.04.04.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Толщина, мм: 25</t>
-[...3 lines deleted...]
-Глубина, мм: 300</t>
+Толщина, мм: 16</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">697.00</t>
+            <t xml:space="preserve">658.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="4"/>
       <c r="B38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.05.04.DSP \ Полка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.05.04.DSP</t>
+            <t xml:space="preserve">ELG.05.02.DSP \ Полка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.02.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 400</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1056.00</t>
+            <t xml:space="preserve">697.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
-[...23 lines deleted...]
-Кол-во в упаковке, шт.: 20</t>
+            <t xml:space="preserve">ELG.05.04.DSP \ Полка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.05.04.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 400</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">265.00</t>
+            <t xml:space="preserve">1056.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="4"/>
       <c r="B39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.055L.HL.CH</t>
+            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055R.HL.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Полкодержатель: левый</t>
+Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
-[...7 lines deleted...]
-Цвет: матовый хром</t>
+            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055L.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Полкодержатель: правый</t>
+Полкодержатель: левый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
-Старая цена: 300 руб.</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">209.00</t>
+            <t xml:space="preserve">265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="4"/>
       <c r="B40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
-[...3 lines deleted...]
-Артикул: GLB.055L.HL.MH</t>
+            <t xml:space="preserve">GL 55R.HL \ Держатель стеклянных полок (правый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055R.HL.MH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: матовый хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 200</t>
           </r>
           <r>
             <t xml:space="preserve">
-Полкодержатель: левый</t>
+Полкодержатель: правый</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: цена за 1 шт.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 20</t>
           </r>
           <r>
             <t xml:space="preserve">
 Старая цена: 300 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка</t>
-[...19 lines deleted...]
-Ширина, мм: 600</t>
+            <t xml:space="preserve">GL 55L.HL \ Держатель стеклянных полок (левый, L-200мм)</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.055L.HL.MH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: матовый хром</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 200</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Полкодержатель: левый</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Примечание: цена за 1 шт.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Кол-во в упаковке, шт.: 20</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Старая цена: 300 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1158.00</t>
+            <t xml:space="preserve">209.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="4"/>
       <c r="B41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.06.10 \ Полка</t>
-[...7 lines deleted...]
-Цвет: прозрачный</t>
+            <t xml:space="preserve">ELG \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.07.GL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1737.00</t>
+            <t xml:space="preserve">1158.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
         </is>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка</t>
-[...3 lines deleted...]
-Артикул: ELG.06.13.GL</t>
+            <t xml:space="preserve">ELG.06.10 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.10.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2315.00</t>
+            <t xml:space="preserve">1737.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="4"/>
       <c r="B42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Полка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.06.08.GL</t>
+Артикул: ELG.06.13.GL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Глубина, мм: 300</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1350.00</t>
+            <t xml:space="preserve">2315.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Полка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.06.08.MGL</t>
-[...3 lines deleted...]
-Материал: матовое стекло</t>
+Артикул: ELG.06.08.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1410.00</t>
+            <t xml:space="preserve">1350.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="4"/>
       <c r="B43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG \ Полка</t>
           </r>
           <r>
             <t xml:space="preserve">
-Артикул: ELG.06.11.GL</t>
-[...3 lines deleted...]
-Материал: прозрачное стекло</t>
+Артикул: ELG.06.08.MGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2027.00</t>
+            <t xml:space="preserve">1410.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.06.11 \ Полка</t>
-[...7 lines deleted...]
-Материал: матовое стекло</t>
+            <t xml:space="preserve">ELG \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.11.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2024.00</t>
+            <t xml:space="preserve">2027.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="4"/>
       <c r="B44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка</t>
-[...7 lines deleted...]
-Материал: прозрачное стекло</t>
+            <t xml:space="preserve">ELG.06.11 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.11.MGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: матовое стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2702.00</t>
+            <t xml:space="preserve">2024.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.06.14 \ Полка</t>
-[...7 lines deleted...]
-Материал: матовое стекло</t>
+            <t xml:space="preserve">ELG \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.14.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 8</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2638.00</t>
+            <t xml:space="preserve">2702.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="4"/>
       <c r="B45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.06.01 \ Полка угловая внутренняя 45</t>
-[...15 lines deleted...]
-Глубина, мм: 300</t>
+            <t xml:space="preserve">ELG.06.14 \ Полка</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.14.MGL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: матовое стекло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 8</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1265.00</t>
+            <t xml:space="preserve">2638.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка угловая внутренняя 45</t>
-[...3 lines deleted...]
-Артикул: ELG.06.03.GL</t>
+            <t xml:space="preserve">ELG.06.01 \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.01.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: прозрачный</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
-Глубина, мм: 350</t>
+Глубина, мм: 300</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1301.00</t>
+            <t xml:space="preserve">1265.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="4"/>
       <c r="B46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Полка угловая наружная 45</t>
-[...3 lines deleted...]
-Артикул: ELG.06.04.GL</t>
+            <t xml:space="preserve">ELG \ Полка угловая внутренняя 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.03.GL</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: прозрачное стекло</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">1301.00</t>
           </r>
@@ -13195,589 +13282,649 @@
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C46" s="4"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Накопитель с 2 дверками</t>
-[...15 lines deleted...]
-Ширина, мм: 900</t>
+            <t xml:space="preserve">ELG \ Полка угловая наружная 45</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.06.04.GL</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: прозрачное стекло</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7902.00</t>
+            <t xml:space="preserve">1301.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="4"/>
       <c r="B47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.09.10 \ Накопитель с 2-вертикальными ящиками</t>
-[...3 lines deleted...]
-Артикул: ELG.09.10.DSP</t>
+            <t xml:space="preserve">ELG \ Накопитель с 2 дверками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.09.05.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 295</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13227.00</t>
+            <t xml:space="preserve">7902.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C47" s="4"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.11.03 \ Накопитель с 2 ящиками</t>
-[...7 lines deleted...]
-Цвет: клен</t>
+            <t xml:space="preserve">ELG.09.10 \ Накопитель с 2-вертикальными ящиками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.09.10.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 455</t>
-[...3 lines deleted...]
-Ширина, мм: 600</t>
+Высота, мм: 295</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">12337.00</t>
+            <t xml:space="preserve">13227.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4"/>
       <c r="B48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Накопитель с 2 ящиками и 2 дверками</t>
-[...3 lines deleted...]
-Артикул: ELG.11.14.DSP</t>
+            <t xml:space="preserve">ELG.11.03 \ Накопитель с 2 ящиками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.11.03.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: клен</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 455</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">21821.00</t>
+            <t xml:space="preserve">12337.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...2 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C48" s="4"/>
       <c r="D48" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Накопитель с ящиком и 2 дверками</t>
-[...3 lines deleted...]
-Артикул: ELG.11.09.DSP</t>
+            <t xml:space="preserve">ELG \ Накопитель с 2 ящиками и 2 дверками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.11.14.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 455</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">18394.00</t>
+            <t xml:space="preserve">21821.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="4"/>
       <c r="B49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.13.01.DSP \ Столешница для накопителя</t>
-[...3 lines deleted...]
-Артикул: ELG.13.01.DSP</t>
+            <t xml:space="preserve">ELG \ Накопитель с ящиком и 2 дверками</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.11.09.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Высота, мм: 475</t>
-[...7 lines deleted...]
-Ширина, мм: 600</t>
+Высота, мм: 455</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1605.00</t>
+            <t xml:space="preserve">18394.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C49" s="4"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG \ Столешница для накопителя</t>
-[...3 lines deleted...]
-Артикул: ELG.13.02.DSP</t>
+            <t xml:space="preserve">ELG.13.01.DSP \ Столешница для накопителя</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.13.01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 900</t>
+Ширина, мм: 600</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2294.00</t>
+            <t xml:space="preserve">1605.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="4"/>
       <c r="B50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.13.03 \ Столешница для накопителя</t>
-[...3 lines deleted...]
-Артикул: ELG.13.03.DSP</t>
+            <t xml:space="preserve">ELG \ Столешница для накопителя</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.13.02.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 475</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
-Ширина, мм: 1200</t>
+Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">2935.00</t>
+            <t xml:space="preserve">2294.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
       <c r="C50" s="4"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">ELG.14.01.DSP \ Боковая стенка стеллажа левая</t>
-[...3 lines deleted...]
-Артикул: ELG.14.01.DSP</t>
+            <t xml:space="preserve">ELG.13.03 \ Столешница для накопителя</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.13.03.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
-Боковина: левая</t>
+Высота, мм: 475</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Толщина, мм: 25</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Ширина, мм: 1200</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">6615.00</t>
+            <t xml:space="preserve">2935.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
-          </r>
-[...6 lines deleted...]
-</t>
           </r>
           <r>
             <t xml:space="preserve">
 </t>
           </r>
         </is>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="4"/>
       <c r="B51" s="5" t="inlineStr">
+        <is>
+          <r>
+            <rPr>
+              <rFont val="Arial"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="10"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">ELG.14.01.DSP \ Боковая стенка стеллажа левая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: ELG.14.01.DSP</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Материал: ДСП</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Боковина: левая</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цена: </t>
+          </r>
+          <r>
+            <rPr>
+              <rFont val="Calibri"/>
+              <b val="true"/>
+              <i val="false"/>
+              <strike val="false"/>
+              <color rgb="FF000000"/>
+              <sz val="11"/>
+              <u val="none"/>
+            </rPr>
+            <t xml:space="preserve">6615.00</t>
+          </r>
+          <r>
+            <t xml:space="preserve"> руб.</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+</t>
+          </r>
+        </is>
+      </c>
+      <c r="C51" s="4"/>
+      <c r="D51" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">ELG.14.01-01.DSP \ Боковая стенка стеллажа правая</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: ELG.14.01-01.DSP</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: ДСП</t>
           </r>
           <r>
             <t xml:space="preserve">
 Боковина: правая</t>
           </r>