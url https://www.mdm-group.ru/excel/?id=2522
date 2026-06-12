--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -61,152 +61,152 @@
   <si>
     <t>Торговые стеллажи Eclipse</t>
   </si>
   <si>
     <t>В торговой мебели Eclipse используются перфорированные стойки модульной системы Global. Благодаря этому торговое оборудование Eclipse полностью совместимо с универсальными навесными элементами Global и навесными элементами на горизонтальную овальную штангу 30х15 мм.
 Модельный ряд серии представлен пристенными стеллажами, а также отдельно стоящими гондолами. Нижняя часть стеллажей и гондол по желанию заказчика оборудуется необходимым количеством ящиков и накопителей. Стеллажи могут быть оснащены боковыми стенками из МДФ волнообразной формы.
 Различное исполнение задних стенок стеллажей дает дополнительные  возможности для представления товара. Один из вариантов исполнения задней стенки — экономпанель. Такое исполнение позволит использовать весь ассортимент навесных элементов для экономпанелей. Представлены различные цвета экономпанелей и пластиковых вставок. Возможно использование алюминиевых вставок в экономпанель. Цена подлежит согласованию.
 Также задняя стенка может быть зеркальной или глухой из ДСП.
 Материал полок на выбор заказчика: ДСП, матовое или прозрачное стекло. Стеклянные полки изготавливаются со скруглёнными внешними углами и полированной кромкой, толщина стекла — 8 мм. Полки из ДСП и МДФ имеют различную форму: прямоугольные, полукруглые, волнообразные.
 Серия предназначена для оснащения магазинов одежды, парфюмерии и косметики, универмагов с широким ассортиментом промтоваров.
 Торговая мебель Eclipse позволяет легко менять навесное оборудование, что делает её предельно функциональной, а оригинальный дизайн привлечет внимание покупателей к демонстрируемому товару.
 Возможна окраска изделий из МДФ в цвет по каталогу RAL. Цена подлежит согласованию.
 При изготовлении оборудования из материалов «на заказ» возможно увеличение срока выполнения заказа.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
-[...7 lines deleted...]
-Цвет: под хром</t>
+      <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLB.109P.HL.CH</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2395</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">3855.00</t>
+      <t xml:space="preserve">4058.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+      <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: GLS.209.V3.02698.MGV13</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Цвет: под хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 2395</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 500</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
+Собственное производство: Да</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Производитель: Россия</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">4058.00</t>
+      <t xml:space="preserve">3855.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: SEV.340.50.BL		</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: черный</t>
@@ -5314,51 +5314,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb922_9a1d_11ec_81b7_ac1f6b40b531_GLS209V302698MGV1312.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd50ea_e659_11e0_a476_003048f27c5e_714095C7_6F40_49DF_8CC2_00D79B90EAD53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a835_0427_11e0_99a4_003048f27c5f_FD88DB7B_9E0B_484E_8328_F070E6A996F46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff238_c55b_11df_b729_003048d0c7fe_2328C3F8_1F31_4CD2_85F4_CA4656563B9E7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2b7_fea3_11df_b16f_003048d0c7fe_F13C0BE2_81F6_4331_AEDC_4CFA051691428.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9bb_ff1f_11e0_833e_003048f27c5f_61835B00_CC5F_4B3C_8992_DC817953EFD219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9cc_ff1f_11e0_833e_003048f27c5f_7F512243_5D07_4050_BA64_0171B56CBABA20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d1_ff1f_11e0_833e_003048f27c5f_17EC2D42_58AC_45E7_ADC2_DD29AC2387D521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3474_0ded_11e2_99cf_0025902b3cc1_BECC60FD_F5ED_48EF_A387_D712F98F81F222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3479_0ded_11e2_99cf_0025902b3cc1_E02D270D_6C38_4C40_9A97_0949BEA8E68423.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a347e_0ded_11e2_99cf_0025902b3cc1_F7727E22_DD39_49A5_BFCD_CC359CA2CC3D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3483_0ded_11e2_99cf_0025902b3cc1_4896FBEC_EC6E_4529_861F_7F2210F24D7825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3488_0ded_11e2_99cf_0025902b3cc1_19830350_4266_4EA3_82C9_408D00647BED26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a348d_0ded_11e2_99cf_0025902b3cc1_FDD480CB_932D_4987_BC3F_4CD2211B930A27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b1_ff1f_11e0_833e_003048f27c5f_3619C341_40D5_48BF_8233_FAF2A55497EC28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b6_ff1f_11e0_833e_003048f27c5f_773F9DB2_E4AC_4E06_9F5C_B6EFFE2A342629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3492_0ded_11e2_99cf_0025902b3cc1_36EB06F5_048E_4720_AD0B_BAE656FE52C730.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d95_ff1f_11e0_833e_003048f27c5f_45A94E43_ACF0_4C91_91DF_FC0D6FBF225F31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ad3b_95e1_11e1_8376_0025902b3cc1_62A6BAE9_0993_4C3E_B9C7_75AD0C9DAA4D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a349c_0ded_11e2_99cf_0025902b3cc1_D64E8E09_0B98_44C3_96C0_F6BCBBBDBB2F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a1_0ded_11e2_99cf_0025902b3cc1_B454C40C_3CD5_4ACB_89E1_FD5C2987216834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d345_ff1f_11e0_833e_003048f27c5f_CFB754DD_0671_4DBA_9E68_33B5D27F4E7235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f2_ff1f_11e0_833e_003048f27c5f_ECC16011_FCBF_49C4_AB51_4892F7F4639C36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f7_ff1f_11e0_833e_003048f27c5f_BB16DB48_5C6B_4081_911D_F67C3874420837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b0_0ded_11e2_99cf_0025902b3cc1_0E9C9CDC_9989_45DC_9E77_101F5E3A2BED38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b5_0ded_11e2_99cf_0025902b3cc1_ECB40D71_BA4B_4F25_B3DA_E7D9F92128C539.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ba_0ded_11e2_99cf_0025902b3cc1_5B775C15_7FAC_408F_A859_293369C26C2240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d6_ff1f_11e0_833e_003048f27c5f_A60E8855_93BF_4548_938A_BDCF39C0366941.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a6_0ded_11e2_99cf_0025902b3cc1_821CACE9_0FC1_4928_B90F_D2017D66B14F42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9db_ff1f_11e0_833e_003048f27c5f_0F6F4DC4_BA4D_4BD9_A1F4_ADDE985AE4B643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ab_0ded_11e2_99cf_0025902b3cc1_5A522CB5_A4CF_4EF5_B888_6517D3674E9144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B445.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661613a_ff22_11e0_833e_003048f27c5f_8E82C22F_7B00_4FDB_9B20_22065609683847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d3_0ded_11e2_99cf_0025902b3cc1_6B7E8881_DC83_4894_8686_9984F650727848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d8_0ded_11e2_99cf_0025902b3cc1_950E3EF5_9B34_499B_B7D9_8E5E3B68C6FA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266e0a_3af3_11e3_baa0_0025902b3cc1_A654C261_FBC4_4CE3_81BB_E65B9A7CC38950.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428d22_31b1_11e3_baa0_0025902b3cc1_F83419C8_11CB_4470_8AD1_DC4CA5AABD8151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9783dc_e18b_11e3_a2c8_0025902b3cc1_471342A9_B0B7_4B86_A1AF_856A579B5E2152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3f_0ded_11e2_99cf_0025902b3cc1_6EC857E5_F08F_4F3E_8DE7_CBCBD0E6E34153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e44_0ded_11e2_99cf_0025902b3cc1_6392E021_3401_4D9F_9327_837523FFD3BC54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e49_0ded_11e2_99cf_0025902b3cc1_BC7BA996_DD71_4E8A_B498_E1D0DB138C5155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648ad4_ff28_11e0_833e_003048f27c5f_D537F0FA_48AE_453D_8E4F_A7546573126D56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b04_ff1f_11e0_833e_003048f27c5f_D2ABF215_17E5_41CE_96E4_5D87F0B3E07157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34bf_0ded_11e2_99cf_0025902b3cc1_BA7D48FD_F6EB_48BD_A355_753693D198CD58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c9_0ded_11e2_99cf_0025902b3cc1_2FA9A7D5_36A0_47BE_8AA9_5EFC29C1E87E59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34dd_0ded_11e2_99cf_0025902b3cc1_42591F7E_2EAF_4DE5_95B6_12370D84717E60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e35_0ded_11e2_99cf_0025902b3cc1_8EFA3F6C_43AB_4744_8C26_F08476EAB6F761.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c4_0ded_11e2_99cf_0025902b3cc1_95062F0F_03B2_4D78_9AA0_6BE0D40D6DCD62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ce_0ded_11e2_99cf_0025902b3cc1_8193B849_6241_417A_9C00_BECC5929BE6863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e30_0ded_11e2_99cf_0025902b3cc1_B52B2489_1CB9_4249_86E3_47C1AAF2BBCA64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3a_0ded_11e2_99cf_0025902b3cc1_C0198587_698A_4A3F_9CC3_66C7380059B465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8767.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8c_575d_11e0_afc8_003048f27c5f_B2004473_F8FC_4558_ADA5_BCF2A212ABB570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8e_575d_11e0_afc8_003048f27c5f_0CD671F8_EC5B_4ED6_B5C8_28A0521000C971.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a0f_59b0_11e0_afc8_003048f27c5f_1E25EB33_C3F5_4F6D_A95E_0E3752B8E32472.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778740b_ff1f_11e0_833e_003048f27c5f_BF111D3F_8694_4C1E_B8FC_02D46A01D63A73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58292_ff1f_11e0_833e_003048f27c5f_ACAF96E7_7695_40A9_A1BB_60A073DAB51F74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787410_ff1f_11e0_833e_003048f27c5f_E5739120_6042_41F9_9CD5_B4663DA9D69675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a613_ff90_11e0_833e_003048f27c5f_1D58C7BB_32F9_4479_B274_5114DAEA166476.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787415_ff1f_11e0_833e_003048f27c5f_8CABC5F5_D63C_49B6_9A3C_7476AFC7C85D77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a618_ff90_11e0_833e_003048f27c5f_37E9DC60_9080_4777_8C90_95DE5F58B5DE78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8a_575d_11e0_afc8_003048f27c5f_947D746E_A84D_4B43_ACA1_BBB1F81A4A9279.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787401_ff1f_11e0_833e_003048f27c5f_9ED7BD2E_1890_408F_AE83_BDED7687209780.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787406_ff1f_11e0_833e_003048f27c5f_2B4A5D87_6966_408F_9725_7F9271DFBF2081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6e27_ff1f_11e0_833e_003048f27c5f_70EE6B82_D8AF_42F5_8902_1B8BC3E154F282.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216ea_1b5e_11e1_9299_003048f27c5f_24E6504D_A443_48BF_9D71_4989443F802983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2ee2_9d55_11e3_baa0_0025902b3cc1_6CA0A591_CEAB_48E4_B1AE_BD6D5A184F7484.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58277_ff1f_11e0_833e_003048f27c5f_9856BAB2_B69D_45DC_9318_97E948254D9885.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58272_ff1f_11e0_833e_003048f27c5f_6630C871_ED29_4299_A1DE_54295054867C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e53_0ded_11e2_99cf_0025902b3cc1_813FED9E_2E3A_4D11_954E_A81C7781C33987.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e581fa_ff1f_11e0_833e_003048f27c5f_FC849AEB_CA7D_4A2B_8C1D_CB9A4138217D88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216f1_1b5e_11e1_9299_003048f27c5f_37F789F0_6DAC_4CA5_A08C_964745D3C6A489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d8b_ff1f_11e0_833e_003048f27c5f_D565D543_325B_47FE_8D36_17376F69DD6490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d90_ff1f_11e0_833e_003048f27c5f_D8B92E2B_6C24_43B3_A9AB_295726589D1591.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd50ea_e659_11e0_a476_003048f27c5e_714095C7_6F40_49DF_8CC2_00D79B90EAD52.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abb922_9a1d_11ec_81b7_ac1f6b40b531_GLS209V302698MGV1313.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3c152_21df_11f1_892c_0050569cf81d_SEV34050BL14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01353e_b894_11ef_8ec3_0050569cf81d_SEV340-40-BL_DM_5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a835_0427_11e0_99a4_003048f27c5f_FD88DB7B_9E0B_484E_8328_F070E6A996F46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff238_c55b_11df_b729_003048d0c7fe_2328C3F8_1F31_4CD2_85F4_CA4656563B9E7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88e2b7_fea3_11df_b16f_003048d0c7fe_F13C0BE2_81F6_4331_AEDC_4CFA051691428.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb25_fea4_11df_b16f_003048d0c7fe_6E8A2261_7F80_4416_98BC_4FB7D83C3A1E9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a839_0427_11e0_99a4_003048f27c5f_E3451519_32A8_4F0B_842F_1A44B125DFC610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ff22d_c55b_11df_b729_003048d0c7fe_CAF553C9_5871_458F_A59A_3BA9AFBC023F11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b78_0f25_11e0_99a4_003048f27c5f_FBFD3377_8E2D_4844_BFBF_C9162944F88412.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d239a_0100_11e0_b16f_003048d0c7fe_B08D1D45_A27F_458A_BD55_13F26F0F4B9413.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093eb28_fea4_11df_b16f_003048d0c7fe_9274CB7E_276B_49F7_8B17_1DAE6E10272214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc308_b38f_11e0_a476_003048f27c5f_GLB111CH.resize215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db30500_fdef_11df_b16f_003048d0c7fe_63D85E22_7A6E_4777_9EDE_6341BC5C806716.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab77b7b_0f25_11e0_99a4_003048f27c5f_01A7B579_09C4_4AB9_85F8_A58CCBD880DB17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e03b_0100_11e0_b16f_003048d0c7fe_2C768075_AF53_49B8_955D_AC46C17E6A1818.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9bb_ff1f_11e0_833e_003048f27c5f_61835B00_CC5F_4B3C_8992_DC817953EFD219.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9cc_ff1f_11e0_833e_003048f27c5f_7F512243_5D07_4050_BA64_0171B56CBABA20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d1_ff1f_11e0_833e_003048f27c5f_17EC2D42_58AC_45E7_ADC2_DD29AC2387D521.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3474_0ded_11e2_99cf_0025902b3cc1_BECC60FD_F5ED_48EF_A387_D712F98F81F222.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3479_0ded_11e2_99cf_0025902b3cc1_E02D270D_6C38_4C40_9A97_0949BEA8E68423.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a347e_0ded_11e2_99cf_0025902b3cc1_F7727E22_DD39_49A5_BFCD_CC359CA2CC3D24.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3483_0ded_11e2_99cf_0025902b3cc1_4896FBEC_EC6E_4529_861F_7F2210F24D7825.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3488_0ded_11e2_99cf_0025902b3cc1_19830350_4266_4EA3_82C9_408D00647BED26.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a348d_0ded_11e2_99cf_0025902b3cc1_FDD480CB_932D_4987_BC3F_4CD2211B930A27.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b1_ff1f_11e0_833e_003048f27c5f_3619C341_40D5_48BF_8233_FAF2A55497EC28.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9b6_ff1f_11e0_833e_003048f27c5f_773F9DB2_E4AC_4E06_9F5C_B6EFFE2A342629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a3492_0ded_11e2_99cf_0025902b3cc1_36EB06F5_048E_4720_AD0B_BAE656FE52C730.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d95_ff1f_11e0_833e_003048f27c5f_45A94E43_ACF0_4C91_91DF_FC0D6FBF225F31.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ad3b_95e1_11e1_8376_0025902b3cc1_62A6BAE9_0993_4C3E_B9C7_75AD0C9DAA4D32.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a349c_0ded_11e2_99cf_0025902b3cc1_D64E8E09_0B98_44C3_96C0_F6BCBBBDBB2F33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a1_0ded_11e2_99cf_0025902b3cc1_B454C40C_3CD5_4ACB_89E1_FD5C2987216834.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d345_ff1f_11e0_833e_003048f27c5f_CFB754DD_0671_4DBA_9E68_33B5D27F4E7235.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f2_ff1f_11e0_833e_003048f27c5f_ECC16011_FCBF_49C4_AB51_4892F7F4639C36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777873f7_ff1f_11e0_833e_003048f27c5f_BB16DB48_5C6B_4081_911D_F67C3874420837.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b0_0ded_11e2_99cf_0025902b3cc1_0E9C9CDC_9989_45DC_9E77_101F5E3A2BED38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34b5_0ded_11e2_99cf_0025902b3cc1_ECB40D71_BA4B_4F25_B3DA_E7D9F92128C539.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ba_0ded_11e2_99cf_0025902b3cc1_5B775C15_7FAC_408F_A859_293369C26C2240.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9d6_ff1f_11e0_833e_003048f27c5f_A60E8855_93BF_4548_938A_BDCF39C0366941.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34a6_0ded_11e2_99cf_0025902b3cc1_821CACE9_0FC1_4928_B90F_D2017D66B14F42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919b9db_ff1f_11e0_833e_003048f27c5f_0F6F4DC4_BA4D_4BD9_A1F4_ADDE985AE4B643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ab_0ded_11e2_99cf_0025902b3cc1_5A522CB5_A4CF_4EF5_B888_6517D3674E9144.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d574_081d_11e0_99a4_003048f27c5f_ECD277D2_6557_4345_B930_4EFCB274F3B445.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763d571_081d_11e0_99a4_003048f27c5f_66404EC4_C886_46A4_9C87_AC91C4A7607746.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661613a_ff22_11e0_833e_003048f27c5f_8E82C22F_7B00_4FDB_9B20_22065609683847.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d3_0ded_11e2_99cf_0025902b3cc1_6B7E8881_DC83_4894_8686_9984F650727848.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34d8_0ded_11e2_99cf_0025902b3cc1_950E3EF5_9B34_499B_B7D9_8E5E3B68C6FA49.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266e0a_3af3_11e3_baa0_0025902b3cc1_A654C261_FBC4_4CE3_81BB_E65B9A7CC38950.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8428d22_31b1_11e3_baa0_0025902b3cc1_F83419C8_11CB_4470_8AD1_DC4CA5AABD8151.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9783dc_e18b_11e3_a2c8_0025902b3cc1_471342A9_B0B7_4B86_A1AF_856A579B5E2152.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3f_0ded_11e2_99cf_0025902b3cc1_6EC857E5_F08F_4F3E_8DE7_CBCBD0E6E34153.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e44_0ded_11e2_99cf_0025902b3cc1_6392E021_3401_4D9F_9327_837523FFD3BC54.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e49_0ded_11e2_99cf_0025902b3cc1_BC7BA996_DD71_4E8A_B498_E1D0DB138C5155.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0648ad4_ff28_11e0_833e_003048f27c5f_D537F0FA_48AE_453D_8E4F_A7546573126D56.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6876b04_ff1f_11e0_833e_003048f27c5f_D2ABF215_17E5_41CE_96E4_5D87F0B3E07157.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34bf_0ded_11e2_99cf_0025902b3cc1_BA7D48FD_F6EB_48BD_A355_753693D198CD58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c9_0ded_11e2_99cf_0025902b3cc1_2FA9A7D5_36A0_47BE_8AA9_5EFC29C1E87E59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34dd_0ded_11e2_99cf_0025902b3cc1_42591F7E_2EAF_4DE5_95B6_12370D84717E60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e35_0ded_11e2_99cf_0025902b3cc1_8EFA3F6C_43AB_4744_8C26_F08476EAB6F761.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34c4_0ded_11e2_99cf_0025902b3cc1_95062F0F_03B2_4D78_9AA0_6BE0D40D6DCD62.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a34ce_0ded_11e2_99cf_0025902b3cc1_8193B849_6241_417A_9C00_BECC5929BE6863.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e30_0ded_11e2_99cf_0025902b3cc1_B52B2489_1CB9_4249_86E3_47C1AAF2BBCA64.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e3a_0ded_11e2_99cf_0025902b3cc1_C0198587_698A_4A3F_9CC3_66C7380059B465.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e4_0100_11e0_b16f_003048d0c7fe_C688EDDE_D843_4E4F_BCC3_CAC4607DCB5066.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b4e7_0100_11e0_b16f_003048d0c7fe_DA27D4B0_66ED_430F_BAFE_152DBE62DD8767.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304ee_fdef_11df_b16f_003048d0c7fe_9B3294F8_D899_4BC7_946F_707A50BDECEE68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db304eb_fdef_11df_b16f_003048d0c7fe_DFBAC84C_99A8_487B_A187_4EF90A6A416E69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8c_575d_11e0_afc8_003048f27c5f_B2004473_F8FC_4558_ADA5_BCF2A212ABB570.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8e_575d_11e0_afc8_003048f27c5f_0CD671F8_EC5B_4ED6_B5C8_28A0521000C971.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8417a0f_59b0_11e0_afc8_003048f27c5f_1E25EB33_C3F5_4F6D_A95E_0E3752B8E32472.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778740b_ff1f_11e0_833e_003048f27c5f_BF111D3F_8694_4C1E_B8FC_02D46A01D63A73.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58292_ff1f_11e0_833e_003048f27c5f_ACAF96E7_7695_40A9_A1BB_60A073DAB51F74.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787410_ff1f_11e0_833e_003048f27c5f_E5739120_6042_41F9_9CD5_B4663DA9D69675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a613_ff90_11e0_833e_003048f27c5f_1D58C7BB_32F9_4479_B274_5114DAEA166476.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787415_ff1f_11e0_833e_003048f27c5f_8CABC5F5_D63C_49B6_9A3C_7476AFC7C85D77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a618_ff90_11e0_833e_003048f27c5f_37E9DC60_9080_4777_8C90_95DE5F58B5DE78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed930d8a_575d_11e0_afc8_003048f27c5f_947D746E_A84D_4B43_ACA1_BBB1F81A4A9279.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787401_ff1f_11e0_833e_003048f27c5f_9ED7BD2E_1890_408F_AE83_BDED7687209780.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77787406_ff1f_11e0_833e_003048f27c5f_2B4A5D87_6966_408F_9725_7F9271DFBF2081.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6e27_ff1f_11e0_833e_003048f27c5f_70EE6B82_D8AF_42F5_8902_1B8BC3E154F282.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216ea_1b5e_11e1_9299_003048f27c5f_24E6504D_A443_48BF_9D71_4989443F802983.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d2ee2_9d55_11e3_baa0_0025902b3cc1_6CA0A591_CEAB_48E4_B1AE_BD6D5A184F7484.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58277_ff1f_11e0_833e_003048f27c5f_9856BAB2_B69D_45DC_9318_97E948254D9885.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e58272_ff1f_11e0_833e_003048f27c5f_6630C871_ED29_4299_A1DE_54295054867C86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec1e53_0ded_11e2_99cf_0025902b3cc1_813FED9E_2E3A_4D11_954E_A81C7781C33987.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e581fa_ff1f_11e0_833e_003048f27c5f_FC849AEB_CA7D_4A2B_8C1D_CB9A4138217D88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e216f1_1b5e_11e1_9299_003048f27c5f_37F789F0_6DAC_4CA5_A08C_964745D3C6A489.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d8b_ff1f_11e0_833e_003048f27c5f_D565D543_325B_47FE_8D36_17376F69DD6490.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6d90_ff1f_11e0_833e_003048f27c5f_D8B92E2B_6C24_43B3_A9AB_295726589D1591.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8428,155 +8428,155 @@
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="4"/>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
-[...7 lines deleted...]
-Цвет: под хром</t>
+            <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLB.109P.HL.CH</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2395</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Собственное производство: Да</t>
-[...3 lines deleted...]
-Производитель: Россия</t>
+Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">3855.00</t>
+            <t xml:space="preserve">4058.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">GL 109 (P). HL \  Стойка &amp;quot;L&amp;quot;</t>
-[...7 lines deleted...]
-Цвет: хром</t>
+            <t xml:space="preserve">GLS 209.V3 \ Стойка &amp;quot;L&amp;quot;-образная </t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: GLS.209.V3.02698.MGV13</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Цвет: под хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 2395</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 500</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Труба 30х50мм, толщина 2мм. Регулируемые опоры в комплект не входят</t>
+Собственное производство: Да</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Производитель: Россия</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 2</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">4058.00</t>
+            <t xml:space="preserve">3855.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="4"/>
       <c r="B8" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">Ножка на подвижном шарнире, M10x30, D-50, черная</t>
           </r>
           <r>
             <t xml:space="preserve">