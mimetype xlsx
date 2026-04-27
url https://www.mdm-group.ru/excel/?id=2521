--- v1 (2026-01-27)
+++ v2 (2026-04-27)
@@ -33,51 +33,51 @@
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <r>
       <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">13.01.2026</t>
+      <t xml:space="preserve">18.04.2026</t>
     </r>
   </si>
   <si>
     <t>Сетчатые стеллажи Стайл (Стиль)</t>
   </si>
   <si>
     <t xml:space="preserve">Сетчатые торговые стеллажи Стайл (Стиль) предназначены для хранения товаров и различных предметов и обладают преимуществами:
 Универсальность в использовании - стеллажи можно использовать как в торговых залах, так и в складских помещениях, офисах и любых общественных зонах. 
 Прочная конструкция из стали - полки выдерживают до 100кг. 
 Мобильность - легкие компактные стеллажи, позволяют организовать упорядоченное хранение и демонстрацию товаров, эффективно используя пространство.
 Простота сборки и установки - для монтажа стеллажей не требуются инструменты.
 Полки стеллажей регулируются по высоте (благодаря поперечным бороздкам, имеющимся на стойках. Шаг регулировки 25мм.
 Стойки сетчатых стеллажей Стиль (Стайл) изготовлены из хромированной трубы диаметром 25мм, что позволяет сочетать этот вид оборудования с конструкциями из систем труб Joker, Uno, Tritix.
 Помимо стандартных стеллажей Стайл (Стиль) в ассортименте серии представлены полки, стойки, корзины, из которых можно скомплектовать нестандартные конструкции. Это могут быть стеллажи с двумя, тремя полками, корзинами, а также невысокие демонстрационные столы. Инструкция по сборке стеллажей СТАЙЛ (СТИЛЬ)
 </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
@@ -89,54 +89,50 @@
       <t xml:space="preserve">
 Артикул: STS.069.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Глубина, мм: 350</t>
     </r>
     <r>
       <t xml:space="preserve">
 Ширина, мм: 900</t>
     </r>
     <r>
       <t xml:space="preserve">
 Высота, мм: 1800</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
     </r>
     <r>
       <t xml:space="preserve">
-Скидка: Нет</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">11132.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
@@ -1013,75 +1009,67 @@
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Длина, мм: 3000</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Толщина металла, мм: 0,9</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
     </r>
     <r>
       <t xml:space="preserve">
- Дата и время: 29.04.2025 09:51:15</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">327.00</t>
+      <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Артикул: JOKP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
@@ -1220,51 +1208,51 @@
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">7.30</t>
+      <t xml:space="preserve">6.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
@@ -2298,51 +2286,51 @@
       <c r="B1" s="1" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">127299, Россия, Москва ул. Космонавта Волкова, дом 22, стр.1 www.mdm-group.ru
 телефон: (495) 788-44-74, e-mail: info@mdm-group.ru</t>
           </r>
         </is>
       </c>
       <c r="C1"/>
       <c r="D1"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="30">
       <c r="A2"/>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">13.01.2026</t>
+            <t xml:space="preserve">18.04.2026</t>
           </r>
         </is>
       </c>
       <c r="C2"/>
       <c r="D2"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>3</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="Z4" t="s">
         <v>3</v>
       </c>
     </row>
@@ -2366,54 +2354,50 @@
             <t xml:space="preserve">
 Артикул: STS.069.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Глубина, мм: 350</t>
           </r>
           <r>
             <t xml:space="preserve">
 Ширина, мм: 900</t>
           </r>
           <r>
             <t xml:space="preserve">
 Высота, мм: 1800</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Полки регулируются по высоте.</t>
           </r>
           <r>
             <t xml:space="preserve">
-Скидка: Нет</t>
-[...2 lines deleted...]
-            <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">11132.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
@@ -3354,75 +3338,67 @@
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Длина, мм: 3000</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Толщина металла, мм: 0,9</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: возможна резка, стоимость реза 35 руб.</t>
           </r>
           <r>
             <t xml:space="preserve">
- Дата и время: 29.04.2025 09:51:15</t>
-[...7 lines deleted...]
-Кол-во в упаковке, шт.: 10*</t>
+Кол-во в упаковке, шт.: 10</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">327.00</t>
+            <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Артикул: JOKP.008.CH</t>
           </r>
@@ -3572,51 +3548,51 @@
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
 Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">7.30</t>
+            <t xml:space="preserve">6.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="A4:D4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>