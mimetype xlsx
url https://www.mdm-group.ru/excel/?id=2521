--- v2 (2026-04-27)
+++ v3 (2026-09-10)
@@ -1042,136 +1042,136 @@
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">309.00</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="10"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+      <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+    </r>
+    <r>
+      <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цвет: хром</t>
     </r>
     <r>
       <t xml:space="preserve">
 Материал: пластик</t>
     </r>
     <r>
       <t xml:space="preserve">
 Диаметр, мм: 25</t>
     </r>
     <r>
       <t xml:space="preserve">
 Производитель: Китай</t>
     </r>
     <r>
       <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
     </r>
     <r>
       <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
     </r>
     <r>
       <t xml:space="preserve">
 Цена: </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">7.14</t>
     </r>
     <r>
       <t xml:space="preserve"> руб.</t>
     </r>
   </si>
@@ -1312,51 +1312,51 @@
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38336_3983_11e7_abe3_0025902b3cc1_135180A4EMAXchrome2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289422a_3c80_11f0_8ec3_0050569cf81d_35180A4E3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb233eb4_3983_11e7_abe3_0025902b3cc1_45900A4Echrome4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bad61_3c80_11f0_8ec3_0050569cf81d_45180A4E5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebdeae_3983_11e7_abe3_0025902b3cc1_45120A4Echrome6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db8f9c_3983_11e7_abe3_0025902b3cc1_47.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb5954_3983_11e7_abe3_0025902b3cc1_58.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa0f6e_3983_11e7_abe3_0025902b3cc1_69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91366186_3983_11e7_abe3_0025902b3cc1_1010.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110f738_3983_11e7_abe3_0025902b3cc1_911.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111a30a_3983_11e7_abe3_0025902b3cc1_812.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdfcc3_cde2_11e7_b78c_0025902b3cc1_4590c13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f479fd2_3983_11e7_abe3_0025902b3cc1_sis06314.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2c030_3983_11e7_abe3_0025902b3cc1_sis06415.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f114ed_0100_11e0_b16f_003048d0c7fe_E6F554B6_3CC6_43A0_AEE3_0D8865B0540D16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b553_7c44_11e0_afc8_003048f27c5f_4716BB6C_0D29_456E_9C49_581FAE2C561217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4c5f2_fea3_11df_b16f_003048d0c7fe_118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6568313_70ad_11e9_80b7_0025902b3cc1_B65D4D08_06C7_4F0C_A51A_541B6ADE637F19.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82329503_fdef_11df_b16f_003048d0c7fe_B65D4D08_06C7_4F0C_A51A_541B6ADE637F20.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ccfcc_4148_11e7_abe3_0025902b3cc1_J_8_25_1_1_221.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="514350"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3374,141 +3374,141 @@
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">309.00</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.0,8-1.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Arial"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="10"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х0,8-1,0мм</t>
-[...3 lines deleted...]
-Артикул: JOKP.008.0,8-1.CH</t>
+            <t xml:space="preserve">J-8 \ Заглушка металлопластиковая для трубы д-25х1-1,2мм</t>
+          </r>
+          <r>
+            <t xml:space="preserve">
+Артикул: JOKP.008.CH</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цвет: хром</t>
           </r>
           <r>
             <t xml:space="preserve">
 Материал: пластик</t>
           </r>
           <r>
             <t xml:space="preserve">
 Диаметр, мм: 25</t>
           </r>
           <r>
             <t xml:space="preserve">
 Производитель: Китай</t>
           </r>
           <r>
             <t xml:space="preserve">
-Примечание: Для трубы д-25 с толщиной стенки от 0,8 до 1,0мм</t>
+Примечание: Для трубы д-25 с толщиной стенки от 1,0 до 1,2мм</t>
           </r>
           <r>
             <t xml:space="preserve">
 Кол-во в упаковке, шт.: 100</t>
           </r>
           <r>
             <t xml:space="preserve">
 Цена: </t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve">7.14</t>
           </r>
           <r>
             <t xml:space="preserve"> руб.</t>
           </r>
         </is>